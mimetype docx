--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Monika Kostera </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning differently</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special Issue: 55th Anniversary, 56 (1), pp.52-62. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13505076241289120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradox of art: a reflection on the existence of virtuality in a city-mind-scape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Rogiński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Political Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Paradox(a): Arts, artists, power, paradox and organized resistance, 18 (2), pp.335-356. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2158379X.2025.2547899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrative glimpses of organizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Czarniawska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (6), pp.576-587. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14759551.2024.2353214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarządzanie to branie odpowiedzialności, czyli impulsy dla humanistyki stosowanej w praktyce i teorii zarządzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Ochinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Er(r)go. Teoria–Literatura–Kultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48, pp.135-168. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31261/errgo.14697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Something greater than ourselves: towards good academic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stan Rzeczy [State of Affairs]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, New Sociology of Leadership, 24, pp.221-244. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51196/srz.24.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing with silent bodies: a pandemic play in three scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Embodied Writing, 30 (3), pp.323-337. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14759551.2022.2156505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing differently: on the constraints and possibilities of presenting research rooted in feminist epistemologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Work and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (1), pp.284-304. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gwao.13072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical ethnography: writing the poetics of materiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Helin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Średnicka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13505076231207940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longing as learning, learning as longing: insights and improvisations in a year of disrupted studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54 (1), pp.35-55. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13505076221107439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The university as the bringer of hope: a scaffolding for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ericsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02604027.2021.2014750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ghost of capitalism: a guide to seeing, naming and exorcising the spectre haunting the business school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Zueva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (2), pp.310-330. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13505076211005810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching what is not there - Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Teaching what is not there: Engaging art in higher education on organizing and management, 28 (3-4), pp.185-193. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14759551.2022.2036922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Among friends: the role of friendship in alternative organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Szeluga-Romańska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zarządzanie Mediami</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (2), pp.245-265. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4467/23540214ZM.21.015.13410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to cooperate: implications for humanistic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Ludwicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przegląd Kulturoznawczy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (47), pp.61-78. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4467/20843860PK.21.004.13458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The possibility of disalienated work: being at home in alternative organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Parker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (7), pp.933-957. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0018726720916762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohaterski ruch oporu wobec zmian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nowy Obywatel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Złam reguły, 32 (83), pp.56-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Att organisera hopp i en brytingstid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ericsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation &amp; Samhälle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wprowadzenie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Laberschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zarządzanie w Kulturze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (4), pp.VII-X. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4467/20843976ZK.20.031.13485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catching a glimpse: Corona‐life and its micro‐politics in academia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mie Plotnikof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Bramming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Branicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lærke Højgaard Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Henley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Work and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue: Feminist Frontiers. Gendered labor and work, even in pandemic times, 27 (5), pp.804-826. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gwao.12481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniwersytet prawdziwy i uberopodobny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazyn Kontakt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Our marketing is our goodness’ : earnest marketing in dissenting organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 164 (4), pp.731-744. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-019-04396-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterethnography: reading and writing otherness in organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ericsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Work and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (6), pp.1402-1417. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gwao.12503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual flâneurie : writing management with Walter Benjamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ephemera : Theory and Politics in Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.163-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of a Dérive: for alternative media narratives of management and organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Zawadzki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zarządzanie Mediami</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.61-77. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4467/23540214ZM.18.018.10570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stories from the end of the world : in search of plots for a failing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organizational Change Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (1), pp.66-82. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JOCM-02-2019-0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing for the common good: the case of Soplicex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Chrostowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tamara : journal for critical organization inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (3), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7206/tamara.1532-5555.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Att läsa Bauman i osäkra tider - eller: ”det baumanska fönstret”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation &amp; Samhälle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (1), pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Społeczna radość z prezentów</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nowy Obywatel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Wymyślmy Lepszy Świat, 81 (30), pp.120-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In 1000 words: #TimeIsUp, Academics and Organization Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Aumais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Basque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasima Mh Carrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Daskalaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Vladimirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (3), pp.1080-1117. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mana.213.1080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The body in the library : an investigative celebration of deviation, hesitation, and lack of closure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.114-128. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350507618780367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O oddawaniu pracy robotom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nowy Obywatel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Polska na peryferiach, 79, pp.95-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After retrotopia? The future of organizing and the thought of Zygmunt Bauman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (4), pp.335-342. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scaman.2018.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jak zarządzać uniwersytetem (i po co?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nowy Obywatel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Głos mają kobiety, 27 (78), pp.90-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On work and peace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (3), pp.1103-1104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than a method? Organisational ethnography as a way of imagining the social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaggiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Krzyworzeka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (5), pp.325-340. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14759551.2016.1203312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adventurers and lovers: organizational heroines and heroes for a new time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of genius and eminence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Joseph Campbell Special Edition, 2 (2), pp.115-125. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18536/jge.2017.02.2.2.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand plots of management bestsellers : learning from narrative and thematic coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (3), pp.324-342. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350507615592114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Into the labyrinth : tales of organizational nomadism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (1), pp.55-71. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0170840614546154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The speed of experience : the co-narrative method in experience economy education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (4), pp.474 - 488. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8551.2011.00777.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The good manager : an archetypical quest for morally sustainable leadership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (7), pp.861-878. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0170840612445124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherlock Holmes and the adventure of the rational manager: organizational reason and its discontents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (2), pp.162-172. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scaman.2012.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing the shadow : organizational exclusion and denial within experience economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (2), pp.257-282. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350508409341114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anthropology of empty spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 22 (1), pp.37-50. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1022131215755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research as hospitality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Biglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Bouazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaggiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarity SCOS (Standing Conference on Organisational Symbolism)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Virtual event, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03714784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Att undra inför konsten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malin Gawell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Sofie Köping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Soila-Wadman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEKIS 2021 : Föreningen Företagsekonomi i Sverige</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Gothenburg (online conference), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing for solidarity and the common good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEON 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Senter for livslang læring (SELL), Nov 2021, Lillehammer, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaningful writing: gender, work & organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium "Women in Management. Experiences from Central and Eastern European Countries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Center for Women and Diversity in Organizations (Kozminski University), Dec 2021, Warsaw (online conference), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the garden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2021 : 38th Standing Conference on Organisational Symbolism. "Difference"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Copenhagen Business School, Jul 2021, Copenhagen (Online conference), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The is notning I can do... Organizing in a tin can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2020 "Difference" : Standing Conference on Organisational Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social communication in the Antropocene: new implications for humanistic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Szeluga-Romańska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Modzelewska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Eighth Annual Humanistic Management Conference on Unity in Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Att se klart, i förundran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Sofie Köping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Soila-Wadman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malin Gawell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asplundseminarium Linneuniversitetet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johan Alvehus; Daniel Ericsson, 2020, Växjö (online), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wykład wprowadzający: Zarządzanie organizacją dobra wspólnego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarium II "Gospodarka współdzielenia, ekonomia dobra wspólnego"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centrum OPUS, Nov 2020, Łódź (Seminarium on-line), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visible hand and women's involvement in managing for the comon good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Łapniewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Cooperativism to Commoning. Historical and Contemporary Forms of the Institutions of the Common</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Applied Social Sciences, University of Warsaw; Institute of Rural and Agricultural Development, Polish Academy of Sciences, Nov 2020, Warsaw (online conference), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Företagsekonomin och sökandet efter lösningar - ett samtal om alternativa former av organisering för en hållbar livsmiljö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malin Gawell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Sofie Köping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEKIS 2019 : Föreningen Företagsekonomi i Sverige. “Business administrations contribution to a sustainable human living environment”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gävle, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going North - with my mother Krystyna and Heather Hopfl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telling Human Stories. Management, the humanities and moral imagination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In which the spectre of capitalism in the business school is exposed through demonstration of the nomenclatural ontology of the ghost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Zueva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2019 "Ghosts" : Standing Conference on Organisational Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The body in the library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2017 "Carne : Flesh and Organization" : 35th Standing Conference on Organizational Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to do social science that matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing, pp.170, 2024, How to guides, 978-1-0353-1453-9. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035314546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An imaginoscope for organizers : liminal stories for liminal times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hunt Publishing; Zero books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.158, 2022, 978-1-78904-971-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to write differently‎ : a quest for meaningful academic writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing, pp.157, 2022, 978-1-80088-772-5. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800887732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational ethnography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Harding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing, pp.223, 2021, 978-1-80392-146-4. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781786438102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetics, organization, and humanistic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezary Woźniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, pp.254, 2021, Humanistic Management, 978-0-367-55007-3. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003091530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After the Apocalypse: finding hope in organizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hunt Publishing; Zero books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.248, 2020, 978-1-78904-480-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The imagined organization: spaces, dreams, places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing, pp.208, 2020, 978-1-78990-986-9. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781789909876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siłaczki, szefowie, społeczniczki: Polki organizatorki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Bogacz-Wojtanowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wydawnictwo Uniwersytetu Jagiellońskiego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.502, 2019, Kobiety w Zarządzaniu, 978-83-233-4681-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing hope: narratives for a better future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Ericsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing, pp.264, 2019, 978-1-78897-943-6. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788979443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organize ourselves! Inspirations and ideas for self-organization and self-management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayfly Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.358, 2019, 978-1-906948-48-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etnografie instytucji dziedzictwa kulturowego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Łukasz Gaweł</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wydawnictwo Uniwersytetu Jagiellońskiego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269, 2018, 978-83-233-4433-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dignity and the organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pirson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, pp.260, 2017, Humanism in Business Series, 978-1-137-55561-8. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-55562-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarządzanie w płynnej nowoczesności</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Bauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Bauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundacja Bęc Zmiana, pp.171, 2017, Seria Kieszonkowa - Bęc, 978-83-62418-75-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of university education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Izak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Zawadzki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, pp.346, 2017, Palgrave Critical University Studies, 978-3-319-46893-8. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46894-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komunikacja społeczna w zarządzaniu humanistycznym</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogusław Nierenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wydawnictwo Uniwersytetu Jagiellońskiego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239, 2016, 978-83-233-4130-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management in a liquid modern world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Bauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Bauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polity Press, 2015, 978-1-509-50222-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androgyny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Helms Mills; Albert J. Mills; Kirstin S. Williams; Regine Bendl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar encyclopedia on gender in management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.31-33, 2025, 978-1-80392-205-8. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781803922065.ch07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to How to do Social Science that Matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jerzy Kociatkiewicz; Monika Kostera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How to do Social Science that Matters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.xxvi-xxxii, 2024, How to guides, 978-1-0353-1453-9. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035314546.00007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to fly: on teaching the ethnographic craft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Ludwicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Modzelewska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jenna Pandeli; Neil Sutherland; Hugo Gaggiotti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizational ethnography: an experiential and practical guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.195-212, 2022, 978-0-367-89867-0. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003021582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - How to write differently‎ : a quest for meaningful academic writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Kostera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How to write differently‎ : a quest for meaningful academic writing‎</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.1-7, 2022, 978-1-80088-772-5. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800887732.00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caring reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Kostera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How to write differently‎ : a quest for meaningful academic writing‎</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.86-96, 2022, 978-1-80088-772-5. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800887732.00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etos organizacyjny, czyli o zagrożeniach płynących z autonomizacji celów dla zarządzania dla dobra wspólnego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Ochinowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ewa Barlik; Anna Goryńska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O mądrą i sprawną Polskę. Księga pamiątkowa dedykowana Profesorowi Witoldowi Kieżunowi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poltext, pp.179-200, 2022, 978-83-8175-345-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To look at the world from the Other’s point of view: interview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Modzelewska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Kostera; Nancy Harding. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizational ethnography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.74-90, 2021, 978-1-78643-809-6. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781786438102.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes and poetry from the field: a fieldwork diary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Średnicka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Kostera; Nancy Harding. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizational ethnography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.18-30, 2021, 978-1-78643-809-6. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781786438102.00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing ethnography: introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Harding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Kostera; Nancy Harding. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizational ethnography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.1-17, 2021, 978-1-78643-809-6. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781786438102.00005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation: on the importance of being there</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Kostera; Nancy Harding. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizational ethnography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.31-44, 2021, 978-1-78643-809-6. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781786438102.00007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Att se klart, i förundran: konst och organisering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malin Gawell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Sofie Köping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Soila-Wadman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johan Alvehus; Daniel Ericsson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Om undran inför företagsekonomin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santérus Förlag, 2020, 978-91-7359-156-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time to speak (commentary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafał Majka; Monika Różalska; Anna Treska-Siwoń. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In/Exclusions: social responsibility of institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copernicus Center Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-20, 2020, 978-83-7886-568-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King Popiel, the killer mice and the story of the post-lie leadership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Izak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wendelin Küpers; Matt Statler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leadership and wisdom : narrating the future responsibly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2020, 978-1-138-29233-8. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315232997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In defense of the comfort zone: against the hegemony of creative destruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anders Örtenblad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Against entrepreneurship : a critical examination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.203-216, 2020, 978-3-030-47936-7. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-47937-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Organizing hope: narratives for a better future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Ericsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Ericsson; Monika Kostera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizing Hope: narratives for a better future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.1-13, 2019, 978-1-78897-943-6. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788979443.00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There is hope in organizing: dialogic imagination against linearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Izak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Ericsson; Monika Kostera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizing Hope: narratives for a better future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.176-187, 2019, 978-1-78897-943-6. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788979443.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inspirations of Heather Höpfl: taking heart from radical humanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achilleas Karayiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert McMurray; Alison Pullen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond rationality in organization and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.54-72, 2019, 978-0-367-23393-8. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429279652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przetrwać interregnum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sowa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Sowa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarność 2.0. czyli demokracja jako forma życia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bec Zmiana, pp.41-58, 2019, 9788395065583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boginie społeczne: Portret współczesnych Polek w organizacjach alternatywnych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Bogacz-Wojtanowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ewa Bogacz-Wojtanowskiej; Monika Kostera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siłaczki, szefowie, społeczniczki: Polki organizatorki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwo Uniwersytetu Jagiellońskiego, pp.133-156, 2019, Kobiety w Zarządzaniu, 978-83-233-4681-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kobiety w organizacjach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Bogacz-Wojtanowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ewa Bogacz-Wojtanowskiej; Monika Kostera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siłaczki, szefowie, społeczniczki: Polki organizatorki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwo Uniwersytetu Jagiellońskiego, pp.9-28, 2019, Kobiety w Zarządzaniu, 978-83-233-4681-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wino z ważką</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renata Karkowska; Katarzyna Niewińska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opowiadania zebrane : Księga z okazji Jubileuszu 70. urodzin Profesora Andrzeja Sopoćko</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WZUW : Wydziału Zarządzania Uniwersytetu Warszawskiego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-179, 2018, 978-83-65402-89-9. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7172/978-83-65402-90-5.2018.wwz.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neglecting the anthropological origins of organizing: causes and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaggiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Krzyworzeka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tuomo Peltonen; Hugo Gaggiotti; Peter Case. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origins of organizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.48-68, 2018, 978-1-78536-874-5. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781785368752.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O zarządzaniu i kontekście – i dlaczego to jest ważne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jakub Górka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System finansowy w multiperspektywie: księga jubileuszowa z okazji siedemdziesiątych urodzin profesora Mariana Górskiego</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WZUW : Wydziału Zarządzania Uniwersytetu Warszawskiego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-242, 2018, 978-83-65402-85-1. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7172/978-83-65402-86-8.2018.wwz.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational ethnographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylwia Ciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Cassell; Ann L. Cunliffe; Gina Grandy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SAGE handbook of qualitative business and management research methods : history and traditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage Publications, pp.270-285, 2018, 978-1-5264-2926-1. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4135/9781526430212.n17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wstęp: etnografie, organizacja i kultura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Łukasz Gaweł</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Łukasz Gaweł; Monika Kostera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etnografie instytucji dziedzictwa kulturowego</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wydawnictwo Uniwersytetu Jagiellońskiego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 2018, 978-83-233-4433-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: the future of university education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Izak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Zawadzki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michał Izak; Monika Kostera; Michał Zawadzki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The future of university education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.1-16, 2017, Palgrave Critical University Studies book series (PCU), 978-3-319-46893-8. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46894-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021: a campus odyssey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michał Izak; Monika Kostera; Michał Zawadzki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The future of university education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.309-327, 2017, Palgrave Critical University Studies book series (PCU), 978-3-319-46893-8. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46894-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Coda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Izak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Zawadzki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michał Izak; Monika Kostera; Michał Zawadzki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The future of university education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.329-336, 2017, Palgrave Critical University Studies book series (PCU), 978-3-319-46893-8. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46894-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to dignity and organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Kostera; Michael Pirson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dignity and the organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.1-9, 2017, Humanism in Business Series book series (HUBUS), 978-1-137-55561-8. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-55562-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concluding observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Kostera; Michael Pirson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dignity and the organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.245-247, 2017, Humanism in Business Series book series (HUBUS), 978-1-137-55561-8. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-55562-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballada o outsiderach i arywistach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.M22-M23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Żadna lista wiosny nie uczyni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.6184: M22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miliarderzy. Jak naprawdę działa efekt skapywania?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.M26-M27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Możesz mieć... lepszego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.A16-A17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId239"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Monika Kostera </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning differently</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special Issue: 55th Anniversary, 56 (1), pp.52-62. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13505076241289120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradox of art: a reflection on the existence of virtuality in a city-mind-scape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Rogiński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Political Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Paradox(a): Arts, artists, power, paradox and organized resistance, 18 (2), pp.335-356. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2158379X.2025.2547899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarządzanie to branie odpowiedzialności, czyli impulsy dla humanistyki stosowanej w praktyce i teorii zarządzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Ochinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Er(r)go. Teoria–Literatura–Kultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48, pp.135-168. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31261/errgo.14697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrative glimpses of organizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Czarniawska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (6), pp.576-587. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14759551.2024.2353214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Something greater than ourselves: towards good academic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stan Rzeczy [State of Affairs]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, New Sociology of Leadership, 24, pp.221-244. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51196/srz.24.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing with silent bodies: a pandemic play in three scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Embodied Writing, 30 (3), pp.323-337. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14759551.2022.2156505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing differently: on the constraints and possibilities of presenting research rooted in feminist epistemologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Work and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (1), pp.284-304. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gwao.13072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical ethnography: writing the poetics of materiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Helin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Średnicka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13505076231207940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longing as learning, learning as longing: insights and improvisations in a year of disrupted studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54 (1), pp.35-55. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13505076221107439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching what is not there - Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Teaching what is not there: Engaging art in higher education on organizing and management, 28 (3-4), pp.185-193. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14759551.2022.2036922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The university as the bringer of hope: a scaffolding for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ericsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02604027.2021.2014750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ghost of capitalism: a guide to seeing, naming and exorcising the spectre haunting the business school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Zueva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (2), pp.310-330. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13505076211005810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to cooperate: implications for humanistic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Ludwicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przegląd Kulturoznawczy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (47), pp.61-78. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4467/20843860PK.21.004.13458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Among friends: the role of friendship in alternative organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Szeluga-Romańska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zarządzanie Mediami</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (2), pp.245-265. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4467/23540214ZM.21.015.13410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The possibility of disalienated work: being at home in alternative organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Parker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74 (7), pp.933-957. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0018726720916762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniwersytet prawdziwy i uberopodobny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazyn Kontakt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catching a glimpse: Corona‐life and its micro‐politics in academia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mie Plotnikof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Bramming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Branicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lærke Højgaard Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Henley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Work and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue: Feminist Frontiers. Gendered labor and work, even in pandemic times, 27 (5), pp.804-826. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gwao.12481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wprowadzenie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Laberschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zarządzanie w Kulturze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (4), pp.VII-X. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4467/20843976ZK.20.031.13485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Att organisera hopp i en brytingstid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ericsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation &amp; Samhälle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohaterski ruch oporu wobec zmian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nowy Obywatel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Złam reguły, 32 (83), pp.56-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Our marketing is our goodness’ : earnest marketing in dissenting organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 164 (4), pp.731-744. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-019-04396-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterethnography: reading and writing otherness in organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ericsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Work and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (6), pp.1402-1417. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gwao.12503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual flâneurie : writing management with Walter Benjamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ephemera : Theory and Politics in Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.163-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of a Dérive: for alternative media narratives of management and organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Zawadzki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zarządzanie Mediami</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.61-77. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4467/23540214ZM.18.018.10570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stories from the end of the world : in search of plots for a failing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organizational Change Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (1), pp.66-82. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JOCM-02-2019-0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing for the common good: the case of Soplicex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Chrostowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tamara : journal for critical organization inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (3), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7206/tamara.1532-5555.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Att läsa Bauman i osäkra tider - eller: ”det baumanska fönstret”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation &amp; Samhälle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (1), pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Społeczna radość z prezentów</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nowy Obywatel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Wymyślmy Lepszy Świat, 81 (30), pp.120-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In 1000 words: #TimeIsUp, Academics and Organization Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Aumais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Basque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasima Mh Carrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Daskalaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Vladimirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (3), pp.1080-1117. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mana.213.1080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O oddawaniu pracy robotom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nowy Obywatel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Polska na peryferiach, 79, pp.95-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The body in the library : an investigative celebration of deviation, hesitation, and lack of closure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.114-128. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350507618780367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After retrotopia? The future of organizing and the thought of Zygmunt Bauman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (4), pp.335-342. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scaman.2018.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jak zarządzać uniwersytetem (i po co?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nowy Obywatel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Głos mają kobiety, 27 (78), pp.90-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On work and peace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (3), pp.1103-1104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than a method? Organisational ethnography as a way of imagining the social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaggiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Krzyworzeka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (5), pp.325-340. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14759551.2016.1203312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adventurers and lovers: organizational heroines and heroes for a new time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of genius and eminence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Joseph Campbell Special Edition, 2 (2), pp.115-125. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18536/jge.2017.02.2.2.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand plots of management bestsellers : learning from narrative and thematic coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (3), pp.324-342. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350507615592114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Into the labyrinth : tales of organizational nomadism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (1), pp.55-71. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0170840614546154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The speed of experience : the co-narrative method in experience economy education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (4), pp.474 - 488. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8551.2011.00777.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherlock Holmes and the adventure of the rational manager: organizational reason and its discontents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (2), pp.162-172. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scaman.2012.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The good manager : an archetypical quest for morally sustainable leadership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (7), pp.861-878. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0170840612445124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing the shadow : organizational exclusion and denial within experience economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (2), pp.257-282. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350508409341114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anthropology of empty spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 22 (1), pp.37-50. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1022131215755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research as hospitality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Biglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Bouazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaggiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarity SCOS (Standing Conference on Organisational Symbolism)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Virtual event, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03714784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Att undra inför konsten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malin Gawell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Sofie Köping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Soila-Wadman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEKIS 2021 : Föreningen Företagsekonomi i Sverige</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Gothenburg (online conference), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing for solidarity and the common good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEON 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Senter for livslang læring (SELL), Nov 2021, Lillehammer, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaningful writing: gender, work & organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium "Women in Management. Experiences from Central and Eastern European Countries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Center for Women and Diversity in Organizations (Kozminski University), Dec 2021, Warsaw (online conference), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the garden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2021 : 38th Standing Conference on Organisational Symbolism. "Difference"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Copenhagen Business School, Jul 2021, Copenhagen (Online conference), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The is notning I can do... Organizing in a tin can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2020 "Difference" : Standing Conference on Organisational Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social communication in the Antropocene: new implications for humanistic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Szeluga-Romańska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Modzelewska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Eighth Annual Humanistic Management Conference on Unity in Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Att se klart, i förundran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Sofie Köping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Soila-Wadman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malin Gawell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asplundseminarium Linneuniversitetet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johan Alvehus; Daniel Ericsson, 2020, Växjö (online), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wykład wprowadzający: Zarządzanie organizacją dobra wspólnego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarium II "Gospodarka współdzielenia, ekonomia dobra wspólnego"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centrum OPUS, Nov 2020, Łódź (Seminarium on-line), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visible hand and women's involvement in managing for the comon good</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Łapniewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Cooperativism to Commoning. Historical and Contemporary Forms of the Institutions of the Common</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Applied Social Sciences, University of Warsaw; Institute of Rural and Agricultural Development, Polish Academy of Sciences, Nov 2020, Warsaw (online conference), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In which the spectre of capitalism in the business school is exposed through demonstration of the nomenclatural ontology of the ghost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Zueva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2019 "Ghosts" : Standing Conference on Organisational Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Företagsekonomin och sökandet efter lösningar - ett samtal om alternativa former av organisering för en hållbar livsmiljö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malin Gawell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Sofie Köping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEKIS 2019 : Föreningen Företagsekonomi i Sverige. “Business administrations contribution to a sustainable human living environment”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gävle, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going North - with my mother Krystyna and Heather Hopfl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telling Human Stories. Management, the humanities and moral imagination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The body in the library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2017 "Carne : Flesh and Organization" : 35th Standing Conference on Organizational Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to do social science that matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing, pp.170, 2024, How to guides, 978-1-0353-1453-9. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035314546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to write differently‎ : a quest for meaningful academic writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing, pp.157, 2022, 978-1-80088-772-5. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800887732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An imaginoscope for organizers : liminal stories for liminal times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hunt Publishing; Zero books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.158, 2022, 978-1-78904-971-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational ethnography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Harding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing, pp.223, 2021, 978-1-80392-146-4. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781786438102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetics, organization, and humanistic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezary Woźniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, pp.254, 2021, Humanistic Management, 978-0-367-55007-3. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003091530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After the Apocalypse: finding hope in organizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hunt Publishing; Zero books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.248, 2020, 978-1-78904-480-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The imagined organization: spaces, dreams, places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing, pp.208, 2020, 978-1-78990-986-9. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781789909876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siłaczki, szefowie, społeczniczki: Polki organizatorki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Bogacz-Wojtanowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wydawnictwo Uniwersytetu Jagiellońskiego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.502, 2019, Kobiety w Zarządzaniu, 978-83-233-4681-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing hope: narratives for a better future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Ericsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing, pp.264, 2019, 978-1-78897-943-6. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788979443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organize ourselves! Inspirations and ideas for self-organization and self-management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayfly Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.358, 2019, 978-1-906948-48-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etnografie instytucji dziedzictwa kulturowego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Łukasz Gaweł</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wydawnictwo Uniwersytetu Jagiellońskiego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269, 2018, 978-83-233-4433-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dignity and the organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pirson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, pp.260, 2017, Humanism in Business Series, 978-1-137-55561-8. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-55562-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarządzanie w płynnej nowoczesności</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Bauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Bauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundacja Bęc Zmiana, pp.171, 2017, Seria Kieszonkowa - Bęc, 978-83-62418-75-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of university education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Izak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Zawadzki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, pp.346, 2017, Palgrave Critical University Studies, 978-3-319-46893-8. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46894-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komunikacja społeczna w zarządzaniu humanistycznym</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogusław Nierenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wydawnictwo Uniwersytetu Jagiellońskiego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239, 2016, 978-83-233-4130-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management in a liquid modern world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Bauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Bauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polity Press, 2015, 978-1-509-50222-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androgyny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Helms Mills; Albert J. Mills; Kirstin S. Williams; Regine Bendl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar encyclopedia on gender in management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.31-33, 2025, 978-1-80392-205-8. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781803922065.ch07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to How to do Social Science that Matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jerzy Kociatkiewicz; Monika Kostera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How to do Social Science that Matters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.xxvi-xxxii, 2024, How to guides, 978-1-0353-1453-9. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035314546.00007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to fly: on teaching the ethnographic craft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Ludwicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Modzelewska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jenna Pandeli; Neil Sutherland; Hugo Gaggiotti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizational ethnography: an experiential and practical guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.195-212, 2022, 978-0-367-89867-0. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003021582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - How to write differently‎ : a quest for meaningful academic writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Kostera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How to write differently‎ : a quest for meaningful academic writing‎</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.1-7, 2022, 978-1-80088-772-5. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800887732.00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caring reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Kostera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How to write differently‎ : a quest for meaningful academic writing‎</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.86-96, 2022, 978-1-80088-772-5. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800887732.00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etos organizacyjny, czyli o zagrożeniach płynących z autonomizacji celów dla zarządzania dla dobra wspólnego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Ochinowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ewa Barlik; Anna Goryńska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O mądrą i sprawną Polskę. Księga pamiątkowa dedykowana Profesorowi Witoldowi Kieżunowi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poltext, pp.179-200, 2022, 978-83-8175-345-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing ethnography: introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Harding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Kostera; Nancy Harding. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizational ethnography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.1-17, 2021, 978-1-78643-809-6. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781786438102.00005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To look at the world from the Other’s point of view: interview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Modzelewska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Kostera; Nancy Harding. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizational ethnography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.74-90, 2021, 978-1-78643-809-6. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781786438102.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes and poetry from the field: a fieldwork diary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Średnicka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Kostera; Nancy Harding. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizational ethnography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.18-30, 2021, 978-1-78643-809-6. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781786438102.00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation: on the importance of being there</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Kostera; Nancy Harding. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizational ethnography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.31-44, 2021, 978-1-78643-809-6. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781786438102.00007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King Popiel, the killer mice and the story of the post-lie leadership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Izak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wendelin Küpers; Matt Statler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leadership and wisdom : narrating the future responsibly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2020, 978-1-138-29233-8. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315232997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Att se klart, i förundran: konst och organisering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malin Gawell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Sofie Köping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Soila-Wadman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johan Alvehus; Daniel Ericsson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Om undran inför företagsekonomin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santérus Förlag, 2020, 978-91-7359-156-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time to speak (commentary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafał Majka; Monika Różalska; Anna Treska-Siwoń. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In/Exclusions: social responsibility of institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copernicus Center Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-20, 2020, 978-83-7886-568-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In defense of the comfort zone: against the hegemony of creative destruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anders Örtenblad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Against entrepreneurship : a critical examination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.203-216, 2020, 978-3-030-47936-7. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-47937-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Organizing hope: narratives for a better future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Ericsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Ericsson; Monika Kostera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizing Hope: narratives for a better future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.1-13, 2019, 978-1-78897-943-6. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788979443.00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There is hope in organizing: dialogic imagination against linearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Izak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Ericsson; Monika Kostera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizing Hope: narratives for a better future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.176-187, 2019, 978-1-78897-943-6. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788979443.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inspirations of Heather Höpfl: taking heart from radical humanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achilleas Karayiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert McMurray; Alison Pullen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond rationality in organization and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.54-72, 2019, 978-0-367-23393-8. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429279652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kobiety w organizacjach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Bogacz-Wojtanowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ewa Bogacz-Wojtanowskiej; Monika Kostera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siłaczki, szefowie, społeczniczki: Polki organizatorki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwo Uniwersytetu Jagiellońskiego, pp.9-28, 2019, Kobiety w Zarządzaniu, 978-83-233-4681-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boginie społeczne: Portret współczesnych Polek w organizacjach alternatywnych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Bogacz-Wojtanowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ewa Bogacz-Wojtanowskiej; Monika Kostera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siłaczki, szefowie, społeczniczki: Polki organizatorki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwo Uniwersytetu Jagiellońskiego, pp.133-156, 2019, Kobiety w Zarządzaniu, 978-83-233-4681-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przetrwać interregnum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sowa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Sowa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarność 2.0. czyli demokracja jako forma życia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bec Zmiana, pp.41-58, 2019, 9788395065583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wino z ważką</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renata Karkowska; Katarzyna Niewińska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opowiadania zebrane : Księga z okazji Jubileuszu 70. urodzin Profesora Andrzeja Sopoćko</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WZUW : Wydziału Zarządzania Uniwersytetu Warszawskiego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-179, 2018, 978-83-65402-89-9. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7172/978-83-65402-90-5.2018.wwz.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neglecting the anthropological origins of organizing: causes and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaggiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Krzyworzeka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tuomo Peltonen; Hugo Gaggiotti; Peter Case. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origins of organizing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.48-68, 2018, 978-1-78536-874-5. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781785368752.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O zarządzaniu i kontekście – i dlaczego to jest ważne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jakub Górka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System finansowy w multiperspektywie: księga jubileuszowa z okazji siedemdziesiątych urodzin profesora Mariana Górskiego</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WZUW : Wydziału Zarządzania Uniwersytetu Warszawskiego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-242, 2018, 978-83-65402-85-1. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7172/978-83-65402-86-8.2018.wwz.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational ethnographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylwia Ciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Cassell; Ann L. Cunliffe; Gina Grandy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SAGE handbook of qualitative business and management research methods : history and traditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage Publications, pp.270-285, 2018, 978-1-5264-2926-1. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4135/9781526430212.n17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wstęp: etnografie, organizacja i kultura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Łukasz Gaweł</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Łukasz Gaweł; Monika Kostera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etnografie instytucji dziedzictwa kulturowego</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wydawnictwo Uniwersytetu Jagiellońskiego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 2018, 978-83-233-4433-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: the future of university education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Izak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Zawadzki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michał Izak; Monika Kostera; Michał Zawadzki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The future of university education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.1-16, 2017, Palgrave Critical University Studies book series (PCU), 978-3-319-46893-8. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46894-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Coda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Izak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Zawadzki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michał Izak; Monika Kostera; Michał Zawadzki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The future of university education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.329-336, 2017, Palgrave Critical University Studies book series (PCU), 978-3-319-46893-8. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46894-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021: a campus odyssey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michał Izak; Monika Kostera; Michał Zawadzki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The future of university education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.309-327, 2017, Palgrave Critical University Studies book series (PCU), 978-3-319-46893-8. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46894-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to dignity and organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Kostera; Michael Pirson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dignity and the organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.1-9, 2017, Humanism in Business Series book series (HUBUS), 978-1-137-55561-8. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-55562-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concluding observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Kostera; Michael Pirson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dignity and the organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.245-247, 2017, Humanism in Business Series book series (HUBUS), 978-1-137-55561-8. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-55562-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballada o outsiderach i arywistach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.M22-M23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Żadna lista wiosny nie uczyni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.6184: M22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miliarderzy. Jak naprawdę działa efekt skapywania?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.M26-M27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Możesz mieć... lepszego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Kociatkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.A16-A17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId239"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Kociatkiewicz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kostera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505076241289120" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Rogi&#324;ski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2158379X.2025.2547899" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712310v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Czarniawska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14759551.2024.2353214" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Ochinowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/errgo.14697" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730447v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51196/srz.24.12" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918615v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Strauss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14759551.2022.2156505" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243729v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwao.13072" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Helin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna &#346;rednicka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505076231207940" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505076221107439" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ericsson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02604027.2021.2014750" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212379v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zueva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505076211005810" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14759551.2022.2036922" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Szeluga-Roma&#324;ska" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/23540214ZM.21.015.13410" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536489v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Ludwicki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/20843860PK.21.004.13458" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Parker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726720916762" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536486v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536487v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Laberschek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/20843976ZK.20.031.13485" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536481v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mie Plotnikof" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Bramming" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Branicki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;rke H&#248;jgaard Christiansen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Henley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwao.12481" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04396-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwao.12503" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401085v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Zawadzki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/23540214ZM.18.018.10570" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400920v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-02-2019-0050" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Chrostowski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7206/tamara.1532-5555.2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423803v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231704v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Aumais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Basque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasima Mh Carrim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Daskalaki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Vladimirou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.213.1080" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400935v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350507618780367" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423788v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400973v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scaman.2018.05.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467656v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaggiotti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Krzyworzeka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14759551.2016.1203312" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18536/jge.2017.02.2.2.12" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400981v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350507615592114" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423775v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840614546154" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423780v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8551.2011.00777.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423779v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840612445124" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423778v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scaman.2012.01.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423793v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508409341114" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423784v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022131215755" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714784v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Awad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Biglieri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Bouazzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537254v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Gawell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Sofie K&#246;ping" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Soila-Wadman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537272v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537275v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537250v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537197v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537213v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Modzelewska" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537238v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537249v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537245v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia &#321;apniewska" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537193v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537190v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537208v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537201v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035314546" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759984v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.johnhuntpublishing.com/zer0-books/our-books/imaginoscope-for-organizers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817256v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800887732" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536446v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Harding" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781786438102" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536445v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Wo&#378;niak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003091530" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536443v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.johnhuntpublishing.com/zer0-books/our-books/after-apocalypse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536441v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781789909876" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536437v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Bogacz-Wojtanowska" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wuj.pl/ksiazka/silaczki-szefowe-spoleczniczki-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536439v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Ericsson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788979443" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536436v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mayflybooks.org/?page_id=283" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536433v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Gawe&#322;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wuj.pl/ksiazka/etnografie-instytucji-dziedzictwa-kulturowego-lekko-uszkodzona" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520855v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pirson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-55562-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403199v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zygmunt Bauman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Bauman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536432v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Izak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46894-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536435v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogus&#322;aw Nierenberg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wuj.pl/ksiazka/komunikacja-spoleczna-w-zarzadzaniu-humanistycznym" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402580v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863443v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803922065.ch07" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663177v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035314546.00007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537185v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003021582" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817270v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800887732.00006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817312v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800887732.00015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572888v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537182v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781786438102.00010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537170v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781786438102.00006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537158v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781786438102.00005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537179v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781786438102.00007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537142v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537146v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Rafal-Majka/publication/346963169_InExclusions_Social_Responsibility_of_Institutions/links/5fff207492851c13fe0d5e7a/In-Exclusions-Social-Responsibility-of-Institutions.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537139v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315232997" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002153v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47937-4_12" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537121v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788979443.00006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537117v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788979443.00024" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537099v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achilleas Karayiannis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429279652" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537094v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sowa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537128v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537136v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537089v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wz.uw.edu.pl/portaleFiles/6133-wydawnictwo-/Opowiadania_zebrane,_Sopocko_druk.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7172/978-83-65402-90-5.2018.wwz.7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537082v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785368752.00009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537087v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wz.uw.edu.pl/portaleFiles/6133-wydawnictwo-/System_finansowy_DRUK.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7172/978-83-65402-86-8.2018.wwz.8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537075v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Ciuk" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Koning" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781526430212.n17" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537084v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wuj.pl/ksiazka/etnografie-instytucji-dziedzictwa-kulturowego" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536979v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46894-5_1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536973v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46894-5_16" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536964v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46894-5_17" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536720v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-55562-5_1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536730v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-55562-5_12" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863423v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420059v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766281v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846663v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Kociatkiewicz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kostera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505076241289120" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Rogi&#324;ski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2158379X.2025.2547899" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Ochinowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/errgo.14697" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712310v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Czarniawska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14759551.2024.2353214" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730447v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51196/srz.24.12" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918615v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Strauss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14759551.2022.2156505" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243729v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwao.13072" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Helin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna &#346;rednicka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505076231207940" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505076221107439" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605556v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14759551.2022.2036922" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557744v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ericsson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02604027.2021.2014750" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212379v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zueva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505076211005810" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536489v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Ludwicki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/20843860PK.21.004.13458" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536490v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Szeluga-Roma&#324;ska" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/23540214ZM.21.015.13410" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Parker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726720916762" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mie Plotnikof" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Bramming" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Branicki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;rke H&#248;jgaard Christiansen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Henley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwao.12481" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Laberschek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/20843976ZK.20.031.13485" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862187v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04396-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwao.12503" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401085v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Zawadzki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/23540214ZM.18.018.10570" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400920v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-02-2019-0050" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Chrostowski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7206/tamara.1532-5555.2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423803v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231704v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Aumais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Basque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasima Mh Carrim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Daskalaki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Vladimirou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.213.1080" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423788v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400935v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350507618780367" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400973v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scaman.2018.05.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467656v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaggiotti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Krzyworzeka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14759551.2016.1203312" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18536/jge.2017.02.2.2.12" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400981v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350507615592114" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423775v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840614546154" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423780v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8551.2011.00777.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423778v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scaman.2012.01.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423779v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840612445124" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423793v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508409341114" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423784v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022131215755" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714784v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Awad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Biglieri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Bouazzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537254v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Gawell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Sofie K&#246;ping" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Soila-Wadman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537272v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537275v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537250v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537197v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537213v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Modzelewska" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537238v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537249v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537245v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia &#321;apniewska" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537208v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537193v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537190v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537201v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035314546" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817256v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800887732" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759984v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.johnhuntpublishing.com/zer0-books/our-books/imaginoscope-for-organizers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536446v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Harding" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781786438102" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536445v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Wo&#378;niak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003091530" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536443v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.johnhuntpublishing.com/zer0-books/our-books/after-apocalypse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536441v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781789909876" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536437v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Bogacz-Wojtanowska" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wuj.pl/ksiazka/silaczki-szefowe-spoleczniczki-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536439v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Ericsson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788979443" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536436v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mayflybooks.org/?page_id=283" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536433v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Gawe&#322;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wuj.pl/ksiazka/etnografie-instytucji-dziedzictwa-kulturowego-lekko-uszkodzona" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520855v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pirson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-55562-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403199v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zygmunt Bauman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Bauman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536432v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Izak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46894-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536435v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogus&#322;aw Nierenberg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wuj.pl/ksiazka/komunikacja-spoleczna-w-zarzadzaniu-humanistycznym" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402580v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863443v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803922065.ch07" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663177v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035314546.00007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537185v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003021582" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817270v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800887732.00006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817312v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800887732.00015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572888v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537158v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781786438102.00005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537182v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781786438102.00010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537170v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781786438102.00006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537179v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781786438102.00007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537139v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315232997" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537142v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537146v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Rafal-Majka/publication/346963169_InExclusions_Social_Responsibility_of_Institutions/links/5fff207492851c13fe0d5e7a/In-Exclusions-Social-Responsibility-of-Institutions.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002153v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47937-4_12" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537121v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788979443.00006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537117v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788979443.00024" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537099v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achilleas Karayiannis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429279652" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537136v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537128v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537094v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sowa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537089v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wz.uw.edu.pl/portaleFiles/6133-wydawnictwo-/Opowiadania_zebrane,_Sopocko_druk.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7172/978-83-65402-90-5.2018.wwz.7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537082v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785368752.00009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537087v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wz.uw.edu.pl/portaleFiles/6133-wydawnictwo-/System_finansowy_DRUK.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7172/978-83-65402-86-8.2018.wwz.8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537075v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Ciuk" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Koning" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781526430212.n17" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537084v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wuj.pl/ksiazka/etnografie-instytucji-dziedzictwa-kulturowego" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536979v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46894-5_1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536964v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46894-5_17" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536973v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46894-5_16" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536720v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-55562-5_1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536730v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-55562-5_12" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863423v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420059v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766281v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846663v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>