--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -100,655 +100,655 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Windows, fans, and solar shadings during summer and heatwave: Occupant behavior and potential for improvement in heat-mitigation practices</w:t>
+                <w:t xml:space="preserve">About the link between lab-measured material properties and whole building performance simulation: Application to bio-stabilized rammed earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Campagna</w:t>
+                <w:t xml:space="preserve">Losini Alessia Emanuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Machard</w:t>
+                <w:t xml:space="preserve">Dotelli Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
+                <w:t xml:space="preserve">Anne-Cécile Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2025.114168⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17442591251372133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05447564v1</w:t>
+                <w:t xml:space="preserve">hal-05459138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the link between lab-measured material properties and whole building performance simulation: Application to bio-stabilized rammed earth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Windows, fans, and solar shadings during summer and heatwave: Occupant behavior and potential for improvement in heat-mitigation practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Campagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Losini Alessia Emanuela</w:t>
+                <w:t xml:space="preserve">Anaïs Machard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dotelli Giovanni</w:t>
+                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Grillet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dorothée Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 290, pp.114168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17442591251372133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2025.114168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459138v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05447564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal behaviour of a rammed earth wall subjected to realistic conditions: investigation of the most influential parameters</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Observed vs. simulated occupant behavior: Exploring the summer comfort gap induced by occupants in the French building energy code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Campagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Machard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19401493.2025.2525421⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, CISBAT 2025 - The Built Environment in Transition Hybrid International Scientific Conference, 3140, pp.112001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/11/112001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263804v1</w:t>
+                <w:t xml:space="preserve">cea-05513806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observed vs. simulated occupant behavior: Exploring the summer comfort gap induced by occupants in the French building energy code</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
+                <w:t xml:space="preserve">Hygrothermal behaviour of a rammed earth wall subjected to realistic conditions: investigation of the most influential parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Goffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fionn McGregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Charlier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, CISBAT 2025 - The Built Environment in Transition Hybrid International Scientific Conference, 3140, pp.112001. </w:t>
+              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/11/112001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19401493.2025.2525421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05513806v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the performance of three experimental methods to investigate air path inside wall assemblies</w:t>
+                <w:t xml:space="preserve">Assessing the performance of infrared thermography and PIV methods to identify and characterize the air inlets and outlets in wall assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Moujalled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 264, pp.111937. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95, pp.110308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2024.111937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.110308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730774v1</w:t>
+                <w:t xml:space="preserve">hal-04664761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty quantification: For an IAQ and energy performance assessment method for smart ventilation strategies</w:t>
               </w:r>
@@ -760,51 +760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 266, pp.112115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -832,979 +832,979 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the performance of infrared thermography and PIV methods to identify and characterize the air inlets and outlets in wall assemblies</w:t>
+                <w:t xml:space="preserve">Assessing the performance of three experimental methods to investigate air path inside wall assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Moujalled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 95, pp.110308. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 264, pp.111937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.110308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2024.111937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664761v1</w:t>
+                <w:t xml:space="preserve">hal-04730774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal behaviour of hemp-lime walls: the effect of binder carbonation over time</w:t>
+                <w:t xml:space="preserve">Extended hygrothermal characterization of unstabilized rammed earth for modern construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Moletti</w:t>
+                <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Aversa</w:t>
+                <w:t xml:space="preserve">Taini Chitimbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.E. Losini</w:t>
+                <w:t xml:space="preserve">Antoine Pelé-Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dotelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+                <w:t xml:space="preserve">Sahbi Ouertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 233, pp.110129. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 409, 409, pp.133904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655111v1</w:t>
+                <w:t xml:space="preserve">hal-04301821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended hygrothermal characterization of unstabilized rammed earth for modern construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biopolymers impact on hygrothermal properties of rammed earth: from material to building scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anne-Cecile Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Dotelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133904⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 233, pp.110087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301821v1</w:t>
+                <w:t xml:space="preserve">hal-04059223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopolymers impact on hygrothermal properties of rammed earth: from material to building scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
+                <w:t xml:space="preserve">Hygrothermal behaviour of hemp-lime walls: the effect of binder carbonation over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cecile Grillet</w:t>
+                <w:t xml:space="preserve">P. Aversa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linh Vo</w:t>
+                <w:t xml:space="preserve">A.E. Losini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Dotelli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">G. Dotelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 233, pp.110087. </w:t>
+              <w:t xml:space="preserve">, 2023, 233, pp.110129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059223v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the moisture diffusivity of rammed earth from transient capillary absorption moisture content profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical and Microstructural Characterization of Rammed Earth Stabilized with Five Biopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cecile Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Indekeu</w:t>
+                <w:t xml:space="preserve">Liudmila Lavrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Janssen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chiara Moletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 318, pp.125978. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (9), pp.3136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.125978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma15093136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655095v1</w:t>
+                <w:t xml:space="preserve">hal-03779159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and Microstructural Characterization of Rammed Earth Stabilized with Five Biopolymers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Integration of phasing on multi-objective optimization of building stock energy retrofit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud JAY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15093136⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 257, pp.111776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779159v1</w:t>
+                <w:t xml:space="preserve">hal-03285996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of phasing on multi-objective optimization of building stock energy retrofit</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of the moisture diffusivity of rammed earth from transient capillary absorption moisture content profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud JAY</w:t>
+                <w:t xml:space="preserve">Margaux Indekeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cellier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hans Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 257, pp.111776. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 318, pp.125978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.125978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285996v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on the capillary absorption characteristics of rammed earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Indekeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 283, pp.122689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1838,51 +1838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural additives and biopolymers for raw earth construction stabilization – a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1890,51 +1890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dotelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 304, pp.124507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1962,334 +1962,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EASI RBD-FAST: an efficient method of global sensitivity analysis for present and future challenges in building performance simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development of an assessment methodology for IAQ ventilation performance in residential buildings: An investigation of relevant performance indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 43, pp.103129. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103129⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 43, pp.103140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197055v3</w:t>
+                <w:t xml:space="preserve">hal-03669497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an assessment methodology for IAQ ventilation performance in residential buildings: An investigation of relevant performance indicators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">EASI RBD-FAST: an efficient method of global sensitivity analysis for present and future challenges in building performance simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Goffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 43, pp.103140. </w:t>
+              <w:t xml:space="preserve">, 2021, 43, pp.103129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669497v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197055v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollutants emission scenarios for residential ventilation performance assessment. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42, pp.102488. </w:t>
@@ -2340,90 +2340,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of hygrothermal insulating biomaterials modified by inorganic adsorbents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi My Hanh Diep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Bao Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (8), pp.2473-2485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2451,736 +2451,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Three Models for Moisture Transfer in Hygroscopic Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the impact of multizone airleakage on ventilation performance and indoor air quality in low-energy homes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Busser</w:t>
+                <w:t xml:space="preserve">Léna Migne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Berger</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mallory Bobee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-018-1161-8⟩</w:t>
+              <w:t xml:space="preserve">Building Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (6), pp.1141-1159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12273-019-0557-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660295v1</w:t>
+                <w:t xml:space="preserve">hal-03669517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of multizone airleakage on ventilation performance and indoor air quality in low-energy homes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Ondarts</w:t>
+                <w:t xml:space="preserve">Simultaneous hygrothermal performance assessment of an air volume and surrounding highly hygroscopic walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Busser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Migne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amandine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 148, pp.677-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.11.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12273-019-0557-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03669517v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous hygrothermal performance assessment of an air volume and surrounding highly hygroscopic walls</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Microstructural Characterization of Porous Clay-Based Ceramic Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.11.031⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (6), pp.946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma12060946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660286v1</w:t>
+                <w:t xml:space="preserve">hal-04303544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALUATING MODEL REDUCTION METHODS FOR HEAT AND MASS TRANSFER IN POROUS MATERIALS: PROPER ORTHOGONAL DECOMPOSITION AND PROPER GENERALIZED DECOMPOSITION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guernouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (3), pp.363-385. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/JPorMedia.2019029049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural Characterization of Porous Clay-Based Ceramic Composites</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparative Study of Three Models for Moisture Transfer in Hygroscopic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Busser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Pailha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (6), pp.946. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (2), pp.379-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma12060946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-018-1161-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303544v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic experimental method for identification of hygric parameters of a hygroscopic material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 131, pp.197-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3226,103 +3226,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of model numerical predictions of heat and moisture transfer in porous media with experimental observations at material and wall scales: An analysis of recent trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (11), pp.1363-1395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3350,287 +3350,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygric characterization of wood fiber insulation under uncertainty with dynamic measurements and Markov Chain Monte-Carlo algorithm</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Review of Reduced Order Models for Heat and Moisture Transfer in Building Physics with Emphasis in PGD Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Guernouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.12.012⟩</w:t>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (3), pp.655-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11831-016-9184-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437146v1</w:t>
+                <w:t xml:space="preserve">hal-01819330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Reduced Order Models for Heat and Moisture Transfer in Building Physics with Emphasis in PGD Approaches</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical study of wood-based materials: from material to room scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Busser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Pailha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (3), pp.655-667. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 132, pp.747-752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11831-016-9184-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819330v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of different construction details on air permeability of timber frame wall assemblies: Some experimental evidences from a three-scale laboratory study</w:t>
               </w:r>
@@ -3655,51 +3655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41 (2), pp.162-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3727,200 +3727,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of wood-based materials: from material to room scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Hygric characterization of wood fiber insulation under uncertainty with dynamic measurements and Markov Chain Monte-Carlo algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Pailha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 132, pp.747-752. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.129-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.10.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660309v1</w:t>
+                <w:t xml:space="preserve">hal-01437146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2D model for coupled heat, air, and moisture transfer through porous media in contact with air channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Belleudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marx Chhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3974,580 +3974,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multizone Air Leakage Measurements and Interactions with Ventilation Flows in Low-Energy Homes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Guyot</w:t>
+                <w:t xml:space="preserve">2D whole-building hygrothermal simulation analysis based on a PGD reduced order model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Ferlay</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Walter Mazuroski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Guernouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.07.014⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112, pp.49 - 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670537v1</w:t>
+                <w:t xml:space="preserve">hal-01819335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D whole-building hygrothermal simulation analysis based on a PGD reduced order model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Berger</w:t>
+                <w:t xml:space="preserve">Multizone Air Leakage Measurements and Interactions with Ventilation Flows in Low-Energy Homes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gonze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Mazuroski</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Planet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 112, pp.49 - 61. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.52 - 63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.11.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819335v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture balance assessment at room scale for four cases based on numerical simulations of HAM transfers for a realistic occupancy scenario</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors governing the development of moisture disorders for integration into building performance simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Guernouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Labat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+                <w:t xml:space="preserve">Catherine Buhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (5), pp.487 - 509. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.1 - 15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19401493.2015.1107136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2015.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785401v1</w:t>
+                <w:t xml:space="preserve">hal-01819340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors governing the development of moisture disorders for integration into building performance simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Moisture balance assessment at room scale for four cases based on numerical simulations of HAM transfers for a realistic occupancy scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Buhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2015.04.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (5), pp.487 - 509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19401493.2015.1107136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01819340v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proper Generalised Decomposition for heat and moisture multizone modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Guernouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 105, pp.334-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4575,342 +4575,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the hygrothermal properties of a building envelope material by the Covariance Matrix Adaptation evolution strategy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dynamic coupling between vapour and heat transfer in wall assemblies: Analysis of measurements achieved under real climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Kedowide</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timea Béjat</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87 (87), pp.129-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2015.01.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19401493.2014.996608⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288774v1</w:t>
+                <w:t xml:space="preserve">hal-01252719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic coupling between vapour and heat transfer in wall assemblies: Analysis of measurements achieved under real climate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification of the hygrothermal properties of a building envelope material by the Covariance Matrix Adaptation evolution strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+                <w:t xml:space="preserve">Yannick Kedowide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timea Béjat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2015.01.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19401493.2014.996608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252719v1</w:t>
+                <w:t xml:space="preserve">hal-01288774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proper generalized decomposition for solving coupled heat and moisture transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marx Chhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Guernouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (5), pp.295-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4938,330 +4938,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of concrete fracture on the rain infiltration and thermal performance of building facades</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Characterisation of concrete and mortar cracking by digital image correlation and acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Foray</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Genevieve Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61, pp.340-352. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (6, SI), pp.467-477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2013.787179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798374v2</w:t>
+                <w:t xml:space="preserve">hal-01814468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of concrete and mortar cracking by digital image correlation and acoustic emission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Influence of concrete fracture on the rain infiltration and thermal performance of building facades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve Foray</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Geneviève Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 17 (6, SI), pp.467-477. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.340-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2013.787179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814468v1</w:t>
+                <w:t xml:space="preserve">hal-00798374v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the air change rate of airtight buildings under natural conditions using the tracer gas technique. comparison with numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 60, pp.37-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5289,883 +5289,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of diffuse damage on the water vapour permeability of fibre reinforced mortar</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of direct solar irradiance on heat transfer behind an open-jointed ventilated cladding: Experimental and numerical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rusaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-012-9967-2⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (9), pp.2549-2560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2012.05.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761767v1</w:t>
+                <w:t xml:space="preserve">hal-02086904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage monitoring in fibre reinforced mortar by combined digital image correlation and acoustic emission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+                <w:t xml:space="preserve">Impact of direct solar irradiance on heat transfers behind an open-jointed ventilated cladding: experimental and numerical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rusaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.2549-2560</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.07.106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00762727v2</w:t>
+                <w:t xml:space="preserve">hal-00731157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of fracture patterns and hygric properties for moisture flow modelling in cracked concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Influence of diffuse damage on the water vapour permeability of fibre reinforced mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.02.047⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93, pp.543-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-012-9967-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795457v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of direct solar irradiance on heat transfer behind an open-jointed ventilated cladding: Experimental and numerical investigations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterization of fracture patterns and hygric properties for moisture flow modelling in cracked concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.54-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.02.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2012.05.030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02086904v1</w:t>
+                <w:t xml:space="preserve">hal-00795457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of direct solar irradiance on heat transfers behind an open-jointed ventilated cladding: experimental and numerical investigations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Garnier</w:t>
+                <w:t xml:space="preserve">Damage monitoring in fibre reinforced mortar by combined digital image correlation and acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rusaouen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Roux</w:t>
+                <w:t xml:space="preserve">Nathalie Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.371-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.07.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731157v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sorption isotherm hysteresis effect on indoor climate and energy demand for heating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental wooden frame house for the validation of whole building heat and moisture transfer numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kwiatowski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Roux</w:t>
+                <w:t xml:space="preserve">Jean Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Abèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (6), pp.1322-1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2011.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684128v1</w:t>
+                <w:t xml:space="preserve">hal-01025211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental wooden frame house for the validation of whole building heat and moisture transfer numerical models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Abèle</w:t>
+                <w:t xml:space="preserve">Influence of sorption isotherm hysteresis effect on indoor climate and energy demand for heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kwiatowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2011.01.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01025211v1</w:t>
+                <w:t xml:space="preserve">hal-00684128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modelling of Combined Heat Transfers in a Double Skin Façade - Full Scale Laboratory Experiment Validation</w:t>
               </w:r>
@@ -6190,64 +6190,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberiu Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (14-15), pp.3043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6320,51 +6320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 84 (2), pp.183-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6519,77 +6519,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of hysteresis influence on mass transfer in building materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kwiatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 44 (3), pp.633-642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6938,51 +6938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfers in a double-skin roof ventilated by natural convection in summer time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pompeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7213,579 +7213,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of an air-distribution system for operating room applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three dimensional simulation with CFD tool of the air flow phenomena in double skin facades with Venetian blind.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Safer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Melen</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International journal of ventilation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 4 (1), pp.1-11</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 79 (2), pp.193-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00395974v1</w:t>
+                <w:t xml:space="preserve">hal-00119675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional simulation with a CFD tool of the airflow phenomena in single floor double-skin facade equipped with a venetian blind</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Study of an Air Distribution System for Operating Room Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Safer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Roux</w:t>
+                <w:t xml:space="preserve">S. Melen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> International journal of ventilation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (1), pp.37-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02095784v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional simulation with CFD tool of the air flow phenomena in double skin facades with Venetian blind</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of an air-distribution system for operating room applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Roux</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Melen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 79 (2), pp.193-203</w:t>
+              <w:t xml:space="preserve"> International journal of ventilation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (1), pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361811v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional simulation with CFD tool of the air flow phenomena in double skin facades with Venetian blind.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Three dimensional simulation with CFD tool of the air flow phenomena in double skin facades with Venetian blind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 79 (2), pp.193-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119675v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of an Air Distribution System for Operating Room Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Melen</w:t>
+                <w:t xml:space="preserve">Three-dimensional simulation with a CFD tool of the airflow phenomena in single floor double-skin facade equipped with a venetian blind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Safer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International journal of ventilation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 79 (2), pp.193-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2004.09.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119676v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting block method to solve moist air flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dagusé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7902,64 +7902,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cloet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Building Physics Conference (IBPC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toronto, Canada. springer, pp.332-338, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8010,64 +8010,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cloet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Building Physics Conference (IBPC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toronto, Canada. Volume 1: Moisture and Materials, springer nature, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8118,64 +8118,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Noroozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Derai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8265,51 +8265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maris Sinka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Bajare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Sustainable Development in Civil, Urban and Transportation Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Wroclaw, Canada. springer nature, pp.323-332, 2024</w:t>
@@ -8332,1015 +8332,1015 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative life cycle assessment of rammed earth stabilized with different biopolymers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cooling indicators for free floating buildings–quantifying the impact of inhabitants’ actions using Temporal Sensitivity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Gallo Stampino</w:t>
+                <w:t xml:space="preserve">Léa Gondian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Goffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Caruso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Grillet</w:t>
+                <w:t xml:space="preserve">Catherine Buhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Bio-Based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vienna, Austria. springer nature, pp.1012-1032, 2023</w:t>
+              <w:t xml:space="preserve">IAQVEC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Tokyo, Japan. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021440v1</w:t>
+                <w:t xml:space="preserve">hal-05021473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling indicators for free floating buildings–quantifying the impact of inhabitants’ actions using Temporal Sensitivity Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Cooling indicators for free floating buildings – quantifying the impact of inhabitants’ actions using Temporal Sensitivity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gondian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Goffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Buhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Buhé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marechal</w:t>
+                <w:t xml:space="preserve">Philippe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAQVEC 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 11th International Conference on Indoor Air Quality, Ventilation &amp; Energy Conservation in Buildings (IAQVEC2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 396, EDP Sciences, pp.01069, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202339601069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021473v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling indicators for free floating buildings – quantifying the impact of inhabitants’ actions using Temporal Sensitivity Analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Buhé</w:t>
+                <w:t xml:space="preserve">Comparative Life Cycle Assessment of Rammed Earth Stabilized with Different Biopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Lavrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Maréchal</w:t>
+                <w:t xml:space="preserve">Paola Gallo Stampino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cecile Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference on Indoor Air Quality, Ventilation &amp; Energy Conservation in Buildings (IAQVEC2023)</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202339601069⟩</w:t>
+              <w:t xml:space="preserve">Bio-Based Building Materials (ICBBM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 45, Springer Nature Switzerland, pp.1012-1032, 2023, RILEM Bookseries, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655087v1</w:t>
+                <w:t xml:space="preserve">hal-04655094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Life Cycle Assessment of Rammed Earth Stabilized with Different Biopolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liudmila Lavrik</w:t>
+                <w:t xml:space="preserve">Hygrothermal characterization of rammed earth according to humidity variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taini Chitimbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Létévé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Cecile Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Prime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-Based Building Materials (ICBBM 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Unsaturated Soils (UNSAT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Milos, Greece. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 382, EDP Sciences, pp.23004, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202338223004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_78⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04655094v1</w:t>
+                <w:t xml:space="preserve">hal-04655089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal characterization of rammed earth according to humidity variations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noemie Prime</w:t>
+                <w:t xml:space="preserve">Comparative life cycle assessment of rammed earth stabilized with different biopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Lavrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Gallo Stampino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Unsaturated Soils (UNSAT 2023)</w:t>
-[...15 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vienna, Austria. springer nature, pp.1012-1032, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202338223004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04655089v1</w:t>
+                <w:t xml:space="preserve">hal-05021440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of residential ventilation systems using performance-based evaluation of Indoor Air Quality: application to a Danish study case</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation Of Building Energy Performance: Comparison Before And After Envelope Retrofitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Derai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Guyot</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BuildSim Nordic 2022</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202236209004⟩</w:t>
+              <w:t xml:space="preserve">Eurosun2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Kassel, France. International Solar Energy Society, pp.1-12, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18086/eurosun.2022.02.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655098v1</w:t>
+                <w:t xml:space="preserve">hal-05021537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Of Building Energy Performance: Comparison Before And After Envelope Retrofitting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Design of residential ventilation systems using performance-based evaluation of Indoor Air Quality: application to a Danish study case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poirier Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kolarik Jakub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lamia Berrah</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosun2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Kassel, France. International Solar Energy Society, pp.1-12, 2022, </w:t>
+              <w:t xml:space="preserve">BuildSim Nordic 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Copenhague, Denmark. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 362, EDP Sciences, pp.09004, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18086/eurosun.2022.02.03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202236209004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021537v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of hygrothermal conditions in a wooden room for numerical comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Building Physics Conference (IBPC 2021) 25-27 August 2021, Copenhagen, Denmark</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Copenhague, Denmark. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -9398,90 +9398,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicted And Measured Performances Of Near Zero-Energy Houses: A Comparison Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Recht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Goffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Buhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -9552,446 +9552,446 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic comparison of bio-stabilized rammed earth for building construction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Moisture, Materials, and HVAC systems – some insight into hygrothermal interactions at different scales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Grillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEC 2024 - International Conference on Earthen Construction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Sixth International Conference on Efficient Building Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASHRAE, American University of Beirut, Nov 2024, Beirut, Lebanon</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021418v1</w:t>
+                <w:t xml:space="preserve">hal-05021197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des transferts dans l’enveloppe à la performance énergétique des bâtiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analysis and modelling of occupants' interactions with windows in bedrooms in French homes during the summer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Campagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Machard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire des sciences de l’ingénieur, de l'informatique et de l'imagerie, ICUBE, Jun 2024, Strabourg, France</w:t>
+              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IBPSA France, May 2024, La Rochelle - Ile d'Oléron, France. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021285v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture, Materials, and HVAC systems – some insight into hygrothermal interactions at different scales.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Holistic comparison of bio-stabilized rammed earth for building construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Dotelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Grillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth International Conference on Efficient Building Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEC 2024 - International Conference on Earthen Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rilem, Jul 2024, Edinbourg, United Kingdom. pp.244-251, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62690-6_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021197v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and modelling of occupants' interactions with windows in bedrooms in French homes during the summer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des transferts dans l’enveloppe à la performance énergétique des bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IBPSA France, May 2024, La Rochelle - Ile d'Oléron, France. pp.1-20</w:t>
+              <w:t xml:space="preserve">32ème Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire des sciences de l’ingénieur, de l'informatique et de l'imagerie, ICUBE, Jun 2024, Strabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663949v1</w:t>
+                <w:t xml:space="preserve">hal-05021285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYGROTHERMAL PHENOMENA IN BIO- AND GEO-BASED MATERIALS INTERPLAY AT DIFFERENT SCALES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">78TH RILEM WEEK &amp; RILEM CONFERENCE ON SMART MATERIALS AND STRUCTURES: MEETING THE MAJOR CHALLENGES OF THE 21ST CENTURY SMS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rilem; Insa Toulouse, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10016,51 +10016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biobased materials contribution to building constructionfrom material scale to energy and environmental building performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Sustainable Development in Civil, Urban and Transportation Engineering 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wrocław University of Science and Technology, Poland, Oct 2024, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10223,64 +10223,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel solaire exploité par un bâtiment : Évaluation des composantes actives et passives de son enveloppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Derai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10318,90 +10318,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Properties of Rammed Earth Stabilized with Local Waste and Recycled Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmila Lavrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cecile Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10465,77 +10465,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of moisture buffering on surface temperature variation: study of different indoor cladding materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Nordic Symposium on Building Physics (NSB 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Tallinn, Estonia. pp.06002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10697,459 +10697,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of moisture buffering for improving summer comfort in buildings</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Towards Assessing Houses Resistance and Resilience Indicators At Inhabitants' Actions Using Temporal Sensitivity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gondian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Goffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Buhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26868/25222708.2019.211054⟩</w:t>
+              <w:t xml:space="preserve">2019 Building Simulation Conference (BS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rome, Italy. pp.4149-4156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26868/25222708.2019.210422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04067889v1</w:t>
+                <w:t xml:space="preserve">hal-02914110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview Of A Large Scale Monitoring Project Of Energy Positive Houses: Complementarity Between Simulations And Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Goffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Faure</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gondian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Assessing Houses Resistance and Resilience Indicators At Inhabitants' Actions Using Temporal Sensitivity Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of moisture buffering for improving summer comfort in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Pailha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Building Simulation Conference (BS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rome, Italy. pp.4149-4156, </w:t>
+              <w:t xml:space="preserve">Building Simulation 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rome, Italy. pp.500-507, </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26868/25222708.2019.210422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26868/25222708.2019.211054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914110v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RBD-FAST : une méthode d'analyse de sensibilité rapide et rigoureuse pour la garantie de performance énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Goffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association IBPSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11174,90 +11174,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of the decision space for an optimization of building retrofit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Building Physics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Syracuse, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11276,260 +11276,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'influence des occupants sur le confort estival : utilisation des analyses d'incertitude et de sensibilité</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Couplage de l'optimisation multi-objectif avec la simulation thermique dynamique pour la rénovation de parcs de bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA France 2018 </w:t>
+              <w:t xml:space="preserve">Conférence IBPSA France 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825215v1</w:t>
+                <w:t xml:space="preserve">hal-01824244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage de l'optimisation multi-objectif avec la simulation thermique dynamique pour la rénovation de parcs de bâtiments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Évaluation de l'influence des occupants sur le confort estival : utilisation des analyses d'incertitude et de sensibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gondian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Goffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Buhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA France 2018</w:t>
+              <w:t xml:space="preserve">Conférence IBPSA France 2018 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824244v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Efficiency Renovations in Residential Buildings: What Are the Key Variables in the Decision-Making? Evidence From France</w:t>
               </w:r>
@@ -11541,64 +11541,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Risch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Buhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clivillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11662,64 +11662,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helisoa Rafidiarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick-Ariel Kêdowidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timea Béjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11809,51 +11809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boualem Sid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timea Dénes Bejat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick-Ariel Kêdowidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11895,51 +11895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une méthode de conception HYGRO-thermique des BATiments performants : démarche du projet HYGRO-BAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12020,103 +12020,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of coupled heat, air and moisture transfers in an experimental house exposed to natural climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanduine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building simulation 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, aix-les-bains, France. pp.2898-2906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12141,90 +12141,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">moisture infiltration in fractures and consequences on the hygrothermal performance of building facades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building simulation conference 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, aix-les-bains, France. pp.3562-3569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12344,51 +12344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of passive cooling by natural convection in double-skin roofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pompeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12420,735 +12420,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of moisture sorption hysteresis influence on indoor conditions in room</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Kwiatowski</w:t>
+                <w:t xml:space="preserve">Full scale experimental evaluation of ventilation staregies of a double skin facade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSP2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">29th AIVC conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445950v1</w:t>
+                <w:t xml:space="preserve">hal-00445944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of surface treatment on mass transfer between air and building material</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K.K Hansen</w:t>
+                <w:t xml:space="preserve">Double-skin façade exhaustive simulation throughout combined thermal and daylight modelling. Application to optimal control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The National Science Board 2008 : The influence of surface treatment on mass transfer between air and building material</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">25th Conference on Passive and Low Energy Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, DUBLIN, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351366v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-skin façade exhaustive simulation throughout combined thermal and daylight modelling. Application to optimal control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Muresan</w:t>
+                <w:t xml:space="preserve">The influence of surface treatment on mass transfer between air and building material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kwiatowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jandon</w:t>
+                <w:t xml:space="preserve">K.K Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Conference on Passive and Low Energy Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, DUBLIN, Ireland</w:t>
+              <w:t xml:space="preserve">The National Science Board 2008 : The influence of surface treatment on mass transfer between air and building material</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351368v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full scale experimental evaluation of ventilation staregies of a double skin facade</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From EMPD to CFD—Overview of Different Approaches for Heat Air and Moisture Modeling in IEA Annex 41</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Muresan</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sasis Kalagasidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th AIVC conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Closing Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445944v1</w:t>
+                <w:t xml:space="preserve">hal-00446814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From EMPD to CFD—Overview of Different Approaches for Heat Air and Moisture Modeling in IEA Annex 41</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of moisture sorption hysteresis influence on indoor conditions in room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kwiatowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. de Paepe</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Closing Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">BSP2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446814v1</w:t>
+                <w:t xml:space="preserve">hal-00445950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Façade double-peau – performance énergétique et défi architectural. Modélisation en vue de la simulation prédictive et de la commande optimale</w:t>
+                <w:t xml:space="preserve">Predicting indoor relative humidity using building energy simulation tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Franco-Québecois sur la thermique - CIFQ2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">6th International Conference on Indoor Air Quality, Ventilation &amp; Energy Conservation in Buildings - IAQVEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Sendaï, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352212v1</w:t>
+                <w:t xml:space="preserve">hal-00352231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of hysteresis influence on mass transfer in building material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building physics in Theory and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13167,666 +13167,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting indoor relative humidity using building energy simulation tools</w:t>
+                <w:t xml:space="preserve">An investigation of the effect of ventilated doubleskin facade with venetian blinds : Global simulation and assessment of energy performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Indoor Air Quality, Ventilation &amp; Energy Conservation in Buildings - IAQVEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Sendaï, Japan</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Building Performance and Simulation Association IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Pékin, China. pp.127-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352231v1</w:t>
+                <w:t xml:space="preserve">hal-00352223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of the effect of ventilated doubleskin facade with venetian blinds : Global simulation and assessment of energy performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Roux</w:t>
+                <w:t xml:space="preserve">An investigation into the effect of ventilated double-skin facade with venetian blinds: Global simulation and assessment of energy performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Safer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Building Performance and Simulation Association IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Pékin, China. pp.127-133</w:t>
+              <w:t xml:space="preserve">Building Simulation 2007, BS 2007; Beijing; China; 3 September 2007 through 6 September 2007; Code 93269</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPBSA, Sep 2007, Pekin (Chine), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352223v1</w:t>
+                <w:t xml:space="preserve">hal-04256505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation into the effect of ventilated double-skin facade with venetian blinds: Global simulation and assessment of energy performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nassim Safer</w:t>
+                <w:t xml:space="preserve">Façade double-peau – performance énergétique et défi architectural. Modélisation en vue de la simulation prédictive et de la commande optimale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation 2007, BS 2007; Beijing; China; 3 September 2007 through 6 September 2007; Code 93269</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPBSA, Sep 2007, Pekin (Chine), China</w:t>
+              <w:t xml:space="preserve">Colloque International Franco-Québecois sur la thermique - CIFQ2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256505v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Tests in Whole Building Heat and Moisture Transfer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Peuhkuri</w:t>
+                <w:t xml:space="preserve">Double-skin facade with venetian blind: Global modelling and assessment of energy performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Safer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Building Physics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Congrès EPIC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357982v1</w:t>
+                <w:t xml:space="preserve">hal-00357933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-skin facade with venetian blind: Global modelling and assessment of energy performance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence des conditions aux limites sur les mesures de « l'inertie hygrique » des matériaux de construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Roux</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kwiatowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès EPIC 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">24ème Rencontres Universitaires du Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357933v1</w:t>
+                <w:t xml:space="preserve">hal-00357987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des conditions aux limites sur les mesures de « l'inertie hygrique » des matériaux de construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation Tests in Whole Building Heat and Moisture Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Peuhkuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Kwiatowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Rencontres Universitaires du Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">International Building Physics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357987v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Façades de type double-peau équipées de vénitiens : Modélisation et performances énergétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Building Performance Simulation Association - IBPSA 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Ile de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13845,420 +13845,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic moisture buffering of materials for integration into whole building heat, air and moisture simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of the energy performance of a solar cooling system based on absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kaczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Kwiatowski</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIC Conference</w:t>
+              <w:t xml:space="preserve">CLIMAMED Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357991v1</w:t>
+                <w:t xml:space="preserve">hal-00357980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the energy performance of a solar cooling system based on absorption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Kaczynski</w:t>
+                <w:t xml:space="preserve">Apport des vitrages actifs pour le confort d'été</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Covalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Bouia</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Greffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLIMAMED Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">IBPSA France 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Ile de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357980v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des vitrages actifs pour le confort d'été</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic moisture buffering of materials for integration into whole building heat, air and moisture simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Greffier</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kwiatowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Ile de La Réunion, France</w:t>
+              <w:t xml:space="preserve">EPIC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357978v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of microclimate between wall and furniture with CFD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Mortensen-Hedegaard</w:t>
+                <w:t xml:space="preserve">Modeling of the double-skin facades for building energy simulations: Radiative and convective heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Rode</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rusaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 7th Nordic Symposium on Building Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Reykjavik, Iceland. pp.689-694</w:t>
+              <w:t xml:space="preserve">Building Simulation 2005 - 9th International IBPSA Conference, BS 2005; Montreal; Canada; 15 August 2005 through 18 August 2005; Code 93268</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPBSA, Aug 2005, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361841v1</w:t>
+                <w:t xml:space="preserve">hal-04256459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of energy performance of a ventilation system controlled by relative humidity</w:t>
               </w:r>
@@ -14346,243 +14359,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the double-skin facades for building energy simulations: Radiative and convective heat transfer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nassim Safer</w:t>
+                <w:t xml:space="preserve">Investigation of microclimate between wall and furniture with CFD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mortensen-Hedegaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Kuznik</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Peuhkuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation 2005 - 9th International IBPSA Conference, BS 2005; Montreal; Canada; 15 August 2005 through 18 August 2005; Code 93268</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPBSA, Aug 2005, Montreal (Canada), Canada</w:t>
+              <w:t xml:space="preserve">Proceedings of the 7th Nordic Symposium on Building Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Reykjavik, Iceland. pp.689-694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256459v1</w:t>
+                <w:t xml:space="preserve">hal-00361841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar dessicant cooling, Example of application to a low energy building</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Vitte</w:t>
+                <w:t xml:space="preserve">Global modelling of double skin facades equiped with venetian blind model basedon CFD approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Brau</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de travail de l'annexe 41 de l'AIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">CISBAT 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360599v1</w:t>
+                <w:t xml:space="preserve">hal-00361818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD modelling of moisture interactions between air and constructions</w:t>
               </w:r>
@@ -14594,51 +14594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mortensen-Hedegaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hohota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14676,90 +14676,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La façade de type double-peau : évaluation des transferts convectifs et radiatifs globaux à l'aide d'une approche CFD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Interuniversitaire Franco-Québécois - CIFQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14778,273 +14778,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global modelling of double skin facades equiped with venetian blind model basedon CFD approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Modelling of the double skin facades for building energy simulation: radiative and convective heat transfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISBAT 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">IBPSA Building Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Montréal, Canada. pp.1067-1074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361818v1</w:t>
+                <w:t xml:space="preserve">hal-00361708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the double skin facades for building energy simulation: radiative and convective heat transfers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Safer</w:t>
+                <w:t xml:space="preserve">Solar dessicant cooling, Example of application to a low energy building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Kuznik</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA Building Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Montréal, Canada. pp.1067-1074</w:t>
+              <w:t xml:space="preserve">Séminaire de travail de l'annexe 41 de l'AIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361708v1</w:t>
+                <w:t xml:space="preserve">hal-00360599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des stores vénitiens. Influence de leur gestion d'ouverture sur les bilans thermiques d'été</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15127,103 +15127,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of hygrothermal models for building materials and walls: an analysis of recent trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15312,51 +15312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transferts thermiques : Initiation et approfondissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.359-438, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15550,51 +15550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05447564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Campagna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Machard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Charlier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.114168" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Losini Alessia Emanuela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dotelli Giovanni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Grillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17442591251372133" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263804v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goffart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn McGregor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2025.2525421" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05513806v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/11/112001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730774v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Hurel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pailha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Moujalled" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.111937" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Poirier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Guyot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112115" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.110308" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655111v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moletti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aversa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Losini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dotelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110129" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301821v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Emanuela Losini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taini Chitimbo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pel&#233;-Peltier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Ouertani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133904" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059223v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Grillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Vo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Dotelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110087" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Indekeu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Janssen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125978" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779159v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Lavrik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Moletti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093136" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285996v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Merlet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouchier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud JAY" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111776" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Feng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122689" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779143v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Grillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellotto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woloszyn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124507" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197055v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103129" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guyot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Geoffroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ondarts" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103140" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669500v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102488" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655102v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Hanh Diep" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Bui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-020-02873-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Busser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Piot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pailha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-018-1161-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669517v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Migne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Bobee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-019-0557-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.11.031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRDC3MC0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730760v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guernouti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.2019029049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303544v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Freitas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mendes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12060946" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660275v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.01.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC09D9B9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660236v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1502195" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437146v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.12.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819330v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guernouti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-016-9184-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744259116673983" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.10.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belleudy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marx Chhay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cosnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.12.030" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670537v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ferlay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gonze" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Planet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.07.014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819335v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mazuroski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.11.023" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785401v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2015.1107136" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819340v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buhe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2015.04.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94WFKTSM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819318v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.07.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288774v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kedowide" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea B&#233;jat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2014.996608" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252719v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.01.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9ZS35Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819339v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2014.932012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798374v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Foray" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.02.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814468v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Foray" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.787179" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985227v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2012.10.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761767v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-9967-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762727v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.106" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795457v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rode" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.02.047" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086904v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Roux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.05.030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731157v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garnier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rusaouen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Roux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684128v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kwiatowski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025211v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ab&#232;le" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2011.01.008" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0D0JXKNG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781339v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Catalina" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gauzere" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.05.038" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454411v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gavan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2009.10.017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395970v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalamees" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Abadie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steeman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sasis Kalagasidis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454426v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446366v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rode" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janssens" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Paepe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352233v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vitte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatagnon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352260v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907564v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pompeo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2008.02.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353433v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350781v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mortensen-Hedegaard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peuhkuri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395974v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Melen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095784v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Safer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2004.09.016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0XPQ4K8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361811v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Safer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119675v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119676v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095745v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dagus&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(00)00236-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K50QBPT8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021338v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hajj Obeid" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cloet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021320v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021366v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Noroozi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Derai" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021386v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauls Argalis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maris Sinka" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bajare" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021440v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gallo Stampino" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caruso" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021473v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gondian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buh&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marechal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655087v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202339601069" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655094v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_78" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655089v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L&#233;t&#233;v&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Prime" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202338223004" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655098v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poirier Baptiste" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolarik Jakub" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202236209004" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021537v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/eurosun.2022.02.03" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655101v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Piot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Legros" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2069/1/012209" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655109v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Recht" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mora" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.211113" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021418v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_25" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021285v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021197v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663949v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021268v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021230v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005651v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalil" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Girerd" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Homoro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pl&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960179v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779086v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cecile Grillet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.113" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660327v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017206002" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092883v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bui" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mcgregor" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Grillet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017217004" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04067889v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Legros" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.211054" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173856v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914110v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.210422" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873694v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020102v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jay" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825215v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01824244v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320327v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Risch" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clivill&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673861v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helisoa Rafidiarison" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick-Ariel K&#234;dowid&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;mond" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.166" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673892v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sid" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea D&#233;nes Bejat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995281v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kedowid&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985568v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanduine Piot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985579v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455128v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916938v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445950v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351366v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K Hansen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351368v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muresan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jandon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445944v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446814v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352212v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352193v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352231v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352223v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256505v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gavan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Roux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Muresan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357982v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357933v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357987v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. May" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357935v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357991v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357980v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaczynski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouia" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357978v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Covalet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Greffier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361841v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360585v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mordelet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256459v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360599v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361825v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hohota" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361820v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361818v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361708v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361816v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678857v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470431v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lips" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sartre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459138v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Losini Alessia Emanuela" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dotelli Giovanni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Grillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17442591251372133" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05447564v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Campagna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Machard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Charlier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.114168" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05513806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/11/112001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263804v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goffart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn McGregor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2025.2525421" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664761v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Hurel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pailha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Moujalled" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.110308" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Poirier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Guyot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112115" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.111937" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Emanuela Losini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taini Chitimbo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pel&#233;-Peltier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Ouertani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133904" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059223v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Grillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Vo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Dotelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moletti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aversa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Losini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dotelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110129" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779159v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Lavrik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Moletti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093136" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Merlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouchier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud JAY" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111776" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Indekeu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Janssen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125978" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Feng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122689" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779143v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Grillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellotto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woloszyn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124507" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669497v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guyot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Geoffroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ondarts" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103140" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197055v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103129" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669500v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102488" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655102v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Hanh Diep" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Bui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-020-02873-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669517v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Migne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Bobee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-019-0557-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660286v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Busser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pailha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Piot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.11.031" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRDC3MC0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303544v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Freitas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mendes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12060946" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730760v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guernouti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.2019029049" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660295v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-018-1161-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660275v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.01.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC09D9B9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660236v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1502195" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819330v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guernouti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-016-9184-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660309v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.10.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744259116673983" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437146v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.12.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belleudy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marx Chhay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cosnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.12.030" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819335v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mazuroski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.11.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670537v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ferlay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gonze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Planet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.07.014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819340v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buhe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2015.04.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94WFKTSM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785401v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2015.1107136" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819318v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.07.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252719v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.01.022" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9ZS35Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288774v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kedowide" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea B&#233;jat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2014.996608" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819339v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2014.932012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814468v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Foray" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.787179" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798374v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Foray" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.02.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985227v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2012.10.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086904v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Roux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.05.030" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731157v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rusaouen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Roux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761767v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-9967-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795457v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rode" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.02.047" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762727v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.106" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025211v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ab&#232;le" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2011.01.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0D0JXKNG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684128v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kwiatowski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781339v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Catalina" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gauzere" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.05.038" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454411v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gavan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2009.10.017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395970v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalamees" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Abadie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steeman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sasis Kalagasidis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454426v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446366v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rode" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janssens" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Paepe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352233v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vitte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatagnon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352260v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907564v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pompeo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2008.02.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353433v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350781v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mortensen-Hedegaard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peuhkuri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119675v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Safer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119676v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Melen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395974v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361811v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095784v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Safer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2004.09.016" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0XPQ4K8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095745v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dagus&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(00)00236-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K50QBPT8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021338v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hajj Obeid" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cloet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021320v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021366v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Noroozi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Derai" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021386v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauls Argalis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maris Sinka" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bajare" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021473v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gondian" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buh&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marechal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655087v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202339601069" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655094v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gallo Stampino" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caruso" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_78" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655089v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L&#233;t&#233;v&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Prime" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202338223004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021440v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021537v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/eurosun.2022.02.03" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655098v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poirier Baptiste" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolarik Jakub" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202236209004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655101v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Piot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Legros" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2069/1/012209" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655109v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Recht" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mora" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.211113" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021197v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663949v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021418v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_25" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021285v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021268v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021230v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005651v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalil" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Girerd" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Homoro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pl&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960179v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779086v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cecile Grillet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.113" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660327v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017206002" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092883v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bui" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mcgregor" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Grillet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017217004" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914110v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.210422" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173856v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04067889v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Legros" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.211054" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873694v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020102v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jay" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01824244v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825215v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320327v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Risch" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clivill&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673861v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helisoa Rafidiarison" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick-Ariel K&#234;dowid&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;mond" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.166" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673892v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sid" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea D&#233;nes Bejat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995281v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kedowid&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985568v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanduine Piot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985579v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455128v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916938v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445944v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muresan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351368v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jandon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351366v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K Hansen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446814v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445950v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352231v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352193v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352223v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256505v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gavan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Roux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Muresan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352212v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357933v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357987v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. May" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357982v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357935v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357980v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaczynski" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouia" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357978v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Covalet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Greffier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357991v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256459v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360585v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mordelet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361841v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361818v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361825v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hohota" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361820v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361708v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360599v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361816v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678857v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470431v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lips" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sartre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>