--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -100,2196 +100,2196 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the link between lab-measured material properties and whole building performance simulation: Application to bio-stabilized rammed earth</w:t>
+                <w:t xml:space="preserve">Windows, fans, and solar shadings during summer and heatwave: Occupant behavior and potential for improvement in heat-mitigation practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Losini Alessia Emanuela</w:t>
+                <w:t xml:space="preserve">Kevin Campagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dotelli Giovanni</w:t>
+                <w:t xml:space="preserve">Anaïs Machard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Grillet</w:t>
+                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17442591251372133⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 290, pp.114168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2025.114168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459138v1</w:t>
+                <w:t xml:space="preserve">cea-05447564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Windows, fans, and solar shadings during summer and heatwave: Occupant behavior and potential for improvement in heat-mitigation practices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">About the link between lab-measured material properties and whole building performance simulation: Application to bio-stabilized rammed earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Machard</w:t>
+                <w:t xml:space="preserve">Losini Alessia Emanuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
+                <w:t xml:space="preserve">Dotelli Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Charlier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Anne-Cécile Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 290, pp.114168. </w:t>
+              <w:t xml:space="preserve">Journal of Building Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2025.114168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17442591251372133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05447564v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observed vs. simulated occupant behavior: Exploring the summer comfort gap induced by occupants in the French building energy code</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hygrothermal behaviour of a rammed earth wall subjected to realistic conditions: investigation of the most influential parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Goffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fionn McGregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/11/112001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19401493.2025.2525421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05513806v1</w:t>
+                <w:t xml:space="preserve">hal-05263804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal behaviour of a rammed earth wall subjected to realistic conditions: investigation of the most influential parameters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+                <w:t xml:space="preserve">Observed vs. simulated occupant behavior: Exploring the summer comfort gap induced by occupants in the French building energy code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Campagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Machard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dorothée Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, CISBAT 2025 - The Built Environment in Transition Hybrid International Scientific Conference, 3140, pp.112001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19401493.2025.2525421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/11/112001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263804v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05513806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the performance of infrared thermography and PIV methods to identify and characterize the air inlets and outlets in wall assemblies</w:t>
+                <w:t xml:space="preserve">Assessing the performance of three experimental methods to investigate air path inside wall assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Moujalled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 95, pp.110308. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 264, pp.111937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.110308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2024.111937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664761v1</w:t>
+                <w:t xml:space="preserve">hal-04730774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty quantification: For an IAQ and energy performance assessment method for smart ventilation strategies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assessing the performance of infrared thermography and PIV methods to identify and characterize the air inlets and outlets in wall assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Pailha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Moujalled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2024.112115⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95, pp.110308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.110308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730726v1</w:t>
+                <w:t xml:space="preserve">hal-04664761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the performance of three experimental methods to investigate air path inside wall assemblies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Uncertainty quantification: For an IAQ and energy performance assessment method for smart ventilation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bassam Moujalled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 264, pp.111937. </w:t>
+              <w:t xml:space="preserve">, 2024, 266, pp.112115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2024.111937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2024.112115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730774v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended hygrothermal characterization of unstabilized rammed earth for modern construction</w:t>
+                <w:t xml:space="preserve">Hygrothermal behaviour of hemp-lime walls: the effect of binder carbonation over time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">C. Moletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aversa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Losini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dotelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sahbi Ouertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 409, 409, pp.133904. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 233, pp.110129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301821v1</w:t>
+                <w:t xml:space="preserve">hal-04655111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopolymers impact on hygrothermal properties of rammed earth: from material to building scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Extended hygrothermal characterization of unstabilized rammed earth for modern construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cecile Grillet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linh Vo</w:t>
+                <w:t xml:space="preserve">Taini Chitimbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Dotelli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Pelé-Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahbi Ouertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110087⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 409, 409, pp.133904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059223v1</w:t>
+                <w:t xml:space="preserve">hal-04301821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal behaviour of hemp-lime walls: the effect of binder carbonation over time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Moletti</w:t>
+                <w:t xml:space="preserve">Biopolymers impact on hygrothermal properties of rammed earth: from material to building scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Aversa</w:t>
+                <w:t xml:space="preserve">Anne-Cecile Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.E. Losini</w:t>
+                <w:t xml:space="preserve">Linh Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dotelli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Giovanni Dotelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 233, pp.110129. </w:t>
+              <w:t xml:space="preserve">, 2023, 233, pp.110087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655111v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and Microstructural Characterization of Rammed Earth Stabilized with Five Biopolymers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Determination of the moisture diffusivity of rammed earth from transient capillary absorption moisture content profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Indekeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (9), pp.3136. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 318, pp.125978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma15093136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.125978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779159v1</w:t>
+                <w:t xml:space="preserve">hal-04655095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of phasing on multi-objective optimization of building stock energy retrofit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical and Microstructural Characterization of Rammed Earth Stabilized with Five Biopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cecile Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Merlet</w:t>
+                <w:t xml:space="preserve">Liudmila Lavrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Rouchier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chiara Moletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111776⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (9), pp.3136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15093136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285996v1</w:t>
+                <w:t xml:space="preserve">hal-03779159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the moisture diffusivity of rammed earth from transient capillary absorption moisture content profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of phasing on multi-objective optimization of building stock energy retrofit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Indekeu</w:t>
+                <w:t xml:space="preserve">Arnaud JAY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Janssen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nicolas Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 318, pp.125978. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 257, pp.111776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.125978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655095v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the capillary absorption characteristics of rammed earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Indekeu</w:t>
+                <w:t xml:space="preserve">Natural additives and biopolymers for raw earth construction stabilization – a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chi Feng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+                <w:t xml:space="preserve">A.C. Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dotelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 283, pp.122689. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.122689⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 304, pp.124507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655099v1</w:t>
+                <w:t xml:space="preserve">hal-03779143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural additives and biopolymers for raw earth construction stabilization – a review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Bellotto</w:t>
+                <w:t xml:space="preserve">Experimental study on the capillary absorption characteristics of rammed earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Indekeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Woloszyn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Dotelli</w:t>
+                <w:t xml:space="preserve">Chi Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 304, pp.124507. </w:t>
+              <w:t xml:space="preserve">, 2021, 283, pp.122689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.122689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779143v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an assessment methodology for IAQ ventilation performance in residential buildings: An investigation of relevant performance indicators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">EASI RBD-FAST: an efficient method of global sensitivity analysis for present and future challenges in building performance simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Goffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 43, pp.103140. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103140⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 43, pp.103129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669497v1</w:t>
+                <w:t xml:space="preserve">hal-03197055v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EASI RBD-FAST: an efficient method of global sensitivity analysis for present and future challenges in building performance simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development of an assessment methodology for IAQ ventilation performance in residential buildings: An investigation of relevant performance indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 43, pp.103129. </w:t>
+              <w:t xml:space="preserve">, 2021, 43, pp.103140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197055v3</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollutants emission scenarios for residential ventilation performance assessment. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42, pp.102488. </w:t>
@@ -2340,90 +2340,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of hygrothermal insulating biomaterials modified by inorganic adsorbents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi My Hanh Diep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Bao Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (8), pp.2473-2485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2451,736 +2451,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of multizone airleakage on ventilation performance and indoor air quality in low-energy homes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative Study of Three Models for Moisture Transfer in Hygroscopic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Migne</w:t>
+                <w:t xml:space="preserve">Thomas Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mallory Bobee</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Pailha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12273-019-0557-x⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (2), pp.379-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-018-1161-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669517v1</w:t>
+                <w:t xml:space="preserve">hal-03660295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous hygrothermal performance assessment of an air volume and surrounding highly hygroscopic walls</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickael Pailha</w:t>
+                <w:t xml:space="preserve">Modelling the impact of multizone airleakage on ventilation performance and indoor air quality in low-energy homes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Piot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léna Migne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Bobee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.11.031⟩</w:t>
+              <w:t xml:space="preserve">Building Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (6), pp.1141-1159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12273-019-0557-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03660286v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural Characterization of Porous Clay-Based Ceramic Composites</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Simultaneous hygrothermal performance assessment of an air volume and surrounding highly hygroscopic walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Busser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Pailha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma12060946⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 148, pp.677-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303544v1</w:t>
+                <w:t xml:space="preserve">hal-03660286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALUATING MODEL REDUCTION METHODS FOR HEAT AND MASS TRANSFER IN POROUS MATERIALS: PROPER ORTHOGONAL DECOMPOSITION AND PROPER GENERALIZED DECOMPOSITION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guernouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (3), pp.363-385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/JPorMedia.2019029049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Three Models for Moisture Transfer in Hygroscopic Materials</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Microstructural Characterization of Porous Clay-Based Ceramic Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 126 (2), pp.379-410. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (6), pp.946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-018-1161-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma12060946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660295v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic experimental method for identification of hygric parameters of a hygroscopic material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 131, pp.197-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3226,103 +3226,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of model numerical predictions of heat and moisture transfer in porous media with experimental observations at material and wall scales: An analysis of recent trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (11), pp.1363-1395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3356,90 +3356,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Reduced Order Models for Heat and Moisture Transfer in Building Physics with Emphasis in PGD Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Guernouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3486,103 +3486,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of wood-based materials: from material to room scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 132, pp.747-752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3655,51 +3655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41 (2), pp.162-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3733,103 +3733,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygric characterization of wood fiber insulation under uncertainty with dynamic measurements and Markov Chain Monte-Carlo algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114, pp.129-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3876,51 +3876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2D model for coupled heat, air, and moisture transfer through porous media in contact with air channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Belleudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marx Chhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3980,103 +3980,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D whole-building hygrothermal simulation analysis based on a PGD reduced order model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Mazuroski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Guernouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 112, pp.49 - 61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4110,90 +4110,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multizone Air Leakage Measurements and Interactions with Ventilation Flows in Low-Energy Homes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gonze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Planet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4244,77 +4244,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors governing the development of moisture disorders for integration into building performance simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Guernouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Buhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4386,51 +4386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture balance assessment at room scale for four cases based on numerical simulations of HAM transfers for a realistic occupancy scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (5), pp.487 - 509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4464,77 +4464,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proper Generalised Decomposition for heat and moisture multizone modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Guernouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4575,342 +4575,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic coupling between vapour and heat transfer in wall assemblies: Analysis of measurements achieved under real climate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Identification of the hygrothermal properties of a building envelope material by the Covariance Matrix Adaptation evolution strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+                <w:t xml:space="preserve">Yannick Kedowide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timea Béjat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2015.01.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19401493.2014.996608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252719v1</w:t>
+                <w:t xml:space="preserve">hal-01288774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the hygrothermal properties of a building envelope material by the Covariance Matrix Adaptation evolution strategy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dynamic coupling between vapour and heat transfer in wall assemblies: Analysis of measurements achieved under real climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Kedowide</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timea Béjat</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87 (87), pp.129-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2015.01.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19401493.2014.996608⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288774v1</w:t>
+                <w:t xml:space="preserve">hal-01252719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proper generalized decomposition for solving coupled heat and moisture transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marx Chhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Guernouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (5), pp.295-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4944,90 +4944,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of concrete and mortar cracking by digital image correlation and acoustic emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17 (6, SI), pp.467-477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5061,90 +5061,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of concrete fracture on the rain infiltration and thermal performance of building facades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61, pp.340-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5191,77 +5191,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the air change rate of airtight buildings under natural conditions using the tracer gas technique. comparison with numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 60, pp.37-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5289,702 +5289,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of direct solar irradiance on heat transfer behind an open-jointed ventilated cladding: Experimental and numerical investigations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characterization of fracture patterns and hygric properties for moisture flow modelling in cracked concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2012.05.030⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.54-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086904v1</w:t>
+                <w:t xml:space="preserve">hal-00795457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of direct solar irradiance on heat transfers behind an open-jointed ventilated cladding: experimental and numerical investigations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Roux</w:t>
+                <w:t xml:space="preserve">Damage monitoring in fibre reinforced mortar by combined digital image correlation and acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.371-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.07.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731157v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of diffuse damage on the water vapour permeability of fibre reinforced mortar</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of direct solar irradiance on heat transfer behind an open-jointed ventilated cladding: Experimental and numerical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rusaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-012-9967-2⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (9), pp.2549-2560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2012.05.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761767v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of fracture patterns and hygric properties for moisture flow modelling in cracked concrete</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hans Janssen</w:t>
+                <w:t xml:space="preserve">Impact of direct solar irradiance on heat transfers behind an open-jointed ventilated cladding: experimental and numerical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Rode</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rusaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.2549-2560</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795457v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage monitoring in fibre reinforced mortar by combined digital image correlation and acoustic emission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Influence of diffuse damage on the water vapour permeability of fibre reinforced mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 38, pp.371-380. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93, pp.543-559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.07.106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-012-9967-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762727v2</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental wooden frame house for the validation of whole building heat and moisture transfer numerical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6069,64 +6069,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sorption isotherm hysteresis effect on indoor climate and energy demand for heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kwiatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6190,64 +6190,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberiu Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (14-15), pp.3043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6294,77 +6294,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of a mechanically ventilated double-skin façade with venetian sun-shading device: A full-scale investigation in controlled environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 84 (2), pp.183-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6398,51 +6398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of combining a relative-humidity-sensitive ventilation system with the moisture-buffering capacity of materials on indoor climate and energy efficiency of buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kalamees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6532,64 +6532,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of hysteresis influence on mass transfer in building materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kwiatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 44 (3), pp.633-642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6614,51 +6614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From EMPD to CFD—Overview of Different Approaches for Heat Air and Moisture Modeling in IEA Annex 41</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6774,51 +6774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chatagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40, pp.896-905</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6843,51 +6843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using whole building HAM modeling to design experimental facility of light building envelopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6938,51 +6938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfers in a double-skin roof ventilated by natural convection in summer time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pompeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7029,51 +7029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for Performance Simulation of Heat, Air and Moisture Conditions of Whole Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7124,51 +7124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Microclimate by CFD Modeling of Moisture Interactions between Air and Constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mortensen-Hedegaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Peuhkuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7213,579 +7213,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional simulation with CFD tool of the air flow phenomena in double skin facades with Venetian blind.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of an air-distribution system for operating room applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Safer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Roux</w:t>
+                <w:t xml:space="preserve">J. Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Melen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 79 (2), pp.193-203</w:t>
+              <w:t xml:space="preserve"> International journal of ventilation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (1), pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119675v1</w:t>
+                <w:t xml:space="preserve">hal-00395974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of an Air Distribution System for Operating Room Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional simulation with a CFD tool of the airflow phenomena in single floor double-skin facade equipped with a venetian blind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Melen</w:t>
+                <w:t xml:space="preserve">Nassim Safer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International journal of ventilation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 79 (2), pp.193-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2004.09.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119676v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of an air-distribution system for operating room applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Three dimensional simulation with CFD tool of the air flow phenomena in double skin facades with Venetian blind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Safer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Melen</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International journal of ventilation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 4 (1), pp.1-11</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 79 (2), pp.193-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00395974v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional simulation with CFD tool of the air flow phenomena in double skin facades with Venetian blind</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Three dimensional simulation with CFD tool of the air flow phenomena in double skin facades with Venetian blind.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 79 (2), pp.193-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361811v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional simulation with a CFD tool of the airflow phenomena in single floor double-skin facade equipped with a venetian blind</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Roux</w:t>
+                <w:t xml:space="preserve">Experimental Study of an Air Distribution System for Operating Room Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Melen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> International journal of ventilation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (1), pp.37-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02095784v1</w:t>
+                <w:t xml:space="preserve">hal-00119676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting block method to solve moist air flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dagusé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7902,64 +7902,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cloet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Building Physics Conference (IBPC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toronto, Canada. springer, pp.332-338, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8010,64 +8010,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cloet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Building Physics Conference (IBPC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toronto, Canada. Volume 1: Moisture and Materials, springer nature, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8118,64 +8118,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Noroozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Derai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8265,51 +8265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maris Sinka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Bajare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Sustainable Development in Civil, Urban and Transportation Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Wroclaw, Canada. springer nature, pp.323-332, 2024</w:t>
@@ -8332,757 +8332,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling indicators for free floating buildings–quantifying the impact of inhabitants’ actions using Temporal Sensitivity Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative life cycle assessment of rammed earth stabilized with different biopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Lavrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Gondian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Goffart</w:t>
+                <w:t xml:space="preserve">Paola Gallo Stampino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Buhé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marechal</w:t>
+                <w:t xml:space="preserve">Marco Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAQVEC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Tokyo, Japan. 2023</w:t>
+              <w:t xml:space="preserve">International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vienna, Austria. springer nature, pp.1012-1032, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021473v1</w:t>
+                <w:t xml:space="preserve">hal-05021440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling indicators for free floating buildings – quantifying the impact of inhabitants’ actions using Temporal Sensitivity Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Cooling indicators for free floating buildings–quantifying the impact of inhabitants’ actions using Temporal Sensitivity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gondian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Goffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Buhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Maréchal</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference on Indoor Air Quality, Ventilation &amp; Energy Conservation in Buildings (IAQVEC2023)</w:t>
-[...24 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAQVEC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Tokyo, Japan. 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655087v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Life Cycle Assessment of Rammed Earth Stabilized with Different Biopolymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
+                <w:t xml:space="preserve">Cooling indicators for free floating buildings – quantifying the impact of inhabitants’ actions using Temporal Sensitivity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gondian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Goffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Buhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Gallo Stampino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cecile Grillet</w:t>
+                <w:t xml:space="preserve">Philippe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-Based Building Materials (ICBBM 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_78⟩</w:t>
+              <w:t xml:space="preserve">The 11th International Conference on Indoor Air Quality, Ventilation &amp; Energy Conservation in Buildings (IAQVEC2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 396, EDP Sciences, pp.01069, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202339601069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655094v1</w:t>
+                <w:t xml:space="preserve">hal-04655087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal characterization of rammed earth according to humidity variations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+                <w:t xml:space="preserve">Comparative Life Cycle Assessment of Rammed Earth Stabilized with Different Biopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Lavrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Gallo Stampino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Cecile Grillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noemie Prime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Unsaturated Soils (UNSAT 2023)</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202338223004⟩</w:t>
+              <w:t xml:space="preserve">Bio-Based Building Materials (ICBBM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 45, Springer Nature Switzerland, pp.1012-1032, 2023, RILEM Bookseries, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655089v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative life cycle assessment of rammed earth stabilized with different biopolymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Grillet</w:t>
+                <w:t xml:space="preserve">Hygrothermal characterization of rammed earth according to humidity variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taini Chitimbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Létévé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cecile Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Prime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Bio-Based Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Unsaturated Soils (UNSAT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Milos, Greece. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 382, EDP Sciences, pp.23004, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202338223004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021440v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation Of Building Energy Performance: Comparison Before And After Envelope Retrofitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Derai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9155,64 +9155,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poirier Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kolarik Jakub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BuildSim Nordic 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Copenhague, Denmark. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -9270,77 +9270,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of hygrothermal conditions in a wooden room for numerical comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Building Physics Conference (IBPC 2021) 25-27 August 2021, Copenhagen, Denmark</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Copenhague, Denmark. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -9398,77 +9398,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicted And Measured Performances Of Near Zero-Energy Houses: A Comparison Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Recht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Goffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Buhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9558,51 +9558,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture, Materials, and HVAC systems – some insight into hygrothermal interactions at different scales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sixth International Conference on Efficient Building Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASHRAE, American University of Beirut, Nov 2024, Beirut, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9627,103 +9627,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and modelling of occupants' interactions with windows in bedrooms in French homes during the summer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Campagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Foucquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Machard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IBPSA France, May 2024, La Rochelle - Ile d'Oléron, France. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9748,103 +9748,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holistic comparison of bio-stabilized rammed earth for building construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Dotelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Grillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEC 2024 - International Conference on Earthen Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rilem, Jul 2024, Edinbourg, United Kingdom. pp.244-251, </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9878,51 +9878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des transferts dans l’enveloppe à la performance énergétique des bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire des sciences de l’ingénieur, de l'informatique et de l'imagerie, ICUBE, Jun 2024, Strabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9947,51 +9947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYGROTHERMAL PHENOMENA IN BIO- AND GEO-BASED MATERIALS INTERPLAY AT DIFFERENT SCALES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">78TH RILEM WEEK &amp; RILEM CONFERENCE ON SMART MATERIALS AND STRUCTURES: MEETING THE MAJOR CHALLENGES OF THE 21ST CENTURY SMS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rilem; Insa Toulouse, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10016,51 +10016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biobased materials contribution to building constructionfrom material scale to energy and environmental building performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Sustainable Development in Civil, Urban and Transportation Engineering 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wrocław University of Science and Technology, Poland, Oct 2024, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10223,64 +10223,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel solaire exploité par un bâtiment : Évaluation des composantes actives et passives de son enveloppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Derai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10318,90 +10318,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Properties of Rammed Earth Stabilized with Local Waste and Recycled Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmila Lavrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cecile Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10465,77 +10465,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of moisture buffering on surface temperature variation: study of different indoor cladding materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Nordic Symposium on Building Physics (NSB 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Tallinn, Estonia. pp.06002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10595,51 +10595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mcgregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10697,839 +10697,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Assessing Houses Resistance and Resilience Indicators At Inhabitants' Actions Using Temporal Sensitivity Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of moisture buffering for improving summer comfort in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Pailha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Building Simulation Conference (BS 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26868/25222708.2019.210422⟩</w:t>
+              <w:t xml:space="preserve">Building Simulation 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rome, Italy. pp.500-507, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26868/25222708.2019.211054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914110v1</w:t>
+                <w:t xml:space="preserve">hal-04067889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview Of A Large Scale Monitoring Project Of Energy Positive Houses: Complementarity Between Simulations And Measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Towards Assessing Houses Resistance and Resilience Indicators At Inhabitants' Actions Using Temporal Sensitivity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gondian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Goffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Léa Gondian</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Buhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Building Simulation Conference (BS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rome, Italy. pp.4149-4156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26868/25222708.2019.210422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173856v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of moisture buffering for improving summer comfort in buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview Of A Large Scale Monitoring Project Of Energy Positive Houses: Complementarity Between Simulations And Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Goffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Legros</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gondian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Rome, Italy. pp.500-507, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04067889v1</w:t>
+                <w:t xml:space="preserve">hal-02173856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RBD-FAST : une méthode d'analyse de sensibilité rapide et rigoureuse pour la garantie de performance énergétique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Elaboration of the decision space for an optimization of building retrofit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Building Physics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Syracuse, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873694v1</w:t>
+                <w:t xml:space="preserve">hal-03020102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of the decision space for an optimization of building retrofit</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">RBD-FAST : une méthode d'analyse de sensibilité rapide et rigoureuse pour la garantie de performance énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Goffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Building Physics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Syracuse, United States</w:t>
+              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020102v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage de l'optimisation multi-objectif avec la simulation thermique dynamique pour la rénovation de parcs de bâtiments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Évaluation de l'influence des occupants sur le confort estival : utilisation des analyses d'incertitude et de sensibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gondian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Goffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Buhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA France 2018</w:t>
+              <w:t xml:space="preserve">Conférence IBPSA France 2018 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824244v1</w:t>
+                <w:t xml:space="preserve">hal-01825215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'influence des occupants sur le confort estival : utilisation des analyses d'incertitude et de sensibilité</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Couplage de l'optimisation multi-objectif avec la simulation thermique dynamique pour la rénovation de parcs de bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA France 2018 </w:t>
+              <w:t xml:space="preserve">Conférence IBPSA France 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825215v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Efficiency Renovations in Residential Buildings: What Are the Key Variables in the Decision-Making? Evidence From France</w:t>
               </w:r>
@@ -11541,64 +11541,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Risch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Buhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clivillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11630,316 +11630,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-comparison of measured behavior of highly hygroscopic and vapor permeable walls exposed to different real climates</w:t>
+                <w:t xml:space="preserve">Evaluation of the contribution of highly hygroscopic and vapour permeable walls to whole building performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helisoa Rafidiarison</w:t>
+                <w:t xml:space="preserve">Maxime Perier-Muzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Boualem Sid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timea Dénes Bejat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yannick-Ariel Kêdowidé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Building Physics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Building Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673861v1</w:t>
+                <w:t xml:space="preserve">hal-04673892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the contribution of highly hygroscopic and vapour permeable walls to whole building performance</w:t>
+                <w:t xml:space="preserve">Cross-comparison of measured behavior of highly hygroscopic and vapor permeable walls exposed to different real climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Perier-Muzet</w:t>
+                <w:t xml:space="preserve">Helisoa Rafidiarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick-Ariel Kêdowidé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timea Béjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boualem Sid</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yannick-Ariel Kêdowidé</w:t>
+                <w:t xml:space="preserve">Romain Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Building Physics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Torino, Italy, Italy. pp.1431-1436, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673892v1</w:t>
+                <w:t xml:space="preserve">hal-04673861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une méthode de conception HYGRO-thermique des BATiments performants : démarche du projet HYGRO-BAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12033,90 +12033,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of coupled heat, air and moisture transfers in an experimental house exposed to natural climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanduine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building simulation 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, aix-les-bains, France. pp.2898-2906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12141,90 +12141,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">moisture infiltration in fractures and consequences on the hygrothermal performance of building facades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building simulation conference 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, aix-les-bains, France. pp.3562-3569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12262,51 +12262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common exercises in whole building HAM modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation, Eleventh International IBPSA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12344,51 +12344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of passive cooling by natural convection in double-skin roofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pompeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12420,1262 +12420,1262 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full scale experimental evaluation of ventilation staregies of a double skin facade</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Modelling of moisture sorption hysteresis influence on indoor conditions in room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kwiatowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th AIVC conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">BSP2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445944v1</w:t>
+                <w:t xml:space="preserve">hal-00445950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double-skin façade exhaustive simulation throughout combined thermal and daylight modelling. Application to optimal control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Conference on Passive and Low Energy Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, DUBLIN, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of surface treatment on mass transfer between air and building material</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Full scale experimental evaluation of ventilation staregies of a double skin facade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The National Science Board 2008 : The influence of surface treatment on mass transfer between air and building material</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">29th AIVC conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351366v1</w:t>
+                <w:t xml:space="preserve">hal-00445944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From EMPD to CFD—Overview of Different Approaches for Heat Air and Moisture Modeling in IEA Annex 41</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">The influence of surface treatment on mass transfer between air and building material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kwiatowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.K Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. de Paepe</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Closing Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">The National Science Board 2008 : The influence of surface treatment on mass transfer between air and building material</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446814v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of moisture sorption hysteresis influence on indoor conditions in room</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">From EMPD to CFD—Overview of Different Approaches for Heat Air and Moisture Modeling in IEA Annex 41</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Roux</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sasis Kalagasidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSP2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Closing Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445950v1</w:t>
+                <w:t xml:space="preserve">hal-00446814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting indoor relative humidity using building energy simulation tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Façade double-peau – performance énergétique et défi architectural. Modélisation en vue de la simulation prédictive et de la commande optimale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Indoor Air Quality, Ventilation &amp; Energy Conservation in Buildings - IAQVEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Sendaï, Japan</w:t>
+              <w:t xml:space="preserve">Colloque International Franco-Québecois sur la thermique - CIFQ2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352231v1</w:t>
+                <w:t xml:space="preserve">hal-00352212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of hysteresis influence on mass transfer in building material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Predicting indoor relative humidity using building energy simulation tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building physics in Theory and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">6th International Conference on Indoor Air Quality, Ventilation &amp; Energy Conservation in Buildings - IAQVEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Sendaï, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352193v1</w:t>
+                <w:t xml:space="preserve">hal-00352231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of the effect of ventilated doubleskin facade with venetian blinds : Global simulation and assessment of energy performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Modelling of hysteresis influence on mass transfer in building material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Building Performance and Simulation Association IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Pékin, China. pp.127-133</w:t>
+              <w:t xml:space="preserve">Building physics in Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352223v1</w:t>
+                <w:t xml:space="preserve">hal-00352193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation into the effect of ventilated double-skin facade with venetian blinds: Global simulation and assessment of energy performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nassim Safer</w:t>
+                <w:t xml:space="preserve">An investigation of the effect of ventilated doubleskin facade with venetian blinds : Global simulation and assessment of energy performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation 2007, BS 2007; Beijing; China; 3 September 2007 through 6 September 2007; Code 93269</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPBSA, Sep 2007, Pekin (Chine), China</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Building Performance and Simulation Association IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Pékin, China. pp.127-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256505v1</w:t>
+                <w:t xml:space="preserve">hal-00352223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Façade double-peau – performance énergétique et défi architectural. Modélisation en vue de la simulation prédictive et de la commande optimale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Roux</w:t>
+                <w:t xml:space="preserve">An investigation into the effect of ventilated double-skin facade with venetian blinds: Global simulation and assessment of energy performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Safer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Franco-Québecois sur la thermique - CIFQ2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Building Simulation 2007, BS 2007; Beijing; China; 3 September 2007 through 6 September 2007; Code 93269</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPBSA, Sep 2007, Pekin (Chine), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352212v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-skin facade with venetian blind: Global modelling and assessment of energy performance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Influence des conditions aux limites sur les mesures de « l'inertie hygrique » des matériaux de construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Roux</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kwiatowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès EPIC 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">24ème Rencontres Universitaires du Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357933v1</w:t>
+                <w:t xml:space="preserve">hal-00357987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des conditions aux limites sur les mesures de « l'inertie hygrique » des matériaux de construction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Double-skin facade with venetian blind: Global modelling and assessment of energy performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Safer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Kwiatowski</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Rencontres Universitaires du Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Congrès EPIC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357987v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation Tests in Whole Building Heat and Moisture Transfer</w:t>
               </w:r>
@@ -13687,51 +13687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Peuhkuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Building Physics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13756,77 +13756,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Façades de type double-peau équipées de vénitiens : Modélisation et performances énergétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Building Performance Simulation Association - IBPSA 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Ile de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13864,51 +13864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the energy performance of a solar cooling system based on absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kaczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bouia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13959,51 +13959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des vitrages actifs pour le confort d'été</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Covalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Greffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14041,64 +14041,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic moisture buffering of materials for integration into whole building heat, air and moisture simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kwiatowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14130,515 +14130,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the double-skin facades for building energy simulations: Radiative and convective heat transfer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Investigation of microclimate between wall and furniture with CFD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mortensen-Hedegaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Kuznik</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Peuhkuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation 2005 - 9th International IBPSA Conference, BS 2005; Montreal; Canada; 15 August 2005 through 18 August 2005; Code 93268</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPBSA, Aug 2005, Montreal (Canada), Canada</w:t>
+              <w:t xml:space="preserve">Proceedings of the 7th Nordic Symposium on Building Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Reykjavik, Iceland. pp.689-694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256459v1</w:t>
+                <w:t xml:space="preserve">hal-00361841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of energy performance of a ventilation system controlled by relative humidity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Modeling of the double-skin facades for building energy simulations: Radiative and convective heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Safer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Brau</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rusaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 26th AIVC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Building Simulation 2005 - 9th International IBPSA Conference, BS 2005; Montreal; Canada; 15 August 2005 through 18 August 2005; Code 93268</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPBSA, Aug 2005, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360585v1</w:t>
+                <w:t xml:space="preserve">hal-04256459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of microclimate between wall and furniture with CFD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Numerical simulations of energy performance of a ventilation system controlled by relative humidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Rode</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mordelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 7th Nordic Symposium on Building Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Reykjavik, Iceland. pp.689-694</w:t>
+              <w:t xml:space="preserve">Proceedings of 26th AIVC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361841v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global modelling of double skin facades equiped with venetian blind model basedon CFD approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Solar dessicant cooling, Example of application to a low energy building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Roux</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISBAT 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Séminaire de travail de l'annexe 41 de l'AIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361818v1</w:t>
+                <w:t xml:space="preserve">hal-00360599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD modelling of moisture interactions between air and constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mortensen-Hedegaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hohota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14676,90 +14676,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La façade de type double-peau : évaluation des transferts convectifs et radiatifs globaux à l'aide d'une approche CFD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Interuniversitaire Franco-Québécois - CIFQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14778,286 +14778,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the double skin facades for building energy simulation: radiative and convective heat transfers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Global modelling of double skin facades equiped with venetian blind model basedon CFD approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA Building Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Montréal, Canada. pp.1067-1074</w:t>
+              <w:t xml:space="preserve">CISBAT 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361708v1</w:t>
+                <w:t xml:space="preserve">hal-00361818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar dessicant cooling, Example of application to a low energy building</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Modelling of the double skin facades for building energy simulation: radiative and convective heat transfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Safer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Brau</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de travail de l'annexe 41 de l'AIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">IBPSA Building Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Montréal, Canada. pp.1067-1074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360599v1</w:t>
+                <w:t xml:space="preserve">hal-00361708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des stores vénitiens. Influence de leur gestion d'ouverture sur les bilans thermiques d'été</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15127,103 +15127,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of hygrothermal models for building materials and walls: an analysis of recent trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15312,51 +15312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transferts thermiques : Initiation et approfondissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.359-438, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15550,51 +15550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459138v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Losini Alessia Emanuela" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dotelli Giovanni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Grillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17442591251372133" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05447564v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Campagna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Machard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Charlier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.114168" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05513806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/11/112001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263804v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goffart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn McGregor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2025.2525421" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664761v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Hurel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pailha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Moujalled" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.110308" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Poirier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Guyot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112115" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.111937" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Emanuela Losini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taini Chitimbo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pel&#233;-Peltier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Ouertani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133904" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059223v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Grillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Vo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Dotelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moletti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aversa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Losini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dotelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110129" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779159v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Lavrik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Moletti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093136" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Merlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouchier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud JAY" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111776" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Indekeu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Janssen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125978" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Feng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122689" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779143v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Grillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellotto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woloszyn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124507" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669497v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guyot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Geoffroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ondarts" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103140" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197055v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103129" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669500v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102488" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655102v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Hanh Diep" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Bui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-020-02873-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669517v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Migne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Bobee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-019-0557-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660286v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Busser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pailha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Piot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.11.031" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRDC3MC0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303544v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Freitas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mendes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12060946" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730760v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guernouti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.2019029049" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660295v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-018-1161-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660275v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.01.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC09D9B9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660236v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1502195" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819330v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guernouti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-016-9184-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660309v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.10.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744259116673983" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437146v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.12.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belleudy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marx Chhay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cosnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.12.030" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819335v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mazuroski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.11.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670537v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ferlay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gonze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Planet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.07.014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819340v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buhe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2015.04.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94WFKTSM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785401v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2015.1107136" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819318v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.07.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252719v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.01.022" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9ZS35Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288774v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kedowide" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea B&#233;jat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2014.996608" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819339v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2014.932012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814468v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Foray" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.787179" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798374v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Foray" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.02.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985227v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2012.10.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086904v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Roux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.05.030" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731157v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rusaouen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Roux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761767v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-9967-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795457v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rode" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.02.047" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762727v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.106" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025211v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ab&#232;le" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2011.01.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0D0JXKNG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684128v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kwiatowski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781339v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Catalina" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gauzere" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.05.038" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454411v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gavan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2009.10.017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395970v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalamees" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Abadie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steeman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sasis Kalagasidis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454426v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446366v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rode" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janssens" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Paepe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352233v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vitte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatagnon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352260v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907564v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pompeo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2008.02.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353433v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350781v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mortensen-Hedegaard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peuhkuri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119675v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Safer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119676v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Melen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395974v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361811v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095784v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Safer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2004.09.016" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0XPQ4K8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095745v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dagus&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(00)00236-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K50QBPT8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021338v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hajj Obeid" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cloet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021320v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021366v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Noroozi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Derai" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021386v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauls Argalis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maris Sinka" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bajare" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021473v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gondian" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buh&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marechal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655087v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202339601069" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655094v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gallo Stampino" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caruso" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_78" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655089v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L&#233;t&#233;v&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Prime" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202338223004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021440v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021537v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/eurosun.2022.02.03" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655098v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poirier Baptiste" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolarik Jakub" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202236209004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655101v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Piot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Legros" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2069/1/012209" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655109v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Recht" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mora" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.211113" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021197v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663949v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021418v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_25" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021285v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021268v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021230v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005651v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalil" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Girerd" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Homoro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pl&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960179v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779086v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cecile Grillet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.113" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660327v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017206002" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092883v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bui" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mcgregor" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Grillet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017217004" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914110v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.210422" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173856v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04067889v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Legros" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.211054" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873694v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020102v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jay" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01824244v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825215v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320327v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Risch" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clivill&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673861v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helisoa Rafidiarison" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick-Ariel K&#234;dowid&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;mond" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.166" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673892v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sid" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea D&#233;nes Bejat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995281v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kedowid&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985568v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanduine Piot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985579v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455128v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916938v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445944v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muresan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351368v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jandon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351366v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K Hansen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446814v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445950v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352231v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352193v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352223v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256505v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gavan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Roux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Muresan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352212v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357933v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357987v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. May" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357982v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357935v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357980v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaczynski" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouia" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357978v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Covalet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Greffier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357991v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256459v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360585v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mordelet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361841v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361818v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361825v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hohota" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361820v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361708v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360599v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361816v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678857v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470431v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lips" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sartre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05447564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Campagna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Machard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Charlier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.114168" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Losini Alessia Emanuela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dotelli Giovanni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Grillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17442591251372133" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263804v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goffart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn McGregor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2025.2525421" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05513806v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/11/112001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730774v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Hurel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pailha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Moujalled" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.111937" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.110308" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Poirier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Guyot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112115" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655111v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moletti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aversa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Losini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dotelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110129" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301821v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Emanuela Losini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taini Chitimbo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pel&#233;-Peltier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Ouertani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133904" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059223v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Grillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Vo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Dotelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110087" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Indekeu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Janssen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125978" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779159v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Lavrik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Moletti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093136" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285996v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Merlet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouchier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud JAY" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111776" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779143v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Grillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellotto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woloszyn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124507" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655099v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Feng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122689" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197055v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103129" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guyot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Geoffroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ondarts" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103140" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669500v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102488" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655102v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Hanh Diep" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Bui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-020-02873-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Busser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Piot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pailha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-018-1161-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669517v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Migne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Bobee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-019-0557-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.11.031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRDC3MC0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730760v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guernouti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.2019029049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303544v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Freitas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mendes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12060946" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660275v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.01.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC09D9B9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660236v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1502195" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819330v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guernouti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-016-9184-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660309v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.10.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744259116673983" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437146v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.12.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belleudy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marx Chhay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cosnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.12.030" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819335v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mazuroski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.11.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670537v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ferlay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gonze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Planet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.07.014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819340v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buhe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2015.04.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94WFKTSM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785401v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2015.1107136" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819318v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.07.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288774v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kedowide" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea B&#233;jat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2014.996608" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252719v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.01.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9ZS35Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819339v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2014.932012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814468v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Foray" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.787179" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798374v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Foray" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.02.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985227v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2012.10.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795457v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rode" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.02.047" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762727v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.106" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086904v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Roux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.05.030" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731157v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rusaouen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761767v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-9967-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025211v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ab&#232;le" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2011.01.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0D0JXKNG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684128v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kwiatowski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781339v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Catalina" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gauzere" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.05.038" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454411v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gavan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2009.10.017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395970v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalamees" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Abadie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steeman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sasis Kalagasidis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454426v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446366v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rode" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janssens" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Paepe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352233v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vitte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatagnon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352260v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907564v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pompeo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2008.02.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353433v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350781v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mortensen-Hedegaard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peuhkuri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395974v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Melen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095784v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Safer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2004.09.016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0XPQ4K8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361811v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Safer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119675v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119676v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095745v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dagus&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(00)00236-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K50QBPT8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021338v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hajj Obeid" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cloet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021320v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021366v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Noroozi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Derai" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021386v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauls Argalis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maris Sinka" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bajare" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021440v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gallo Stampino" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caruso" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021473v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gondian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buh&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marechal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655087v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202339601069" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655094v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_78" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655089v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L&#233;t&#233;v&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Prime" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202338223004" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021537v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/eurosun.2022.02.03" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655098v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poirier Baptiste" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolarik Jakub" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202236209004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655101v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Piot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Legros" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2069/1/012209" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655109v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Recht" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mora" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.211113" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021197v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663949v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021418v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_25" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021285v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021268v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021230v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005651v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalil" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Girerd" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Homoro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pl&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960179v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779086v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cecile Grillet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.113" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660327v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017206002" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092883v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bui" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mcgregor" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Grillet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017217004" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04067889v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Legros" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.211054" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914110v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.210422" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173856v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020102v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jay" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873694v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825215v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01824244v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320327v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Risch" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clivill&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673892v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sid" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea D&#233;nes Bejat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick-Ariel K&#234;dowid&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673861v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helisoa Rafidiarison" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;mond" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.166" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995281v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kedowid&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985568v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanduine Piot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985579v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455128v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916938v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445950v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351368v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muresan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jandon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445944v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351366v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K Hansen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446814v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352212v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352231v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352193v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352223v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256505v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gavan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Roux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Muresan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357987v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. May" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357933v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357982v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357935v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357980v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaczynski" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouia" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357978v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Covalet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Greffier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357991v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361841v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256459v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360585v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mordelet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360599v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361825v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hohota" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361820v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361818v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361708v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361816v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678857v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470431v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lips" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sartre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>