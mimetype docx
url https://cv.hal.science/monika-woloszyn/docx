--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -100,1932 +100,1932 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Windows, fans, and solar shadings during summer and heatwave: Occupant behavior and potential for improvement in heat-mitigation practices</w:t>
+                <w:t xml:space="preserve">About the link between lab-measured material properties and whole building performance simulation: Application to bio-stabilized rammed earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Campagna</w:t>
+                <w:t xml:space="preserve">Losini Alessia Emanuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Machard</w:t>
+                <w:t xml:space="preserve">Dotelli Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
+                <w:t xml:space="preserve">Anne-Cécile Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2025.114168⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17442591251372133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05447564v1</w:t>
+                <w:t xml:space="preserve">hal-05459138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the link between lab-measured material properties and whole building performance simulation: Application to bio-stabilized rammed earth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Windows, fans, and solar shadings during summer and heatwave: Occupant behavior and potential for improvement in heat-mitigation practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Campagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Losini Alessia Emanuela</w:t>
+                <w:t xml:space="preserve">Anaïs Machard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dotelli Giovanni</w:t>
+                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Grillet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dorothée Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 290, pp.114168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17442591251372133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2025.114168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459138v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05447564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal behaviour of a rammed earth wall subjected to realistic conditions: investigation of the most influential parameters</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Observed vs. simulated occupant behavior: Exploring the summer comfort gap induced by occupants in the French building energy code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Campagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Machard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19401493.2025.2525421⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, CISBAT 2025 - The Built Environment in Transition Hybrid International Scientific Conference, 3140, pp.112001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/11/112001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263804v1</w:t>
+                <w:t xml:space="preserve">cea-05513806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observed vs. simulated occupant behavior: Exploring the summer comfort gap induced by occupants in the French building energy code</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
+                <w:t xml:space="preserve">Hygrothermal behaviour of a rammed earth wall subjected to realistic conditions: investigation of the most influential parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Goffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fionn McGregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Charlier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, CISBAT 2025 - The Built Environment in Transition Hybrid International Scientific Conference, 3140, pp.112001. </w:t>
+              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/11/112001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19401493.2025.2525421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05513806v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the performance of three experimental methods to investigate air path inside wall assemblies</w:t>
+                <w:t xml:space="preserve">Assessing the performance of infrared thermography and PIV methods to identify and characterize the air inlets and outlets in wall assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Moujalled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 264, pp.111937. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95, pp.110308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2024.111937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.110308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730774v1</w:t>
+                <w:t xml:space="preserve">hal-04664761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the performance of infrared thermography and PIV methods to identify and characterize the air inlets and outlets in wall assemblies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Uncertainty quantification: For an IAQ and energy performance assessment method for smart ventilation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bassam Moujalled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.110308⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 266, pp.112115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2024.112115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664761v1</w:t>
+                <w:t xml:space="preserve">hal-04730726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty quantification: For an IAQ and energy performance assessment method for smart ventilation strategies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Assessing the performance of three experimental methods to investigate air path inside wall assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Pailha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Moujalled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 266, pp.112115. </w:t>
+              <w:t xml:space="preserve">, 2024, 264, pp.111937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2024.112115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2024.111937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730726v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal behaviour of hemp-lime walls: the effect of binder carbonation over time</w:t>
+                <w:t xml:space="preserve">Extended hygrothermal characterization of unstabilized rammed earth for modern construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Moletti</w:t>
+                <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Aversa</w:t>
+                <w:t xml:space="preserve">Taini Chitimbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.E. Losini</w:t>
+                <w:t xml:space="preserve">Antoine Pelé-Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dotelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+                <w:t xml:space="preserve">Sahbi Ouertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 233, pp.110129. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 409, 409, pp.133904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655111v1</w:t>
+                <w:t xml:space="preserve">hal-04301821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended hygrothermal characterization of unstabilized rammed earth for modern construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biopolymers impact on hygrothermal properties of rammed earth: from material to building scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anne-Cecile Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Dotelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133904⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 233, pp.110087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301821v1</w:t>
+                <w:t xml:space="preserve">hal-04059223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopolymers impact on hygrothermal properties of rammed earth: from material to building scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
+                <w:t xml:space="preserve">Hygrothermal behaviour of hemp-lime walls: the effect of binder carbonation over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cecile Grillet</w:t>
+                <w:t xml:space="preserve">P. Aversa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linh Vo</w:t>
+                <w:t xml:space="preserve">A.E. Losini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Dotelli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">G. Dotelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 233, pp.110087. </w:t>
+              <w:t xml:space="preserve">, 2023, 233, pp.110129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059223v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the moisture diffusivity of rammed earth from transient capillary absorption moisture content profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical and Microstructural Characterization of Rammed Earth Stabilized with Five Biopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cecile Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Indekeu</w:t>
+                <w:t xml:space="preserve">Liudmila Lavrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Janssen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chiara Moletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 318, pp.125978. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (9), pp.3136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.125978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma15093136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655095v1</w:t>
+                <w:t xml:space="preserve">hal-03779159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and Microstructural Characterization of Rammed Earth Stabilized with Five Biopolymers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Integration of phasing on multi-objective optimization of building stock energy retrofit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud JAY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15093136⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 257, pp.111776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779159v1</w:t>
+                <w:t xml:space="preserve">hal-03285996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of phasing on multi-objective optimization of building stock energy retrofit</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of the moisture diffusivity of rammed earth from transient capillary absorption moisture content profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud JAY</w:t>
+                <w:t xml:space="preserve">Margaux Indekeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cellier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hans Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 257, pp.111776. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 318, pp.125978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.125978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285996v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural additives and biopolymers for raw earth construction stabilization – a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
+                <w:t xml:space="preserve">Experimental study on the capillary absorption characteristics of rammed earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Indekeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. Grillet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Dotelli</w:t>
+                <w:t xml:space="preserve">Chi Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 304, pp.124507. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124507⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 283, pp.122689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.122689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779143v1</w:t>
+                <w:t xml:space="preserve">hal-04655099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the capillary absorption characteristics of rammed earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Indekeu</w:t>
+                <w:t xml:space="preserve">Natural additives and biopolymers for raw earth construction stabilization – a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chi Feng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+                <w:t xml:space="preserve">M. Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dotelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 283, pp.122689. </w:t>
+              <w:t xml:space="preserve">, 2021, 304, pp.124507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.122689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655099v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EASI RBD-FAST: an efficient method of global sensitivity analysis for present and future challenges in building performance simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Goffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 43, pp.103129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2059,77 +2059,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an assessment methodology for IAQ ventilation performance in residential buildings: An investigation of relevant performance indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2193,90 +2193,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollutants emission scenarios for residential ventilation performance assessment. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2340,90 +2340,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of hygrothermal insulating biomaterials modified by inorganic adsorbents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi My Hanh Diep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Bao Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (8), pp.2473-2485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2451,736 +2451,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Three Models for Moisture Transfer in Hygroscopic Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the impact of multizone airleakage on ventilation performance and indoor air quality in low-energy homes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Busser</w:t>
+                <w:t xml:space="preserve">Léna Migne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Berger</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mallory Bobee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-018-1161-8⟩</w:t>
+              <w:t xml:space="preserve">Building Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (6), pp.1141-1159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12273-019-0557-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660295v1</w:t>
+                <w:t xml:space="preserve">hal-03669517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of multizone airleakage on ventilation performance and indoor air quality in low-energy homes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Ondarts</w:t>
+                <w:t xml:space="preserve">Simultaneous hygrothermal performance assessment of an air volume and surrounding highly hygroscopic walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Busser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Migne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amandine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 148, pp.677-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.11.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12273-019-0557-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03669517v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous hygrothermal performance assessment of an air volume and surrounding highly hygroscopic walls</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">EVALUATING MODEL REDUCTION METHODS FOR HEAT AND MASS TRANSFER IN POROUS MATERIALS: PROPER ORTHOGONAL DECOMPOSITION AND PROPER GENERALIZED DECOMPOSITION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guernouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.11.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (3), pp.363-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/JPorMedia.2019029049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660286v1</w:t>
+                <w:t xml:space="preserve">hal-04730760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVALUATING MODEL REDUCTION METHODS FOR HEAT AND MASS TRANSFER IN POROUS MATERIALS: PROPER ORTHOGONAL DECOMPOSITION AND PROPER GENERALIZED DECOMPOSITION</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Microstructural Characterization of Porous Clay-Based Ceramic Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/JPorMedia.2019029049⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (6), pp.946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma12060946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730760v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural Characterization of Porous Clay-Based Ceramic Composites</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparative Study of Three Models for Moisture Transfer in Hygroscopic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Busser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Pailha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (6), pp.946. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (2), pp.379-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma12060946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-018-1161-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303544v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic experimental method for identification of hygric parameters of a hygroscopic material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 131, pp.197-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3226,103 +3226,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of model numerical predictions of heat and moisture transfer in porous media with experimental observations at material and wall scales: An analysis of recent trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (11), pp.1363-1395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3356,90 +3356,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Reduced Order Models for Heat and Moisture Transfer in Building Physics with Emphasis in PGD Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Guernouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3486,103 +3486,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of wood-based materials: from material to room scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 132, pp.747-752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3655,51 +3655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41 (2), pp.162-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3733,103 +3733,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygric characterization of wood fiber insulation under uncertainty with dynamic measurements and Markov Chain Monte-Carlo algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114, pp.129-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3876,51 +3876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2D model for coupled heat, air, and moisture transfer through porous media in contact with air channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Belleudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marx Chhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3980,103 +3980,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D whole-building hygrothermal simulation analysis based on a PGD reduced order model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Mazuroski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Guernouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 112, pp.49 - 61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4149,51 +4149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gonze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Planet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4244,77 +4244,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors governing the development of moisture disorders for integration into building performance simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Guernouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Buhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4386,51 +4386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture balance assessment at room scale for four cases based on numerical simulations of HAM transfers for a realistic occupancy scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (5), pp.487 - 509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4464,77 +4464,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proper Generalised Decomposition for heat and moisture multizone modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Guernouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4581,64 +4581,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the hygrothermal properties of a building envelope material by the Covariance Matrix Adaptation evolution strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kedowide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4711,51 +4711,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic coupling between vapour and heat transfer in wall assemblies: Analysis of measurements achieved under real climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4827,90 +4827,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proper generalized decomposition for solving coupled heat and moisture transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marx Chhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Guernouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (5), pp.295-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4944,64 +4944,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of concrete and mortar cracking by digital image correlation and acoustic emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5061,64 +5061,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of concrete fracture on the rain infiltration and thermal performance of building facades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5191,51 +5191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the air change rate of airtight buildings under natural conditions using the tracer gas technique. comparison with numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5289,702 +5289,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of fracture patterns and hygric properties for moisture flow modelling in cracked concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Influence of diffuse damage on the water vapour permeability of fibre reinforced mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.02.047⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93, pp.543-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-012-9967-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795457v1</w:t>
+                <w:t xml:space="preserve">hal-00761767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage monitoring in fibre reinforced mortar by combined digital image correlation and acoustic emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 38, pp.371-380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.07.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of direct solar irradiance on heat transfer behind an open-jointed ventilated cladding: Experimental and numerical investigations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterization of fracture patterns and hygric properties for moisture flow modelling in cracked concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2012.05.030⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.54-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086904v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of direct solar irradiance on heat transfers behind an open-jointed ventilated cladding: experimental and numerical investigations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Roux</w:t>
+                <w:t xml:space="preserve">Impact of direct solar irradiance on heat transfer behind an open-jointed ventilated cladding: Experimental and numerical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rusaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.2549-2560</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 86 (9), pp.2549-2560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2012.05.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731157v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of diffuse damage on the water vapour permeability of fibre reinforced mortar</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+                <w:t xml:space="preserve">Impact of direct solar irradiance on heat transfers behind an open-jointed ventilated cladding: experimental and numerical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rusaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.2549-2560</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761767v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental wooden frame house for the validation of whole building heat and moisture transfer numerical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6069,64 +6069,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sorption isotherm hysteresis effect on indoor climate and energy demand for heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kwiatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6190,51 +6190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberiu Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6294,77 +6294,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of a mechanically ventilated double-skin façade with venetian sun-shading device: A full-scale investigation in controlled environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 84 (2), pp.183-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6398,51 +6398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of combining a relative-humidity-sensitive ventilation system with the moisture-buffering capacity of materials on indoor climate and energy efficiency of buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kalamees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6532,64 +6532,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of hysteresis influence on mass transfer in building materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kwiatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 44 (3), pp.633-642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6614,51 +6614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From EMPD to CFD—Overview of Different Approaches for Heat Air and Moisture Modeling in IEA Annex 41</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6774,51 +6774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chatagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40, pp.896-905</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6843,51 +6843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using whole building HAM modeling to design experimental facility of light building envelopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6938,51 +6938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfers in a double-skin roof ventilated by natural convection in summer time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pompeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7029,51 +7029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for Performance Simulation of Heat, Air and Moisture Conditions of Whole Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7124,51 +7124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Microclimate by CFD Modeling of Moisture Interactions between Air and Constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mortensen-Hedegaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Peuhkuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7213,566 +7213,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of an air-distribution system for operating room applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Three dimensional simulation with CFD tool of the air flow phenomena in double skin facades with Venetian blind.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Safer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Melen</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International journal of ventilation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 4 (1), pp.1-11</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 79 (2), pp.193-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00395974v1</w:t>
+                <w:t xml:space="preserve">hal-00119675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional simulation with a CFD tool of the airflow phenomena in single floor double-skin facade equipped with a venetian blind</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Study of an Air Distribution System for Operating Room Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Safer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Roux</w:t>
+                <w:t xml:space="preserve">S. Melen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> International journal of ventilation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (1), pp.37-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02095784v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional simulation with CFD tool of the air flow phenomena in double skin facades with Venetian blind</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Experimental study of an air-distribution system for operating room applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Roux</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Melen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 79 (2), pp.193-203</w:t>
+              <w:t xml:space="preserve"> International journal of ventilation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (1), pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361811v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional simulation with CFD tool of the air flow phenomena in double skin facades with Venetian blind.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Three dimensional simulation with CFD tool of the air flow phenomena in double skin facades with Venetian blind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 79 (2), pp.193-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119675v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of an Air Distribution System for Operating Room Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Melen</w:t>
+                <w:t xml:space="preserve">Three-dimensional simulation with a CFD tool of the airflow phenomena in single floor double-skin facade equipped with a venetian blind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Safer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International journal of ventilation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 79 (2), pp.193-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2004.09.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119676v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting block method to solve moist air flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7902,64 +7902,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cloet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Building Physics Conference (IBPC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toronto, Canada. springer, pp.332-338, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8010,64 +8010,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cloet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Building Physics Conference (IBPC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toronto, Canada. Volume 1: Moisture and Materials, springer nature, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8118,64 +8118,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Noroozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Derai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8265,51 +8265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maris Sinka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Bajare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Sustainable Development in Civil, Urban and Transportation Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Wroclaw, Canada. springer nature, pp.323-332, 2024</w:t>
@@ -8332,757 +8332,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative life cycle assessment of rammed earth stabilized with different biopolymers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cooling indicators for free floating buildings–quantifying the impact of inhabitants’ actions using Temporal Sensitivity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Gallo Stampino</w:t>
+                <w:t xml:space="preserve">Léa Gondian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Goffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Caruso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Grillet</w:t>
+                <w:t xml:space="preserve">Catherine Buhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Bio-Based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vienna, Austria. springer nature, pp.1012-1032, 2023</w:t>
+              <w:t xml:space="preserve">IAQVEC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Tokyo, Japan. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021440v1</w:t>
+                <w:t xml:space="preserve">hal-05021473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling indicators for free floating buildings–quantifying the impact of inhabitants’ actions using Temporal Sensitivity Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Cooling indicators for free floating buildings – quantifying the impact of inhabitants’ actions using Temporal Sensitivity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gondian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Goffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Buhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Buhé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marechal</w:t>
+                <w:t xml:space="preserve">Philippe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAQVEC 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 11th International Conference on Indoor Air Quality, Ventilation &amp; Energy Conservation in Buildings (IAQVEC2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 396, EDP Sciences, pp.01069, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202339601069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021473v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling indicators for free floating buildings – quantifying the impact of inhabitants’ actions using Temporal Sensitivity Analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Buhé</w:t>
+                <w:t xml:space="preserve">Comparative Life Cycle Assessment of Rammed Earth Stabilized with Different Biopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Lavrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Maréchal</w:t>
+                <w:t xml:space="preserve">Paola Gallo Stampino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cecile Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference on Indoor Air Quality, Ventilation &amp; Energy Conservation in Buildings (IAQVEC2023)</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202339601069⟩</w:t>
+              <w:t xml:space="preserve">Bio-Based Building Materials (ICBBM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 45, Springer Nature Switzerland, pp.1012-1032, 2023, RILEM Bookseries, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655087v1</w:t>
+                <w:t xml:space="preserve">hal-04655094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Life Cycle Assessment of Rammed Earth Stabilized with Different Biopolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liudmila Lavrik</w:t>
+                <w:t xml:space="preserve">Hygrothermal characterization of rammed earth according to humidity variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taini Chitimbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Létévé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Cecile Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Prime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-Based Building Materials (ICBBM 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Unsaturated Soils (UNSAT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Milos, Greece. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 382, EDP Sciences, pp.23004, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202338223004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_78⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04655094v1</w:t>
+                <w:t xml:space="preserve">hal-04655089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal characterization of rammed earth according to humidity variations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noemie Prime</w:t>
+                <w:t xml:space="preserve">Comparative life cycle assessment of rammed earth stabilized with different biopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Lavrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Gallo Stampino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Unsaturated Soils (UNSAT 2023)</w:t>
-[...15 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vienna, Austria. springer nature, pp.1012-1032, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202338223004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04655089v1</w:t>
+                <w:t xml:space="preserve">hal-05021440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation Of Building Energy Performance: Comparison Before And After Envelope Retrofitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Derai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9155,51 +9155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poirier Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kolarik Jakub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9270,77 +9270,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of hygrothermal conditions in a wooden room for numerical comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Building Physics Conference (IBPC 2021) 25-27 August 2021, Copenhagen, Denmark</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Copenhague, Denmark. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -9398,77 +9398,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicted And Measured Performances Of Near Zero-Energy Houses: A Comparison Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Recht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Goffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Buhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9552,446 +9552,446 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture, Materials, and HVAC systems – some insight into hygrothermal interactions at different scales.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Holistic comparison of bio-stabilized rammed earth for building construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Dotelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Grillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth International Conference on Efficient Building Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEC 2024 - International Conference on Earthen Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rilem, Jul 2024, Edinbourg, United Kingdom. pp.244-251, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62690-6_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021197v1</w:t>
+                <w:t xml:space="preserve">hal-05021418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and modelling of occupants' interactions with windows in bedrooms in French homes during the summer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des transferts dans l’enveloppe à la performance énergétique des bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IBPSA France, May 2024, La Rochelle - Ile d'Oléron, France. pp.1-20</w:t>
+              <w:t xml:space="preserve">32ème Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire des sciences de l’ingénieur, de l'informatique et de l'imagerie, ICUBE, Jun 2024, Strabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663949v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic comparison of bio-stabilized rammed earth for building construction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Moisture, Materials, and HVAC systems – some insight into hygrothermal interactions at different scales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Grillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEC 2024 - International Conference on Earthen Construction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Sixth International Conference on Efficient Building Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASHRAE, American University of Beirut, Nov 2024, Beirut, Lebanon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-62690-6_25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05021418v1</w:t>
+                <w:t xml:space="preserve">hal-05021197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des transferts dans l’enveloppe à la performance énergétique des bâtiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analysis and modelling of occupants' interactions with windows in bedrooms in French homes during the summer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Campagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Machard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire des sciences de l’ingénieur, de l'informatique et de l'imagerie, ICUBE, Jun 2024, Strabourg, France</w:t>
+              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IBPSA France, May 2024, La Rochelle - Ile d'Oléron, France. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021285v1</w:t>
+                <w:t xml:space="preserve">hal-04663949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYGROTHERMAL PHENOMENA IN BIO- AND GEO-BASED MATERIALS INTERPLAY AT DIFFERENT SCALES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">78TH RILEM WEEK &amp; RILEM CONFERENCE ON SMART MATERIALS AND STRUCTURES: MEETING THE MAJOR CHALLENGES OF THE 21ST CENTURY SMS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rilem; Insa Toulouse, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10016,51 +10016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biobased materials contribution to building constructionfrom material scale to energy and environmental building performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Sustainable Development in Civil, Urban and Transportation Engineering 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wrocław University of Science and Technology, Poland, Oct 2024, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10223,64 +10223,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel solaire exploité par un bâtiment : Évaluation des composantes actives et passives de son enveloppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Derai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10318,90 +10318,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Properties of Rammed Earth Stabilized with Local Waste and Recycled Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Emanuela Losini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmila Lavrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cecile Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10465,77 +10465,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of moisture buffering on surface temperature variation: study of different indoor cladding materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Nordic Symposium on Building Physics (NSB 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Tallinn, Estonia. pp.06002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10595,51 +10595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mcgregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10697,688 +10697,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of moisture buffering for improving summer comfort in buildings</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Towards Assessing Houses Resistance and Resilience Indicators At Inhabitants' Actions Using Temporal Sensitivity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gondian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Goffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Buhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26868/25222708.2019.211054⟩</w:t>
+              <w:t xml:space="preserve">2019 Building Simulation Conference (BS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rome, Italy. pp.4149-4156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26868/25222708.2019.210422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04067889v1</w:t>
+                <w:t xml:space="preserve">hal-02914110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Assessing Houses Resistance and Resilience Indicators At Inhabitants' Actions Using Temporal Sensitivity Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Overview Of A Large Scale Monitoring Project Of Energy Positive Houses: Complementarity Between Simulations And Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Goffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gondian</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Building Simulation Conference (BS 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Building Simulation 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914110v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview Of A Large Scale Monitoring Project Of Energy Positive Houses: Complementarity Between Simulations And Measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of moisture buffering for improving summer comfort in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Pailha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2019, Rome, Italy. pp.500-507, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26868/25222708.2019.211054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173856v1</w:t>
+                <w:t xml:space="preserve">hal-04067889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of the decision space for an optimization of building retrofit</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">RBD-FAST : une méthode d'analyse de sensibilité rapide et rigoureuse pour la garantie de performance énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Goffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Building Physics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Syracuse, United States</w:t>
+              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020102v1</w:t>
+                <w:t xml:space="preserve">hal-01873694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RBD-FAST : une méthode d'analyse de sensibilité rapide et rigoureuse pour la garantie de performance énergétique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Elaboration of the decision space for an optimization of building retrofit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Building Physics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Syracuse, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873694v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l'influence des occupants sur le confort estival : utilisation des analyses d'incertitude et de sensibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gondian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Goffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Buhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IBPSA France 2018 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
@@ -11407,90 +11407,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de l'optimisation multi-objectif avec la simulation thermique dynamique pour la rénovation de parcs de bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IBPSA France 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11541,64 +11541,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Risch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Buhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clivillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11630,316 +11630,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the contribution of highly hygroscopic and vapour permeable walls to whole building performance</w:t>
+                <w:t xml:space="preserve">Cross-comparison of measured behavior of highly hygroscopic and vapor permeable walls exposed to different real climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Perier-Muzet</w:t>
+                <w:t xml:space="preserve">Helisoa Rafidiarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boualem Sid</w:t>
+                <w:t xml:space="preserve">Yannick-Ariel Kêdowidé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timea Béjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timea Dénes Bejat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick-Ariel Kêdowidé</w:t>
+                <w:t xml:space="preserve">Romain Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Building Physics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Torino, Italy, Italy. pp.1431-1436, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673892v1</w:t>
+                <w:t xml:space="preserve">hal-04673861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-comparison of measured behavior of highly hygroscopic and vapor permeable walls exposed to different real climates</w:t>
+                <w:t xml:space="preserve">Evaluation of the contribution of highly hygroscopic and vapour permeable walls to whole building performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helisoa Rafidiarison</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Maxime Perier-Muzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boualem Sid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timea Dénes Bejat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick-Ariel Kêdowidé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Building Physics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Building Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673861v1</w:t>
+                <w:t xml:space="preserve">hal-04673892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une méthode de conception HYGRO-thermique des BATiments performants : démarche du projet HYGRO-BAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12033,51 +12033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of coupled heat, air and moisture transfers in an experimental house exposed to natural climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12141,64 +12141,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">moisture infiltration in fractures and consequences on the hygrothermal performance of building facades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12262,51 +12262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common exercises in whole building HAM modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation, Eleventh International IBPSA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12344,51 +12344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of passive cooling by natural convection in double-skin roofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pompeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12420,1262 +12420,1262 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of moisture sorption hysteresis influence on indoor conditions in room</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Double-skin façade exhaustive simulation throughout combined thermal and daylight modelling. Application to optimal control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSP2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">25th Conference on Passive and Low Energy Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, DUBLIN, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445950v1</w:t>
+                <w:t xml:space="preserve">hal-00351368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-skin façade exhaustive simulation throughout combined thermal and daylight modelling. Application to optimal control</w:t>
+                <w:t xml:space="preserve">Full scale experimental evaluation of ventilation staregies of a double skin facade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Muresan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Conference on Passive and Low Energy Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, DUBLIN, Ireland</w:t>
+              <w:t xml:space="preserve">29th AIVC conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351368v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full scale experimental evaluation of ventilation staregies of a double skin facade</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">The influence of surface treatment on mass transfer between air and building material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kwiatowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.K Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Muresan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th AIVC conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">The National Science Board 2008 : The influence of surface treatment on mass transfer between air and building material</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445944v1</w:t>
+                <w:t xml:space="preserve">hal-00351366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of surface treatment on mass transfer between air and building material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Kwiatowski</w:t>
+                <w:t xml:space="preserve">From EMPD to CFD—Overview of Different Approaches for Heat Air and Moisture Modeling in IEA Annex 41</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Roux</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sasis Kalagasidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The National Science Board 2008 : The influence of surface treatment on mass transfer between air and building material</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Closing Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351366v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From EMPD to CFD—Overview of Different Approaches for Heat Air and Moisture Modeling in IEA Annex 41</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Modelling of moisture sorption hysteresis influence on indoor conditions in room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kwiatowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. de Paepe</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Closing Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">BSP2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446814v1</w:t>
+                <w:t xml:space="preserve">hal-00445950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Façade double-peau – performance énergétique et défi architectural. Modélisation en vue de la simulation prédictive et de la commande optimale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Predicting indoor relative humidity using building energy simulation tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Franco-Québecois sur la thermique - CIFQ2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">6th International Conference on Indoor Air Quality, Ventilation &amp; Energy Conservation in Buildings - IAQVEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Sendaï, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352212v1</w:t>
+                <w:t xml:space="preserve">hal-00352231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting indoor relative humidity using building energy simulation tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Modelling of hysteresis influence on mass transfer in building material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Indoor Air Quality, Ventilation &amp; Energy Conservation in Buildings - IAQVEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Sendaï, Japan</w:t>
+              <w:t xml:space="preserve">Building physics in Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352231v1</w:t>
+                <w:t xml:space="preserve">hal-00352193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of hysteresis influence on mass transfer in building material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">An investigation of the effect of ventilated doubleskin facade with venetian blinds : Global simulation and assessment of energy performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building physics in Theory and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Building Performance and Simulation Association IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Pékin, China. pp.127-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352193v1</w:t>
+                <w:t xml:space="preserve">hal-00352223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of the effect of ventilated doubleskin facade with venetian blinds : Global simulation and assessment of energy performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Roux</w:t>
+                <w:t xml:space="preserve">An investigation into the effect of ventilated double-skin facade with venetian blinds: Global simulation and assessment of energy performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Safer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Building Performance and Simulation Association IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Pékin, China. pp.127-133</w:t>
+              <w:t xml:space="preserve">Building Simulation 2007, BS 2007; Beijing; China; 3 September 2007 through 6 September 2007; Code 93269</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPBSA, Sep 2007, Pekin (Chine), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352223v1</w:t>
+                <w:t xml:space="preserve">hal-04256505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation into the effect of ventilated double-skin facade with venetian blinds: Global simulation and assessment of energy performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nassim Safer</w:t>
+                <w:t xml:space="preserve">Façade double-peau – performance énergétique et défi architectural. Modélisation en vue de la simulation prédictive et de la commande optimale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation 2007, BS 2007; Beijing; China; 3 September 2007 through 6 September 2007; Code 93269</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPBSA, Sep 2007, Pekin (Chine), China</w:t>
+              <w:t xml:space="preserve">Colloque International Franco-Québecois sur la thermique - CIFQ2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256505v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des conditions aux limites sur les mesures de « l'inertie hygrique » des matériaux de construction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Double-skin facade with venetian blind: Global modelling and assessment of energy performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Safer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Kwiatowski</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Rencontres Universitaires du Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Congrès EPIC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357987v1</w:t>
+                <w:t xml:space="preserve">hal-00357933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-skin facade with venetian blind: Global modelling and assessment of energy performance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Influence des conditions aux limites sur les mesures de « l'inertie hygrique » des matériaux de construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Roux</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kwiatowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès EPIC 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">24ème Rencontres Universitaires du Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357933v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation Tests in Whole Building Heat and Moisture Transfer</w:t>
               </w:r>
@@ -13687,51 +13687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Peuhkuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Building Physics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13756,77 +13756,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Façades de type double-peau équipées de vénitiens : Modélisation et performances énergétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Building Performance Simulation Association - IBPSA 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Ile de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13864,51 +13864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the energy performance of a solar cooling system based on absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kaczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bouia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13959,51 +13959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des vitrages actifs pour le confort d'été</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Covalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Greffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14041,64 +14041,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic moisture buffering of materials for integration into whole building heat, air and moisture simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kwiatowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14149,51 +14149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of microclimate between wall and furniture with CFD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mortensen-Hedegaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Peuhkuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14244,90 +14244,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the double-skin facades for building energy simulations: Radiative and convective heat transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14365,51 +14365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of energy performance of a ventilation system controlled by relative humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14486,51 +14486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar dessicant cooling, Example of application to a low energy building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14581,64 +14581,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD modelling of moisture interactions between air and constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mortensen-Hedegaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hohota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14676,90 +14676,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La façade de type double-peau : évaluation des transferts convectifs et radiatifs globaux à l'aide d'une approche CFD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Interuniversitaire Franco-Québécois - CIFQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14784,77 +14784,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global modelling of double skin facades equiped with venetian blind model basedon CFD approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISBAT 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14879,77 +14879,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the double skin facades for building energy simulation: radiative and convective heat transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14987,77 +14987,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des stores vénitiens. Influence de leur gestion d'ouverture sur les bilans thermiques d'été</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15127,103 +15127,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of hygrothermal models for building materials and walls: an analysis of recent trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15312,51 +15312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transferts thermiques : Initiation et approfondissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.359-438, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15550,51 +15550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05447564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Campagna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Machard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Charlier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.114168" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Losini Alessia Emanuela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dotelli Giovanni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Grillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17442591251372133" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263804v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goffart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn McGregor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2025.2525421" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05513806v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/11/112001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730774v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Hurel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pailha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Moujalled" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.111937" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.110308" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Poirier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Guyot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112115" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655111v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moletti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aversa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Losini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dotelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110129" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301821v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Emanuela Losini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taini Chitimbo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pel&#233;-Peltier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Ouertani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133904" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059223v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Grillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Vo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Dotelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110087" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Indekeu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Janssen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125978" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779159v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Lavrik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Moletti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093136" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285996v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Merlet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouchier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud JAY" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111776" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779143v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Grillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellotto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woloszyn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124507" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655099v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Feng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122689" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197055v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103129" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guyot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Geoffroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ondarts" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103140" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669500v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102488" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655102v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Hanh Diep" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Bui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-020-02873-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Busser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Piot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pailha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-018-1161-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669517v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Migne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Bobee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-019-0557-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.11.031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRDC3MC0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730760v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guernouti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.2019029049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303544v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Freitas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mendes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12060946" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660275v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.01.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC09D9B9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660236v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1502195" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819330v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guernouti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-016-9184-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660309v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.10.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744259116673983" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437146v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.12.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belleudy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marx Chhay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cosnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.12.030" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819335v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mazuroski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.11.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670537v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ferlay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gonze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Planet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.07.014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819340v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buhe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2015.04.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94WFKTSM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785401v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2015.1107136" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819318v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.07.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288774v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kedowide" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea B&#233;jat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2014.996608" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252719v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.01.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9ZS35Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819339v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2014.932012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814468v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Foray" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.787179" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798374v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Foray" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.02.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985227v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2012.10.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795457v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rode" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.02.047" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762727v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.106" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086904v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Roux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.05.030" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731157v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rusaouen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761767v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-9967-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025211v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ab&#232;le" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2011.01.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0D0JXKNG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684128v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kwiatowski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781339v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Catalina" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gauzere" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.05.038" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454411v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gavan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2009.10.017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395970v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalamees" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Abadie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steeman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sasis Kalagasidis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454426v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446366v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rode" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janssens" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Paepe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352233v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vitte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatagnon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352260v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907564v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pompeo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2008.02.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353433v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350781v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mortensen-Hedegaard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peuhkuri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395974v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Melen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095784v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Safer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2004.09.016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0XPQ4K8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361811v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Safer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119675v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119676v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095745v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dagus&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(00)00236-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K50QBPT8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021338v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hajj Obeid" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cloet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021320v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021366v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Noroozi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Derai" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021386v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauls Argalis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maris Sinka" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bajare" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021440v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gallo Stampino" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caruso" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021473v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gondian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buh&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marechal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655087v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202339601069" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655094v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_78" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655089v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L&#233;t&#233;v&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Prime" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202338223004" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021537v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/eurosun.2022.02.03" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655098v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poirier Baptiste" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolarik Jakub" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202236209004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655101v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Piot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Legros" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2069/1/012209" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655109v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Recht" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mora" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.211113" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021197v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663949v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021418v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_25" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021285v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021268v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021230v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005651v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalil" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Girerd" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Homoro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pl&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960179v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779086v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cecile Grillet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.113" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660327v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017206002" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092883v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bui" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mcgregor" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Grillet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017217004" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04067889v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Legros" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.211054" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914110v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.210422" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173856v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020102v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jay" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873694v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825215v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01824244v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320327v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Risch" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clivill&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673892v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sid" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea D&#233;nes Bejat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick-Ariel K&#234;dowid&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673861v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helisoa Rafidiarison" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;mond" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.166" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995281v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kedowid&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985568v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanduine Piot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985579v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455128v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916938v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445950v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351368v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muresan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jandon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445944v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351366v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K Hansen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446814v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352212v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352231v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352193v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352223v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256505v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gavan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Roux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Muresan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357987v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. May" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357933v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357982v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357935v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357980v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaczynski" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouia" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357978v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Covalet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Greffier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357991v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361841v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256459v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360585v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mordelet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360599v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361825v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hohota" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361820v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361818v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361708v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361816v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678857v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470431v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lips" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sartre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459138v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Losini Alessia Emanuela" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dotelli Giovanni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Grillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17442591251372133" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05447564v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Campagna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Machard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Charlier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.114168" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05513806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/11/112001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263804v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goffart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn McGregor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2025.2525421" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664761v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Hurel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pailha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Moujalled" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.110308" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Poirier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Guyot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112115" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.111937" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Emanuela Losini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taini Chitimbo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pel&#233;-Peltier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Ouertani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133904" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059223v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Grillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Vo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Dotelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moletti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aversa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Losini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dotelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110129" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779159v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Lavrik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Moletti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093136" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Merlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouchier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud JAY" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111776" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Indekeu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Janssen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125978" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Feng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122689" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779143v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Grillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellotto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woloszyn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124507" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197055v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103129" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guyot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Geoffroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ondarts" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103140" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669500v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102488" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655102v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Hanh Diep" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Bui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-020-02873-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669517v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Migne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Bobee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-019-0557-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660286v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Busser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pailha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Piot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.11.031" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRDC3MC0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730760v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guernouti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.2019029049" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Freitas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mendes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12060946" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660295v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-018-1161-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660275v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.01.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC09D9B9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660236v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1502195" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819330v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guernouti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-016-9184-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660309v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.10.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744259116673983" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437146v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.12.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belleudy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marx Chhay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cosnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.12.030" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819335v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mazuroski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.11.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670537v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ferlay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gonze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Planet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.07.014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819340v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buhe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2015.04.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94WFKTSM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785401v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2015.1107136" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819318v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.07.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288774v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kedowide" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea B&#233;jat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2014.996608" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252719v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.01.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9ZS35Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819339v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2014.932012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814468v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Foray" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.787179" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798374v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Foray" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.02.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985227v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2012.10.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761767v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-9967-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762727v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.106" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795457v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rode" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.02.047" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086904v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Roux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.05.030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731157v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garnier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rusaouen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Roux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025211v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ab&#232;le" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2011.01.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0D0JXKNG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684128v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kwiatowski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781339v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Catalina" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gauzere" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.05.038" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454411v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gavan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2009.10.017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395970v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalamees" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Abadie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steeman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sasis Kalagasidis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454426v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446366v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rode" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janssens" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Paepe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352233v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vitte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chatagnon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352260v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907564v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pompeo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2008.02.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353433v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350781v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mortensen-Hedegaard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peuhkuri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119675v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Safer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119676v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Melen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395974v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361811v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095784v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Safer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2004.09.016" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0XPQ4K8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095745v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dagus&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(00)00236-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K50QBPT8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021338v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hajj Obeid" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cloet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021320v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021366v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Noroozi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Derai" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021386v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauls Argalis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maris Sinka" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bajare" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021473v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gondian" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buh&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marechal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655087v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202339601069" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655094v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gallo Stampino" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caruso" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_78" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655089v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L&#233;t&#233;v&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Prime" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202338223004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021440v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021537v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/eurosun.2022.02.03" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655098v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poirier Baptiste" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolarik Jakub" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202236209004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655101v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Piot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Legros" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2069/1/012209" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655109v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Recht" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mora" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.211113" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021418v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_25" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021285v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021197v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663949v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021268v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021230v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005651v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalil" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Girerd" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Homoro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pl&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960179v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779086v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cecile Grillet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.113" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660327v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017206002" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092883v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bui" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mcgregor" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Grillet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017217004" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914110v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.210422" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173856v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04067889v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Legros" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.211054" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873694v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020102v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jay" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825215v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01824244v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320327v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Risch" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clivill&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673861v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helisoa Rafidiarison" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick-Ariel K&#234;dowid&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;mond" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.166" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673892v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sid" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea D&#233;nes Bejat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995281v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kedowid&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985568v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanduine Piot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985579v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455128v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916938v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351368v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muresan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jandon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445944v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351366v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K Hansen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446814v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445950v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352231v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352193v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352223v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256505v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gavan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Roux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Muresan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352212v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357933v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357987v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. May" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357982v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357935v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357980v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaczynski" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouia" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357978v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Covalet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Greffier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357991v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361841v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256459v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360585v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mordelet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360599v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361825v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hohota" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361820v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361818v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361708v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361816v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678857v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470431v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lips" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sartre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>