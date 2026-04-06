--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -3010,278 +3010,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male and Female Rats Have Different Physiological Response to High-Fat High-Sucrose Diet but Similar Myocardial Sensitivity to Ischemia-Reperfusion Injury</w:t>
+                <w:t xml:space="preserve">Sex Differences of the Diabetic Heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Lan</w:t>
+                <w:t xml:space="preserve">Christophe Beauloye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandrine Horman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martine Desrois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13092914⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.661297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369689v1</w:t>
+                <w:t xml:space="preserve">hal-03369679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex Differences of the Diabetic Heart</w:t>
+                <w:t xml:space="preserve">Male and Female Rats Have Different Physiological Response to High-Fat High-Sucrose Diet but Similar Myocardial Sensitivity to Ischemia-Reperfusion Injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Beauloye</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Desrois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.2914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.661297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13092914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369679v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous multi-slice T1 mapping using MOLLI with blipped CAIPIRINHA bSSFP</w:t>
               </w:r>
@@ -3395,697 +3395,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning–based Automated Segmentation of the Left Ventricular Trabeculations and Myocardium on Cardiac MR Images: A Feasibility Study</w:t>
+                <w:t xml:space="preserve">Cardiac magnetic resonance assessment of left ventricular dilatation in chronic severe left-sided regurgitations: comparison with standard echocardiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Bartoli</w:t>
+                <w:t xml:space="preserve">T. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Fournel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zakarya Bentatou</w:t>
+                <w:t xml:space="preserve">J. Cautela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Habib</w:t>
+                <w:t xml:space="preserve">U. Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lalande</w:t>
+                <w:t xml:space="preserve">C. Miola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology: Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1148/ryai.2020200021⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (10), pp.657-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2020.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119205v1</w:t>
+                <w:t xml:space="preserve">hal-03156212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac magnetic resonance assessment of left ventricular dilatation in chronic severe left-sided regurgitations: comparison with standard echocardiography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep Learning–based Automated Segmentation of the Left Ventricular Trabeculations and Myocardium on Cardiac MR Images: A Feasibility Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cautela</w:t>
+                <w:t xml:space="preserve">Axel Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Scemama</w:t>
+                <w:t xml:space="preserve">Joris Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakarya Bentatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Miola</w:t>
+                <w:t xml:space="preserve">Gilbert Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bartoli</w:t>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (10), pp.657-665. </w:t>
+              <w:t xml:space="preserve">Radiology: Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.e200021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2020.04.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1148/ryai.2020200021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156212v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of proximal femur microarchitecture using ultra-high field MRI at 7 Tesla</w:t>
+                <w:t xml:space="preserve">Quantification of right ventricular extracellular volume in pulmonary hypertension using cardiac magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphne Guenoun</w:t>
+                <w:t xml:space="preserve">P. Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Pithioux</w:t>
+                <w:t xml:space="preserve">S. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Souplet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Le Corroller</w:t>
+                <w:t xml:space="preserve">Z. Bentatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 101 (1), pp.45-53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2019.06.013⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 101 (5), pp.311-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2019.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194175v1</w:t>
+                <w:t xml:space="preserve">hal-02457050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of higher proportions of platelet-rich plasma to enrich microfat has negative effects :A Preclinical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Abellan Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Abellan Lopez</w:t>
+                <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Bertrand</w:t>
+                <w:t xml:space="preserve">Mohamed Boucekine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc de Fromont de Bouailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plastic and Reconstructive Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 145 (1), pp.130-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/PRS.0000000000006406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of right ventricular extracellular volume in pulmonary hypertension using cardiac magnetic resonance imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of proximal femur microarchitecture using ultra-high field MRI at 7 Tesla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Habert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Capron</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Souplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hubert</w:t>
+                <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Bentatou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Bartoli</w:t>
+                <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 101 (5), pp.311-320. </w:t>
+              <w:t xml:space="preserve">, 2020, 101 (1), pp.45-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2019.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2019.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457050v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of pulmonary vascular adaptation to exercise in emphysematous COPD patients with MRI - a pilot study</w:t>
               </w:r>
@@ -4352,51 +4352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac remodeling and higher sensitivity to ischemia-reperfusion injury in female rats submitted to high-fat high-sucrose diet: an in vivo / ex vivo longitudinal follow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4620,64 +4620,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac remodeling and higher sensitivity to ischemia–reperfusion injury in female rats submitted to high-fat high-sucrose diet: An in vivo/ex vivo longitudinal follow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doria Boulghobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4845,90 +4845,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective Effect of Resveratrol against Ischemia-Reperfusion Injury via Enhanced High Energy Compounds and eNOS-SIRT1 Expression in Type 2 Diabetic Female Rat Heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Seree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Desrois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (1), pp.105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5047,831 +5047,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipodystrophy-like features after total body irradiation among survivors of childhood acute leukemia</w:t>
+                <w:t xml:space="preserve">In vivo characterization of skeletal muscle function in nebulin‐deficient mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Visentin</w:t>
+                <w:t xml:space="preserve">Charlotte Gineste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Michel</w:t>
+                <w:t xml:space="preserve">Augustin C. Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Oudin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Gaborit</w:t>
+                <w:t xml:space="preserve">Zaynab Hourani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine Connections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/EC-18-0497⟩</w:t>
+              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61, pp.416 - 424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mus.26798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337018v1</w:t>
+                <w:t xml:space="preserve">hal-02434597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo characterization of skeletal muscle function in nebulin‐deficient mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipodystrophy-like features after total body irradiation among survivors of childhood acute leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Visentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gineste</w:t>
+                <w:t xml:space="preserve">Claire Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin C. Ogier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Varlet</w:t>
+                <w:t xml:space="preserve">Béatrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaynab Hourani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Bernard</w:t>
+                <w:t xml:space="preserve">Benedicte Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 61, pp.416 - 424. </w:t>
+              <w:t xml:space="preserve">Endocrine Connections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (4), pp.349-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mus.26798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/EC-18-0497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434597v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor protein 53-induced nuclear protein 1 deficiency alters mouse gastrocnemius muscle function and bioenergetics in vivo</w:t>
+                <w:t xml:space="preserve">Wireless coils based on resonant and nonresonant coupled-wire structure for small animal multinuclear imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Warnez-Soulie</w:t>
+                <w:t xml:space="preserve">Tania Vergara Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Macia</w:t>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Monique Bernard</w:t>
+                <w:t xml:space="preserve">Stanislav Glybovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Larrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14814/phy2.14055⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (5), pp.e4079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.4079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075571v2</w:t>
+                <w:t xml:space="preserve">cea-02043238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of landiolol on sex-related transcriptomic changes in the myocardium during sepsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calypso Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice B. Loriod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Thuy Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40635-019-0263-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ischaemia-induced muscle metabolic abnormalities are poorly alleviated by endurance training in a mouse model of sickle cell disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe A Vilmen</w:t>
+                <w:t xml:space="preserve">Tumor protein 53-induced nuclear protein 1 deficiency alters mouse gastrocnemius muscle function and bioenergetics in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Warnez-Soulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pialoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/EP087430⟩</w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (10), pp.e14055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14814/phy2.14055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128732v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075571v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless coils based on resonant and nonresonant coupled-wire structure for small animal multinuclear imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Dubois</w:t>
+                <w:t xml:space="preserve">Ischaemia-induced muscle metabolic abnormalities are poorly alleviated by endurance training in a mouse model of sickle cell disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislav Glybovski</w:t>
+                <w:t xml:space="preserve">Laurent Messonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Larrat</w:t>
+                <w:t xml:space="preserve">Christophe A Vilmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien de Rosny</w:t>
+                <w:t xml:space="preserve">Vincent Pialoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (5), pp.e4079. </w:t>
+              <w:t xml:space="preserve">Experimental Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104 (3), pp.398-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nbm.4079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/EP087430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02043238v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-automatic detection of myocardial trabeculation using cardiovascular magnetic resonance: correlation with histology and reproducibility in a mouse model of non-compaction</w:t>
               </w:r>
@@ -6004,90 +6004,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exacerbated metabolic changes in skeletal muscle of sickle cell mice submitted to an acute ischemia - reperfusion paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Messonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pialoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 132 (19), pp.2103-2115. </w:t>
@@ -6497,77 +6497,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">54th EASD Annual Meeting of the European Association for the Study of Diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Desrois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 61 (S1), pp.1-620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6595,295 +6595,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cushing Syndrome Is Associated With Subclinical LV Dysfunction and Increased Epicardial Adipose Tissue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of left ventricular trabeculation across age and gender in 140 healthy Caucasian subjects on MR imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bentatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavia Maurice</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Monique Bernard</w:t>
+                <w:t xml:space="preserve">M. Finas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2018.07.096⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2018.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068079v1</w:t>
+                <w:t xml:space="preserve">hal-01883068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of left ventricular trabeculation across age and gender in 140 healthy Caucasian subjects on MR imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Bentatou</w:t>
+                <w:t xml:space="preserve">Cushing Syndrome Is Associated With Subclinical LV Dysfunction and Increased Epicardial Adipose Tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Vincentelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Finas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maxime Guye</w:t>
+                <w:t xml:space="preserve">Ines Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (18), pp.2276-2277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2018.08.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2018.07.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883068v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal heterogeneity within aqueous materials quantified by 1H NMR spectroscopy: Multiparametric validation in silico and in vitro</w:t>
               </w:r>
@@ -7012,51 +7012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Finas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (12), pp.e0208749. </w:t>
@@ -7094,64 +7094,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced up-regulation of the nitric oxide pathway and impaired endothelial and smooth muscle functions in the female type 2 diabetic goto-kakizaki rat heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Desrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamileh Movassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7371,64 +7371,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphnée Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecorroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7570,51 +7570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Course of Change in Ectopic Fat Stores After Bariatric Surgery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7868,51 +7868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Maixent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jean Cozzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8122,51 +8122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aortic Function's Adaptation in Response to Exercise-Induced Stress Assessing by 1.5T MRI : A Pilot Study in Healthy Volunteers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bal-Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8256,51 +8256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Heterozygous ZMPSTE24 Mutation Associated with Severe Metabolic Syndrome, Ectopic Fat Accumulation, and Dilated Cardiomyopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Galant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Desgrouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8687,51 +8687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Pepino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Troalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8907,103 +8907,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin Resistance Is Not Associated with an Impaired Mitochondrial Function in Contracting Gastrocnemius Muscle of Goto-Kakizaki Diabetic Rats In Vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Desrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
@@ -9304,77 +9304,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring workload with electrodermal activity during common braking actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Messonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe A Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9425,51 +9425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Developments in Small Animal Cardiovascular MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Troalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9555,51 +9555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Odelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Maurel-Zaffran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9814,51 +9814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (4), pp.487--496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10185,51 +10185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo Assessment of Murine Elastase-induced Abdominal Aortic Aneurysm with High Resolution Magnetic Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cozzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10319,51 +10319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of epicardial fat volume and myocardial triglyceride content in severely obese subjects: relationship to metabolic profile, cardiac function and visceral fat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10466,51 +10466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10708,51 +10708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiovascular Magnetic Resonance of Myocardial Structure, Function, and Perfusion in Mouse and Rat Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10838,51 +10838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value of in vivo T2 measurement for myocardial fibrosis assessment in diabetic mice at 11.75 T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. S. Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10972,51 +10972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epicardial fat volume is associated with coronary microvascular response in healthy subjects: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11132,51 +11132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11227,51 +11227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epicardial fat volume is associated with coronary endothelium-dependent vasomotor response in healthy subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Julien Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11499,51 +11499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of myocardial blood flow and flow reserve in rats using arterial spin labeling MRI: comparison with a fluorescent microsphere technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soksithikun Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12404,90 +12404,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defective myocardial blood flow and altered function of the left ventricle in type 2 diabetic rats: a noninvasive in vivo study using perfusion and cine magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Iltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Desrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigative radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 40 (1), pp.19--26. </w:t>
@@ -12538,51 +12538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">31P MRS of heart grafts provides metabolic markers of early dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Caus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Mouly-Bandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12659,51 +12659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myocardial blood flow mapping in mice using high-resolution spin labeling magnetic resonance imaging: influence of ketamine/xylazine and isoflurane anesthesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Iltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12788,90 +12788,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution myocardial perfusion mapping in small animals in vivo by spin-labeling gradient-echo imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Iltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Desrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Ibarrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13047,51 +13047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective and noninvasive metabolic characterization of donor hearts by phosphorous-31 magnetic resonance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Caus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13252,51 +13252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Desrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joevin Sourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13382,51 +13382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Desrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joevin Sourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13646,51 +13646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Hamici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13741,103 +13741,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high Field MRI Microarchitecture Analysis Improves the Prediction of Proximal Femur Fracture: A Combined Study with Ex Vivo Biomechanical Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Souplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology, EULAR 2019, Madrid, 12–15 June 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Madrid, Spain. pp.2033.3-2034</w:t>
@@ -13879,90 +13879,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antennes à tiges hybridée en résonance et hors résonance pour l'imagerie multinucléaire du petit animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania S. Vergara Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Glybovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société française de résonance magnétique en biologie et médecine (SFRMBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
@@ -14004,77 +14004,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-ce que le genre influence la tolérance myocardique à l'ischémie-reperfusion dans un modèle de rat prédiabétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Desrois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Résonance Magnétique en Biologie et médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14371,90 +14371,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF Coils for Preclinical Multinuclear Imaging Based on Coupled-wire Structures Working in Resonant and Non-resonant Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania S. Vergara Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Glybovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotonIcs &amp; Electromagnetics Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.771-778, </w:t>
@@ -14656,51 +14656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14755,77 +14755,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does sex influence the tolerance to ischemia-reperfusion injury in a metabolic syndrome model?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Desrois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th EASD Annual Meeting of the European Association for the Study of Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Berlin, Germany. pp.1-620, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14911,51 +14911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mayoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Annual Meeting of the European Association for the Study of Diabetes (EASD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EASD, Sep 2017, Lisbon, Portugal. pp.S414--S414</w:t>
@@ -15023,51 +15023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15256,90 +15256,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of cardiac morphology was associated with impaired myocardial sensitivity to ischemia-reperfusion injury in a diet-induced metabolic syndrome model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Desrois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Annual Meeting of the European Association for the Study of Diabetes (EASD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Lisbon/PT, France. pp.S547--S547, </w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15520,51 +15520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des beta1-bloquants sélectifs dans la prévention myocardique septique en fonction du sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calypso Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Desrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15641,51 +15641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective effect of Resveratrol against cardiac and endothelial dysfunctions of type 2 diabetic female GK rat heart submitted to Ischemia-Reperfusion injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sérée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15779,51 +15779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15896,90 +15896,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intolérance au glucose et obésité abdominale associées à une modification de la morphologie et une altération de la fonction cardiaque dans un modèle de syndrome métabolique induit par un régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Desrois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3ème congrès de la SFRMBM (Société Française de Résonance Magnétique en Biologie et Médecine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bordeaux/FR, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16017,51 +16017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles techniques d’imagerie à haut et très haut champ : leur intérêt dans les rhumatismes inflammatoires : PR, SpA et autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16280,51 +16280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Peyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Desrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16392,51 +16392,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration non invasive du système ostéo-articulaire : que nous apporte l’IRM à très haut champ ? Microarchitecture osseuse, tendons, cartilage du genou chez des volontaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16498,70 +16498,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aortic elasticity measured by MRI is decreased during exercise in young adults.</w:t>
+                <w:t xml:space="preserve">Cardiovascular magnetic resonance-derived aortic compliance, distensibility and pulse wave velocity at rest and during a supine bicycle exercise in young adults: A pilot study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bal-Theoley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16573,116 +16573,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jacquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Magnetic Resonance in Medecine (ISMRM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Milano, Italy. pp.3856</w:t>
+              <w:t xml:space="preserve">Society for Cardiovascular Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, United States. pp.P171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077064v1</w:t>
+                <w:t xml:space="preserve">hal-00957299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular magnetic resonance-derived aortic compliance, distensibility and pulse wave velocity at rest and during a supine bicycle exercise in young adults: A pilot study.</w:t>
+                <w:t xml:space="preserve">Aortic elasticity measured by MRI is decreased during exercise in young adults.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bal-Theoley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16694,73 +16694,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jacquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Cardiovascular Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, United States. pp.P171</w:t>
+              <w:t xml:space="preserve">International Society of Magnetic Resonance in Medecine (ISMRM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Milano, Italy. pp.3856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957299v1</w:t>
+                <w:t xml:space="preserve">hal-01077064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16951,51 +16951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Desrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joevin Sourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17583,51 +17583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05385022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Russell&#8208;hallinan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narainrit Karuna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lezoualc'H" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Matullo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Baker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dmrr.70081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396813v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.70103" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140849v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jouenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joevin Sourdon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varlet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vilmen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kober" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2025.109992" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369435v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chatel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin C Ogier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pecchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.28315" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04663863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Riberi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2024.12994" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou&#233;fa Armelle Lokossou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Rabuffo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Viola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2024.120576" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04811879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29346" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04811627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daud&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Troalen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L C Mackowiak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Royer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Piccini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocmr.2024.101048" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820344v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chopinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Uzel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moyon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14202292" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520141v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tessier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ruze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M.H. La&#239;b" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Roussel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Viout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Hernando" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29860" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245985v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouenne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamici" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Varlet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sourdon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daud&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2023.09.089" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04007743v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Henry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Abdesselam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lewis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rayner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1092777" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092079v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vahdat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Minh Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd10050194" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978154v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Cadour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Quemeneur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Biere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Bentatou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-023-00919-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04178619v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Soghomonian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjia Kachenoura" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thuny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Lasbleiz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1181452" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04889011v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29136" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03866674v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.28155" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03866681v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.28417" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749879v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert W Lutz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134214" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03516610v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ancel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort Gouny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jacquier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12010126" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335080v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducreux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Harhous" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.048981" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaborit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ancel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Abdullah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maurice" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abdesselam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-021-01237-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Costes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-021-00748-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03369689v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fourny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Desrois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13092914" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03369679v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beauloye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Horman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.661297" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02547998v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Pini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2020.03.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119205v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bartoli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Fournel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Habib" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/ryai.2020200021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156212v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Capron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cautela" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Scemama" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miola" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartoli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.04.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194175v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Guenoun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Corroller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.06.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325382v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Abellan Lopez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bertrand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kober" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucekine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Fromont de Bouailles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000006406" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457050v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Habert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hubert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bentatou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.12.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149708v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rappacchi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gautier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Bettayeb" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morange" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2020.3083" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062738v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foussier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Barral" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jerosh-Herold" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gariboldi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rapacchi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.07.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02372107v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Boulghobra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bresciani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2019.03.022" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117888v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-019-0632-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363878v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02405665v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lutz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4117" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370241v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seree" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11010105" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02405647v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4134" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337018v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Visentin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oudin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cousin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Gaborit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-18-0497" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434597v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gineste" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin C. Ogier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Hourani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.26798" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075571v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Warnez-Soulie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Macia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.14055" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02279120v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tran" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calypso Mathieu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Torres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Thuy L&#234;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-019-0263-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128732v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A Vilmen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP087430" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02043238v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Vergara Gomez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Glybovski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larrat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4079" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115412v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frandon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bricq" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marcadet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Barral" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-018-0489-0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01882085v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS20180268" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527732v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.10.009" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992931v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ding" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbin Lyu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Dhumal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai-Lin Kao" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40843-018-9323-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117868v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27593" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370271v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-018-4693-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068079v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Maurice" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vincentelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Abdesselam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2018.07.096" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883068v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.08.014" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527743v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.12.017" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998022v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Habert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldebert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Finas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208749" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657963v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamileh Movassat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12986-016-0157-z" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657964v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourd&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2017.01.004" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593111v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Guenoun" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorroller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000002163" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657968v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert W. Lutz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178431" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478333v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bege" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425529v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2015.10.052" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425523v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Maixent" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gerbi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jean Cozzone" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo01300c" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362090v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25113" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPZ27JHF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362479v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bal-Theoleyre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Collart" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157704" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425516v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galant" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desgrouas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells5020021" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414319v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Robert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25479" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKZS4Q5W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252935v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoste" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Picard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Guitton" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lombard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414315v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pepino" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-015-0198-x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01207874v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Yashiro" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tonson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pecchi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01203484v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414323v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Masi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora-Adriana Perles-Barbacaru" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laprie" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helia Dessein" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004036" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01238214v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127476v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barge" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2014.899627" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119124v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12410-013-9249-6" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119125v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Odelin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faure" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maurel-Zaffran" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Theron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu233" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00932127v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119108v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fca.14.39" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478368v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marcotorchino" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tourniaire" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Karkeni" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Canault" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2014.05.010" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ0GK8N7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01098435v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garcia" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Dong Duan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Millet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1170/T952" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826727v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bartoli" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cozzone" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Thompson" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Alessi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2012.08.002" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826743v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Moro" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cuisset" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2011.117" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826742v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2012.06.016" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00719779v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Cozzone" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Armand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.05.111" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119111v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12410-012-9122-z" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826731v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Bun" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Espinosa" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kalifa" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLI.0b013e318243e062" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826744v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flavian" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2011.283" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826741v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carta" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thuny" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2012.05.012" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00654376v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Julien Moro" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Flavian" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00723279v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igal Ifergan" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Kebir" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge I Alvarez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marceau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr268" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119118v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soksithikun Bun" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1645" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1M8XZ23J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617801v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desrois" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Clarke" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lan" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dalamasso" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mark" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00998.2009" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258310v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caus" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marin Belles" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dalmasso" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337923v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Maixent" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chalvidan" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169244v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gout" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bril" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cozma" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092325v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092339v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anzawa" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tamareille" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baetz" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119109v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Iltis" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dalmasso" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.rli.0000148276.57159.55" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119112v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Mouly-Bandini" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique R M&#233;tras" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcts.2005.07.009" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119119v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Cozzone" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.20373" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9834SMZV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119122v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Izquierdo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ibarrola" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.10676" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03119298v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Baetz" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tamareille" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soad Chattou" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119116v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lefur" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.TP.0000039303.05792.FC" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385647v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.03.043" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372448v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05202963v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Bouazizi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Berg" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lacourt" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zarai" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Branzoli" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocmr.2024.101271" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796432v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jouene" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Hamici" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.04.039" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186975v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164198v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania S. Vergara Gomez" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02384477v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435514v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Y. Bernard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.398" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344543v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344548v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring46901.2019.9017435" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344547v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077660v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Mattei" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Varoquaux" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mattei" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574322v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784725v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mayoux" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784720v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nguyen" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choquet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(17)30515-3" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784670v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Imane Abdesselam" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784727v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-017-4350-z" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784726v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bentatou" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-017-0633-0" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784722v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calypso Matthieu" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;one" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574295v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pechere" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784721v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fourny" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(17)30469-X" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794596v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076460v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204562v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Puech" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603516v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peyrol" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Meyer" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Obert" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076438v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M. Girard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bydder" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077064v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bal-Theoley" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957299v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107407v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Landrier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.03.046" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108226v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03703728v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35943-9_10103-1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414359v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570628v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Chatenoud" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Compagnon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Cuturi" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05385022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Russell&#8208;hallinan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narainrit Karuna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lezoualc'H" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Matullo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Baker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dmrr.70081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396813v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.70103" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140849v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jouenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joevin Sourdon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varlet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vilmen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kober" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2025.109992" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369435v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chatel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin C Ogier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pecchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.28315" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04663863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Riberi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2024.12994" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou&#233;fa Armelle Lokossou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Rabuffo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Viola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2024.120576" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04811879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29346" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04811627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daud&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Troalen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L C Mackowiak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Royer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Piccini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocmr.2024.101048" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820344v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chopinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Uzel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moyon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14202292" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520141v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tessier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ruze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M.H. La&#239;b" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Roussel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Viout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Hernando" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29860" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245985v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouenne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamici" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Varlet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sourdon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daud&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2023.09.089" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04007743v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Henry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Abdesselam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lewis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rayner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1092777" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092079v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vahdat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Minh Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd10050194" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978154v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Cadour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Quemeneur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Biere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Bentatou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-023-00919-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04178619v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Soghomonian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjia Kachenoura" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thuny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Lasbleiz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1181452" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04889011v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29136" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03866674v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.28155" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03866681v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.28417" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749879v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert W Lutz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134214" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03516610v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ancel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort Gouny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jacquier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12010126" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335080v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducreux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Harhous" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.048981" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaborit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ancel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Abdullah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maurice" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abdesselam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-021-01237-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Costes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-021-00748-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03369679v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fourny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beauloye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Horman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Desrois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.661297" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03369689v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13092914" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02547998v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Pini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2020.03.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156212v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Capron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cautela" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Scemama" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miola" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartoli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.04.014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119205v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bartoli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Fournel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Habib" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/ryai.2020200021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457050v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Habert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bentatou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.12.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325382v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Abellan Lopez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bertrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kober" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucekine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Fromont de Bouailles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000006406" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194175v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Guenoun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Corroller" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.06.013" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149708v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rappacchi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gautier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Bettayeb" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morange" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2020.3083" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062738v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foussier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Barral" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jerosh-Herold" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gariboldi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rapacchi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.07.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02372107v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Boulghobra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bresciani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2019.03.022" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117888v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-019-0632-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363878v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02405665v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lutz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4117" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370241v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seree" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11010105" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02405647v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4134" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434597v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gineste" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin C. Ogier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Hourani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.26798" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337018v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Visentin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oudin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cousin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Gaborit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-18-0497" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02043238v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Vergara Gomez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Glybovski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larrat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4079" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02279120v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tran" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calypso Mathieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Torres" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Thuy L&#234;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-019-0263-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075571v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Warnez-Soulie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Macia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lac" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.14055" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128732v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A Vilmen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP087430" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115412v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frandon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bricq" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marcadet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Barral" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-018-0489-0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01882085v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS20180268" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527732v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.10.009" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992931v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ding" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbin Lyu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Dhumal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai-Lin Kao" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40843-018-9323-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117868v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27593" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370271v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-018-4693-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883068v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.08.014" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068079v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Maurice" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vincentelli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Abdesselam" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2018.07.096" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527743v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.12.017" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998022v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Habert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldebert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Finas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208749" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657963v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamileh Movassat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12986-016-0157-z" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657964v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourd&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2017.01.004" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593111v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Guenoun" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorroller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000002163" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657968v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert W. Lutz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178431" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478333v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bege" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425529v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2015.10.052" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425523v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Maixent" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gerbi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jean Cozzone" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo01300c" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362090v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25113" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPZ27JHF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362479v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bal-Theoleyre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Collart" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157704" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425516v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galant" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desgrouas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells5020021" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414319v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Robert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25479" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKZS4Q5W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252935v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoste" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Picard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Guitton" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lombard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414315v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pepino" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-015-0198-x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01207874v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Yashiro" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tonson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pecchi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01203484v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414323v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Masi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora-Adriana Perles-Barbacaru" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laprie" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helia Dessein" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004036" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01238214v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127476v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barge" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2014.899627" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119124v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12410-013-9249-6" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119125v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Odelin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faure" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maurel-Zaffran" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Theron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu233" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00932127v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119108v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fca.14.39" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478368v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marcotorchino" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tourniaire" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Karkeni" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Canault" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2014.05.010" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ0GK8N7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01098435v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garcia" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Dong Duan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Millet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1170/T952" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826727v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bartoli" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cozzone" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Thompson" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Alessi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2012.08.002" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826743v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Moro" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cuisset" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2011.117" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826742v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2012.06.016" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00719779v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Cozzone" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Armand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.05.111" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119111v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12410-012-9122-z" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826731v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Bun" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Espinosa" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kalifa" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLI.0b013e318243e062" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826744v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flavian" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2011.283" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826741v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carta" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thuny" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2012.05.012" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00654376v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Julien Moro" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Flavian" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00723279v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igal Ifergan" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Kebir" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge I Alvarez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marceau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr268" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119118v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soksithikun Bun" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1645" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1M8XZ23J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617801v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desrois" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Clarke" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lan" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dalamasso" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mark" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00998.2009" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258310v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caus" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marin Belles" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dalmasso" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337923v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Maixent" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chalvidan" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169244v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gout" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bril" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cozma" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092325v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092339v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anzawa" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tamareille" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baetz" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119109v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Iltis" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dalmasso" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.rli.0000148276.57159.55" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119112v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Mouly-Bandini" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique R M&#233;tras" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcts.2005.07.009" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119119v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Cozzone" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.20373" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9834SMZV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119122v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Izquierdo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ibarrola" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.10676" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03119298v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Baetz" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tamareille" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soad Chattou" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119116v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lefur" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.TP.0000039303.05792.FC" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385647v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.03.043" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372448v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05202963v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Bouazizi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Berg" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lacourt" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zarai" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Branzoli" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocmr.2024.101271" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796432v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jouene" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Hamici" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.04.039" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186975v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164198v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania S. Vergara Gomez" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02384477v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435514v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Y. Bernard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.398" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344543v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344548v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring46901.2019.9017435" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344547v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077660v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Mattei" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Varoquaux" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mattei" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574322v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784725v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mayoux" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784720v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nguyen" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choquet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(17)30515-3" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784670v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Imane Abdesselam" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784727v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-017-4350-z" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784726v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bentatou" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-017-0633-0" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784722v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calypso Matthieu" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;one" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574295v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pechere" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784721v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fourny" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(17)30469-X" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794596v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076460v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204562v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Puech" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603516v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peyrol" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Meyer" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Obert" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076438v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M. Girard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bydder" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957299v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bal-Theoley" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077064v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107407v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Landrier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.03.046" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108226v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03703728v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35943-9_10103-1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414359v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570628v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Chatenoud" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Compagnon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Cuturi" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>