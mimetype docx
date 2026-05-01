--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -112,51 +112,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Established and Emerging Roles of Epigenetic Regulation in Diabetic Cardiomyopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Russell‐hallinan</w:t>
+                <w:t xml:space="preserve">Adam Russell-Hallinan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narainrit Karuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -450,429 +450,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclosporine A Delays the Terminal Disease Stage in the &amp;lt;i&amp;gt;Tfam&amp;lt;/i&amp;gt;KO Mitochondrial Myopathy Mouse Model Without Improving Mitochondrial Energy Production</w:t>
+                <w:t xml:space="preserve">Impact of the day/night cycle on functional connectome in ageing male and female mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Chatel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Varlet</w:t>
+                <w:t xml:space="preserve">Houéfa Armelle Lokossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin C Ogier</w:t>
+                <w:t xml:space="preserve">Giovanni Rabuffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Pecchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Bernard</w:t>
+                <w:t xml:space="preserve">Christophe Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mus.28315⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 290, pp.120576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2024.120576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369435v1</w:t>
+                <w:t xml:space="preserve">hal-04513266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Course of High-Energy Phosphate Depletion During Cold Storage of Human Heart Grafts Using the Celsior Solution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyclosporine A Delays the Terminal Disease Stage in the &amp;lt;i&amp;gt;Tfam&amp;lt;/i&amp;gt;KO Mitochondrial Myopathy Mouse Model Without Improving Mitochondrial Energy Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Riberi</w:t>
+                <w:t xml:space="preserve">Benjamin Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Fur</w:t>
+                <w:t xml:space="preserve">Augustin C Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ti.2024.12994⟩</w:t>
+              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71 (2), pp.265 - 274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mus.28315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663863v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the day/night cycle on functional connectome in ageing male and female mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houéfa Armelle Lokossou</w:t>
+                <w:t xml:space="preserve">Time Course of High-Energy Phosphate Depletion During Cold Storage of Human Heart Grafts Using the Celsior Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Rabuffo</w:t>
+                <w:t xml:space="preserve">Thierry Caus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Riberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 290, pp.120576. </w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, pp.12994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2024.120576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/ti.2024.12994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04513266v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial for “Coronary Microvascular Dysfunction and Diffuse Myocardial Fibrosis in Patients with Type 2 Diabetes Using Quantitative Perfusion MRI ”</w:t>
               </w:r>
@@ -1211,1043 +1211,1043 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative MRI of Gd‐DOTA Accumulation in the Mouse Brain After Intraperitoneal Administration: Validation by Mass Spectrometry</w:t>
+                <w:t xml:space="preserve">Prognostic value of cardiovascular magnetic resonance T1 mapping and extracellular volume fraction in nonischemic dilated cardiomyopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Tessier</w:t>
+                <w:t xml:space="preserve">Farah Cadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ruze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Varlet</w:t>
+                <w:t xml:space="preserve">Morgane Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle M.H. Laïb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilien Royer</w:t>
+                <w:t xml:space="preserve">Loic Biere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Donal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakarya Bentatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.29034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12968-023-00919-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520141v1</w:t>
+                <w:t xml:space="preserve">hal-03978154v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative review of algorithms and methods for chemical‐shift‐encoded quantitative fat‐water imaging</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative MRI of Gd‐DOTA Accumulation in the Mouse Brain After Intraperitoneal Administration: Validation by Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Hernando</w:t>
+                <w:t xml:space="preserve">Anthony Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ruze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle M.H. Laïb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.29860⟩</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.29034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296289v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship of cardiac remodeling and perfusion alteration with hepatic lipid metabolism in a prediabetic high fat high sucrose diet female rat model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nkx2-5 Loss of Function in the His-Purkinje System Hampers Its Maturation and Leads to Mechanical Dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Varlet</w:t>
+                <w:t xml:space="preserve">Caroline Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sourdon</w:t>
+                <w:t xml:space="preserve">Pierre Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Daudé</w:t>
+                <w:t xml:space="preserve">Juliette Vahdat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hong Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2023.09.089⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Development and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (5), pp.194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcdd10050194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245985v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in epicardial and visceral adipose tissue depots following bariatric surgery and their effect on cardiac geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Deal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rayner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.1092777. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fendo.2023.1092777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nkx2-5 Loss of Function in the His-Purkinje System Hampers Its Maturation and Leads to Mechanical Dysfunction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship of cardiac remodeling and perfusion alteration with hepatic lipid metabolism in a prediabetic high fat high sucrose diet female rat model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sicard</w:t>
+                <w:t xml:space="preserve">A. Jouenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Vahdat</w:t>
+                <w:t xml:space="preserve">K. Hamici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Hong Minh Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frank Kober</w:t>
+                <w:t xml:space="preserve">I. Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Development and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcdd10050194⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 682, pp.207-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2023.09.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092079v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic value of cardiovascular magnetic resonance T1 mapping and extracellular volume fraction in nonischemic dilated cardiomyopathy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgane Quemeneur</w:t>
+                <w:t xml:space="preserve">Comparative review of algorithms and methods for chemical‐shift‐encoded quantitative fat‐water imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Biere</w:t>
+                <w:t xml:space="preserve">Tangi Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Troalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Donal</w:t>
+                <w:t xml:space="preserve">Patrick Viout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakarya Bentatou</w:t>
+                <w:t xml:space="preserve">Diego Hernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (1), pp.7. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12968-023-00919-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrm.29860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978154v2</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is increased myocardial triglyceride content associated with early changes in left ventricular function? A 1H-MRS and MRI strain study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial for &amp;quot;Pulmonary Transit Time derived from First-Pass Perfusion Imaging of Cardiac Magnetic Resonance: a New Marker for Cardiac Involvement and Prognosis in Light-Chain Amyloidosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2023.1181452⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60 (3), pp.1011-1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.29136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178619v1</w:t>
+                <w:t xml:space="preserve">hal-04889011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial for &amp;quot;Pulmonary Transit Time derived from First-Pass Perfusion Imaging of Cardiac Magnetic Resonance: a New Marker for Cardiac Involvement and Prognosis in Light-Chain Amyloidosis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Is increased myocardial triglyceride content associated with early changes in left ventricular function? A 1H-MRS and MRI strain study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Soghomonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Thuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Lasbleiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 60 (3), pp.1011-1012. </w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1181452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmri.29136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2023.1181452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889011v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial for “Prospective Evaluation of Virtual MR Elastography With Diffusion Weighted Imaging in Subjects With Nonalcoholic Fatty Liver Disease”</w:t>
               </w:r>
@@ -2383,589 +2383,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological Developments for Metabolic NMR Spectroscopy from Cultured Cells to Tissue Extracts: Achievements, Progress and Pitfalls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep-Learning Segmentation of Epicardial Adipose Tissue Using Four-Chamber Cardiac Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert W Lutz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Confort Gouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27134214⟩</w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics12010126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749879v1</w:t>
+                <w:t xml:space="preserve">hal-03516610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-Learning Segmentation of Epicardial Adipose Tissue Using Four-Chamber Cardiac Magnetic Resonance Imaging</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methodological Developments for Metabolic NMR Spectroscopy from Cultured Cells to Tissue Extracts: Achievements, Progress and Pitfalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Jacquier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Norbert W Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.126. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (13), pp.4214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/diagnostics12010126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules27134214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516610v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired aerobic capacity and premature fatigue preceding muscle weakness in the skeletal muscle Tfam KO mouse model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of empagliflozin on ectopic fat stores and myocardial energetics in type 2 diabetes: the EMPACEF study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Ducreux</w:t>
+                <w:t xml:space="preserve">B. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeina Harhous</w:t>
+                <w:t xml:space="preserve">P. Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bendridi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Varlet</w:t>
+                <w:t xml:space="preserve">A. E Abdullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dmm.048981⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12933-021-01237-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335080v1</w:t>
+                <w:t xml:space="preserve">hal-03328849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of empagliflozin on ectopic fat stores and myocardial energetics in type 2 diabetes: the EMPACEF study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Ancel</w:t>
+                <w:t xml:space="preserve">Impaired aerobic capacity and premature fatigue preceding muscle weakness in the skeletal muscle Tfam KO mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. E Abdullah</w:t>
+                <w:t xml:space="preserve">Sylvie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Maurice</w:t>
+                <w:t xml:space="preserve">Zeina Harhous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Abdesselam</w:t>
+                <w:t xml:space="preserve">Nadia Bendridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (1), </w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12933-021-01237-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dmm.048981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328849v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of single-voxel 1H-cardiovascular magnetic resonance spectroscopy techniques for in vivo measurement of myocardial creatine and triglycerides at 3T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joevin Sourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Viout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3267,51 +3267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous multi-slice T1 mapping using MOLLI with blipped CAIPIRINHA bSSFP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarya Bentatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Troalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3561,51 +3561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarya Bentatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3663,295 +3663,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of right ventricular extracellular volume in pulmonary hypertension using cardiac magnetic resonance imaging</w:t>
+                <w:t xml:space="preserve">The use of higher proportions of platelet-rich plasma to enrich microfat has negative effects :A Preclinical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Habert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Capron</w:t>
+                <w:t xml:space="preserve">Maxime Abellan Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hubert</w:t>
+                <w:t xml:space="preserve">Baptiste Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Bentatou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Bartoli</w:t>
+                <w:t xml:space="preserve">F. Kober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boucekine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Fromont de Bouailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2019.12.008⟩</w:t>
+              <w:t xml:space="preserve">Plastic and Reconstructive Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145 (1), pp.130-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/PRS.0000000000006406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457050v1</w:t>
+                <w:t xml:space="preserve">hal-02325382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of higher proportions of platelet-rich plasma to enrich microfat has negative effects :A Preclinical Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of right ventricular extracellular volume in pulmonary hypertension using cardiac magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Kober</w:t>
+                <w:t xml:space="preserve">P. Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Boucekine</w:t>
+                <w:t xml:space="preserve">S. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc de Fromont de Bouailles</w:t>
+                <w:t xml:space="preserve">Z. Bentatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plastic and Reconstructive Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 145 (1), pp.130-140. </w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (5), pp.311-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/PRS.0000000000006406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2019.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325382v2</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of proximal femur microarchitecture using ultra-high field MRI at 7 Tesla</w:t>
               </w:r>
@@ -4333,680 +4333,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03062738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac remodeling and higher sensitivity to ischemia-reperfusion injury in female rats submitted to high-fat high-sucrose diet: an in vivo / ex vivo longitudinal follow-up</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A method for multiparametric statistical quantification of the heterogeneity of free Na + concentration by 19 F MR spectroscopy: Proof of principle in silico and in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doria Boulghobra</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Norbert Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2019.03.022⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.4117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372107v1</w:t>
+                <w:t xml:space="preserve">hal-02405665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating heartbeat-related in-plane motion and stress levels induced at the aortic root</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frank Kober</w:t>
+                <w:t xml:space="preserve">Protective Effect of Resveratrol against Ischemia-Reperfusion Injury via Enhanced High Energy Compounds and eNOS-SIRT1 Expression in Type 2 Diabetic Female Rat Heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Desrois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMedical Engineering OnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12938-019-0632-7⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11010105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117888v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac remodeling and higher sensitivity to ischemia–reperfusion injury in female rats submitted to high-fat high-sucrose diet: An in vivo/ex vivo longitudinal follow-up</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jordan Bresciani</w:t>
+                <w:t xml:space="preserve">Investigating heartbeat-related in-plane motion and stress levels induced at the aortic root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2019.03.022⟩</w:t>
+              <w:t xml:space="preserve">BioMedical Engineering OnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12938-019-0632-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363878v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for multiparametric statistical quantification of the heterogeneity of free Na + concentration by 19 F MR spectroscopy: Proof of principle in silico and in vitro</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cardiac remodeling and higher sensitivity to ischemia-reperfusion injury in female rats submitted to high-fat high-sucrose diet: an in vivo / ex vivo longitudinal follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doria Boulghobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Bresciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.4117⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (Juin 2019), pp.139-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2019.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405665v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective Effect of Resveratrol against Ischemia-Reperfusion Injury via Enhanced High Energy Compounds and eNOS-SIRT1 Expression in Type 2 Diabetic Female Rat Heart</w:t>
+                <w:t xml:space="preserve">Cardiac remodeling and higher sensitivity to ischemia–reperfusion injury in female rats submitted to high-fat high-sucrose diet: An in vivo/ex vivo longitudinal follow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doria Boulghobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Bresciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69, pp.139-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2019.03.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu11010105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02370241v1</w:t>
+                <w:t xml:space="preserve">hal-03363878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiparametric statistical quantification of pH heterogeneity by 1 H MRS and MRSI of extracellular pH markers: Proof of principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5047,1458 +5047,1458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo characterization of skeletal muscle function in nebulin‐deficient mice</w:t>
+                <w:t xml:space="preserve">Lipodystrophy-like features after total body irradiation among survivors of childhood acute leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gineste</w:t>
+                <w:t xml:space="preserve">Sandrine Visentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin C. Ogier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Varlet</w:t>
+                <w:t xml:space="preserve">Gérard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaynab Hourani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Bernard</w:t>
+                <w:t xml:space="preserve">Claire Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mus.26798⟩</w:t>
+              <w:t xml:space="preserve">Endocrine Connections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (4), pp.349-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EC-18-0497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434597v1</w:t>
+                <w:t xml:space="preserve">hal-02337018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipodystrophy-like features after total body irradiation among survivors of childhood acute leukemia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo characterization of skeletal muscle function in nebulin‐deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Oudin</w:t>
+                <w:t xml:space="preserve">Charlotte Gineste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Cousin</w:t>
+                <w:t xml:space="preserve">Augustin C. Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Gaborit</w:t>
+                <w:t xml:space="preserve">Zaynab Hourani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine Connections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (4), pp.349-359. </w:t>
+              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61, pp.416 - 424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/EC-18-0497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mus.26798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337018v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless coils based on resonant and nonresonant coupled-wire structure for small animal multinuclear imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ischaemia-induced muscle metabolic abnormalities are poorly alleviated by endurance training in a mouse model of sickle cell disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Vergara Gomez</w:t>
+                <w:t xml:space="preserve">Laurent Messonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dubois</w:t>
+                <w:t xml:space="preserve">Christophe A Vilmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislav Glybovski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien de Rosny</w:t>
+                <w:t xml:space="preserve">Vincent Pialoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.4079⟩</w:t>
+              <w:t xml:space="preserve">Experimental Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104 (3), pp.398-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/EP087430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02043238v1</w:t>
+                <w:t xml:space="preserve">hal-02128732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of landiolol on sex-related transcriptomic changes in the myocardium during sepsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tumor protein 53-induced nuclear protein 1 deficiency alters mouse gastrocnemius muscle function and bioenergetics in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Warnez-Soulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Tran</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Linh Thuy Lê</w:t>
+                <w:t xml:space="preserve">Sophie Lac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40635-019-0263-0⟩</w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (10), pp.e14055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14814/phy2.14055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279120v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075571v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor protein 53-induced nuclear protein 1 deficiency alters mouse gastrocnemius muscle function and bioenergetics in vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of landiolol on sex-related transcriptomic changes in the myocardium during sepsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calypso Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice B. Loriod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Warnez-Soulie</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Monique Bernard</w:t>
+                <w:t xml:space="preserve">Linh Thuy Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14814/phy2.14055⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40635-019-0263-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075571v2</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ischaemia-induced muscle metabolic abnormalities are poorly alleviated by endurance training in a mouse model of sickle cell disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Chatel</w:t>
+                <w:t xml:space="preserve">Wireless coils based on resonant and nonresonant coupled-wire structure for small animal multinuclear imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Vergara Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Messonnier</w:t>
+                <w:t xml:space="preserve">Stanislav Glybovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe A Vilmen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Bernard</w:t>
+                <w:t xml:space="preserve">Benoit Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Pialoux</w:t>
+                <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 104 (3), pp.398-406. </w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (5), pp.e4079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/EP087430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nbm.4079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128732v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02043238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-automatic detection of myocardial trabeculation using cardiovascular magnetic resonance: correlation with histology and reproducibility in a mouse model of non-compaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Simultaneous multi‐slice cardiac cine with Fourier‐encoded self‐calibration at 7 Tesla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Troalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarya Bentatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Antoine Barral</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12968-018-0489-0⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81 (4), pp.2576-2587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.27593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115412v1</w:t>
+                <w:t xml:space="preserve">hal-02117868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exacerbated metabolic changes in skeletal muscle of sickle cell mice submitted to an acute ischemia - reperfusion paradigm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vilmen</w:t>
+                <w:t xml:space="preserve">Dendrimer-based magnetic resonance imaging agents for brain cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenbin Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Dhumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chai-Lin Kao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pialoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 132 (19), pp.2103-2115. </w:t>
+              <w:t xml:space="preserve">Science China Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (11), pp.1420 - 1443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/CS20180268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40843-018-9323-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882085v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparametric quantification of the heterogeneity of free Ca2+ concentration by 19F MR spectroscopy</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Semi-automatic detection of myocardial trabeculation using cardiovascular magnetic resonance: correlation with histology and reproducibility in a mouse model of non-compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bricq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakarya Bentatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Marcadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2018.10.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (1), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12968-018-0489-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03527732v1</w:t>
+                <w:t xml:space="preserve">hal-02115412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrimer-based magnetic resonance imaging agents for brain cancer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chai-Lin Kao</w:t>
+                <w:t xml:space="preserve">Multiparametric quantification of the heterogeneity of free Ca2+ concentration by 19F MR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert W Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science China Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 61 (11), pp.1420 - 1443. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 297, pp.96-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40843-018-9323-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2018.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992931v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous multi‐slice cardiac cine with Fourier‐encoded self‐calibration at 7 Tesla</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Guye</w:t>
+                <w:t xml:space="preserve">Exacerbated metabolic changes in skeletal muscle of sickle cell mice submitted to an acute ischemia - reperfusion paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Messonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vilmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pialoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 81 (4), pp.2576-2587. </w:t>
+              <w:t xml:space="preserve">Clinical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132 (19), pp.2103-2115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.27593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/CS20180268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117868v1</w:t>
+                <w:t xml:space="preserve">hal-01882085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">54th EASD Annual Meeting of the European Association for the Study of Diabetes</w:t>
               </w:r>
@@ -6595,325 +6595,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of left ventricular trabeculation across age and gender in 140 healthy Caucasian subjects on MR imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cushing Syndrome Is Associated With Subclinical LV Dysfunction and Increased Epicardial Adipose Tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Finas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maxime Guye</w:t>
+                <w:t xml:space="preserve">Flavia Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Vincentelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2018.08.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (18), pp.2276-2277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2018.07.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883068v1</w:t>
+                <w:t xml:space="preserve">hal-02068079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cushing Syndrome Is Associated With Subclinical LV Dysfunction and Increased Epicardial Adipose Tissue</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clara Vincentelli</w:t>
+                <w:t xml:space="preserve">Distribution of left ventricular trabeculation across age and gender in 140 healthy Caucasian subjects on MR imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bentatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Abdesselam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Bernard</w:t>
+                <w:t xml:space="preserve">M. Finas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 72 (18), pp.2276-2277. </w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2018.07.096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2018.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068079v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal heterogeneity within aqueous materials quantified by 1H NMR spectroscopy: Multiparametric validation in silico and in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert W Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6973,51 +6973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise stress CMR reveals reduced aortic distensibility and impaired right-ventricular adaptation to exercise in patients with repaired tetralogy of Fallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarya Bentatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7088,412 +7088,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced up-regulation of the nitric oxide pathway and impaired endothelial and smooth muscle functions in the female type 2 diabetic goto-kakizaki rat heart</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlative analysis of vertebral trabecular bone microarchitecture and mechanical properties: a combined ultra-high field (7 Tesla) MRI and biomechanical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamileh Movassat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daphnée Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecorroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12986-016-0157-z⟩</w:t>
+              <w:t xml:space="preserve">Spine Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 42 (20), pp.E1165 - E1172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/BRS.0000000000002163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657963v1</w:t>
+                <w:t xml:space="preserve">hal-01593111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired muscle force production and higher fatigability in a mouse model of sickle cell disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hourdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 63, pp.37--44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bcmd.2017.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlative analysis of vertebral trabecular bone microarchitecture and mechanical properties: a combined ultra-high field (7 Tesla) MRI and biomechanical investigation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Guis</w:t>
+                <w:t xml:space="preserve">Reduced up-regulation of the nitric oxide pathway and impaired endothelial and smooth muscle functions in the female type 2 diabetic goto-kakizaki rat heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Desrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lecorroller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jamileh Movassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spine Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 42 (20), pp.E1165 - E1172. </w:t>
+              <w:t xml:space="preserve">Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/BRS.0000000000002163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12986-016-0157-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593111v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiparametric quantification of thermal heterogeneity within aqueous materials by water 1H NMR spectroscopy: Paradigms and algorithms</w:t>
               </w:r>
@@ -7564,502 +7564,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Course of Change in Ectopic Fat Stores After Bariatric Surgery.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Time Course of Change in Ectopic Fat Stores After Bariatric Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 67 (1), pp.117-9</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 67 (1), pp.117--119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2015.10.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478333v1</w:t>
+                <w:t xml:space="preserve">hal-01425529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Course of Change in Ectopic Fat Stores After Bariatric Surgery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bege</w:t>
+                <w:t xml:space="preserve">Dietary docosahexaenoic acid-enriched glycerophospholipids exert cardioprotective effects in ouabain-treated rats via physiological and metabolic changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Maixent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jean Cozzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2), pp.798--804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5fo01300c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2015.10.052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01425529v1</w:t>
+                <w:t xml:space="preserve">hal-01425523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary docosahexaenoic acid-enriched glycerophospholipids exert cardioprotective effects in ouabain-treated rats via physiological and metabolic changes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Jean Cozzone</w:t>
+                <w:t xml:space="preserve">Time Course of Change in Ectopic Fat Stores After Bariatric Surgery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (1), pp.117-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5fo01300c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01425523v1</w:t>
+                <w:t xml:space="preserve">hal-01478333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiautomatic detection of myocardial contours in order to investigate normal values of the left ventricular trabeculated mass using MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bricq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Marcadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 43 (6), pp.1398-1406. </w:t>
@@ -8256,77 +8256,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Heterozygous ZMPSTE24 Mutation Associated with Severe Metabolic Syndrome, Ectopic Fat Accumulation, and Dilated Cardiomyopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Galant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Desgrouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8371,682 +8371,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myocardial perfusion assessment in humans using steady-pulsed arterial spin labeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monique Bernard</w:t>
+                <w:t xml:space="preserve">Insulin Resistance Is Not Associated with an Impaired Mitochondrial Function in Contracting Gastrocnemius Muscle of Goto-Kakizaki Diabetic Rats In Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vilmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Desrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414319v1</w:t>
+                <w:t xml:space="preserve">hal-01203484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mutation in the Gardos channel is associated with hereditary xerocytosis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elise Lombard</w:t>
+                <w:t xml:space="preserve">Capsiate Supplementation Reduces Oxidative Cost of Contraction in Exercising Mouse Skeletal Muscle In Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuya Yashiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tonson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Pecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vilmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 126 (11), pp.1273-80</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252935v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course of cardiometabolic alterations in a high fat high sucrose diet mice model and improvement after GLP-1 analog treatment using multimodal cardiovascular magnetic resonance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Ancel</w:t>
+                <w:t xml:space="preserve">A mutation in the Gardos channel is associated with hereditary xerocytosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Rapetti-Mauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126 (11), pp.1273-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414315v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capsiate Supplementation Reduces Oxidative Cost of Contraction in Exercising Mouse Skeletal Muscle In Vivo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Fur</w:t>
+                <w:t xml:space="preserve">Time course of cardiometabolic alterations in a high fat high sucrose diet mice model and improvement after GLP-1 analog treatment using multimodal cardiovascular magnetic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pepino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Troalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (1), pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12968-015-0198-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207874v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin Resistance Is Not Associated with an Impaired Mitochondrial Function in Contracting Gastrocnemius Muscle of Goto-Kakizaki Diabetic Rats In Vivo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Lan</w:t>
+                <w:t xml:space="preserve">Myocardial perfusion assessment in humans using steady-pulsed arterial spin labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Troalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74 (4), pp.990--998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.25479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203484v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo MRI Assessment of Hepatic and Splenic Disease in a Murine Model of Schistosomiasis</w:t>
               </w:r>
@@ -9285,580 +9285,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring workload with electrodermal activity during common braking actions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent Developments in Small Animal Cardiovascular MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Troalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00140139.2014.899627⟩</w:t>
+              <w:t xml:space="preserve">Current Cardiovascular Imaging Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2), pp.1--10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12410-013-9249-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127476v1</w:t>
+                <w:t xml:space="preserve">hal-02119124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Developments in Small Animal Cardiovascular MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Loss of Krox20 results in aortic valve regurgitation and impaired transcriptional activation of fibrillar collagen genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Odelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Maurel-Zaffran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Cardiovascular Imaging Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12410-013-9249-6⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (3), pp.443--455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvu233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119124v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of Krox20 results in aortic valve regurgitation and impaired transcriptional activation of fibrillar collagen genes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Theron</w:t>
+                <w:t xml:space="preserve">Longitudinal monitoring of cardiac dysfunction with MRI in a mouse model of obesity and type 2 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Troalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pepino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (Suppl 1), pp.O113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119125v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00932127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal monitoring of cardiac dysfunction with MRI in a mouse model of obesity and type 2 diabetes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank Kober</w:t>
+                <w:t xml:space="preserve">Measuring workload with electrodermal activity during common braking actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Messonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe A Vilmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Noirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (6), pp.886-896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00140139.2014.899627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00932127v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiovascular magnetic resonance in ischemic heart disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (4), pp.487--496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10166,883 +10166,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01098435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Assessment of Murine Elastase-induced Abdominal Aortic Aneurysm with High Resolution Magnetic Resonance Imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Cardiovascular Magnetic Resonance of Myocardial Structure, Function, and Perfusion in Mouse and Rat Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Troalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Capron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2012.08.002⟩</w:t>
+              <w:t xml:space="preserve">Current Cardiovascular Imaging Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (2), pp.109--115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12410-012-9122-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826727v1</w:t>
+                <w:t xml:space="preserve">hal-02119111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of epicardial fat volume and myocardial triglyceride content in severely obese subjects: relationship to metabolic profile, cardiac function and visceral fat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Value of in vivo T2 measurement for myocardial fibrosis assessment in diabetic mice at 11.75 T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. Bun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Cuisset</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int J Obes (Lond)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ijo.2011.117⟩</w:t>
+              <w:t xml:space="preserve">Investigative Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (5), pp.319-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/RLI.0b013e318243e062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826743v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Bariatric Surgery on Cardiac Ectopic Fat: Lesser Decrease in Epicardial Fat Compared to Visceral Fat Loss and No Change in Myocardial Triglyceride Content</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Abdesselam</w:t>
+                <w:t xml:space="preserve">Phospholipid fingerprints of milk from different mammalians determined by 31P NMR: towards specific interest in human health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert W. Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Cuisset</w:t>
+                <w:t xml:space="preserve">Sylviane Confort-Gouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J. Cozzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 60 (15), pp.1381-1389. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 135 (3), http://dx.doi.org/10.1016/j.foodchem.2012.05.111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2012.06.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.05.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826742v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00719779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipid fingerprints of milk from different mammalians determined by 31P NMR: towards specific interest in human health</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Norbert W. Lutz</w:t>
+                <w:t xml:space="preserve">Effects of Bariatric Surgery on Cardiac Ectopic Fat: Lesser Decrease in Epicardial Fat Compared to Visceral Fat Loss and No Change in Myocardial Triglyceride Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Confort-Gouny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Armand</w:t>
+                <w:t xml:space="preserve">T. Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.05.111⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (15), pp.1381-1389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2012.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00719779v1</w:t>
+                <w:t xml:space="preserve">hal-00826742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular Magnetic Resonance of Myocardial Structure, Function, and Perfusion in Mouse and Rat Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">In Vivo Assessment of Murine Elastase-induced Abdominal Aortic Aneurysm with High Resolution Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cozzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. W. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Alessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Cardiovascular Imaging Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12410-012-9122-z⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (5), pp.475-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2012.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119111v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value of in vivo T2 measurement for myocardial fibrosis assessment in diabetic mice at 11.75 T</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Assessment of epicardial fat volume and myocardial triglyceride content in severely obese subjects: relationship to metabolic profile, cardiac function and visceral fat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kalifa</w:t>
+                <w:t xml:space="preserve">P. J. Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 47 (5), pp.319-23. </w:t>
+              <w:t xml:space="preserve">Int J Obes (Lond)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (3), pp.422-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/RLI.0b013e318243e062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2011.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826731v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epicardial fat volume is associated with coronary microvascular response in healthy subjects: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Flavian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11132,51 +11132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11227,51 +11227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epicardial fat volume is associated with coronary endothelium-dependent vasomotor response in healthy subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Julien Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11279,51 +11279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Flavian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (Suppl 1), pp.P71</w:t>
@@ -11486,103 +11486,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of myocardial blood flow and flow reserve in rats using arterial spin labeling MRI: comparison with a fluorescent microsphere technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soksithikun Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J. Cozzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24 (9), pp.1047--1053. </w:t>
@@ -11891,51 +11891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic metabolism during acute stretch-related atrial fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Maixent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12016,51 +12016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-arrhythmic Effects of I (Na), I (Kr), and Combined I (Kr)-I (CaL) Blockade in an Experimental Model of Acute Stretch-Related Atrial Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12318,51 +12318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tamareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Confort-Gouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 49, pp.598-606</w:t>
@@ -12385,338 +12385,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defective myocardial blood flow and altered function of the left ventricle in type 2 diabetic rats: a noninvasive in vivo study using perfusion and cine magnetic resonance imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">31P MRS of heart grafts provides metabolic markers of early dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Caus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Iltis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Desrois</w:t>
+                <w:t xml:space="preserve">Annick Mouly-Bandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Riberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Dalmasso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Lan</w:t>
+                <w:t xml:space="preserve">Dominique R Métras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 40 (1), pp.19--26. </w:t>
+              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 28 (4), pp.576--580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/01.rli.0000148276.57159.55⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcts.2005.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119109v1</w:t>
+                <w:t xml:space="preserve">hal-02119112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">31P MRS of heart grafts provides metabolic markers of early dysfunction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Defective myocardial blood flow and altered function of the left ventricle in type 2 diabetic rats: a noninvasive in vivo study using perfusion and cine magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Iltis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alberto Riberi</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Desrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique R Métras</w:t>
+                <w:t xml:space="preserve">Christiane Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 28 (4), pp.576--580. </w:t>
+              <w:t xml:space="preserve">Investigative radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40 (1), pp.19--26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejcts.2005.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/01.rli.0000148276.57159.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119112v1</w:t>
+                <w:t xml:space="preserve">hal-02119109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myocardial blood flow mapping in mice using high-resolution spin labeling magnetic resonance imaging: influence of ketamine/xylazine and isoflurane anesthesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Iltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J Cozzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12788,64 +12788,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution myocardial perfusion mapping in small animals in vivo by spin-labeling gradient-echo imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Iltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13047,90 +13047,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective and noninvasive metabolic characterization of donor hearts by phosphorous-31 magnetic resonance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Caus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Riberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Confort-Gouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lefur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13735,549 +13735,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-high Field MRI Microarchitecture Analysis Improves the Prediction of Proximal Femur Fracture: A Combined Study with Ex Vivo Biomechanical Tests</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Est-ce que le genre influence la tolérance myocardique à l'ischémie-reperfusion dans un modèle de rat prédiabétique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Desrois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Congress of Rheumatology, EULAR 2019, Madrid, 12–15 June 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain. pp.2033.3-2034</w:t>
+              <w:t xml:space="preserve">Société Française de Résonance Magnétique en Biologie et médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186975v1</w:t>
+                <w:t xml:space="preserve">hal-02384477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antennes à tiges hybridée en résonance et hors résonance pour l'imagerie multinucléaire du petit animal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposition prénatale aux oméga 6 et oméga 3 et santé cardio-métabolique à 5 ans des enfants de la cohorte EDEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania S. Vergara Gomez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien de Rosny</w:t>
+                <w:t xml:space="preserve">Jonathan Y. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société française de résonance magnétique en biologie et médecine (SFRMBM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JFN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. pp.92-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164198v1</w:t>
+                <w:t xml:space="preserve">hal-02435514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-ce que le genre influence la tolérance myocardique à l'ischémie-reperfusion dans un modèle de rat prédiabétique ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultra-high Field MRI Microarchitecture Analysis Improves the Prediction of Proximal Femur Fracture: A Combined Study with Ex Vivo Biomechanical Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Souplet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Corroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Résonance Magnétique en Biologie et médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Annual European Congress of Rheumatology, EULAR 2019, Madrid, 12–15 June 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain. pp.2033.3-2034</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384477v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition prénatale aux oméga 6 et oméga 3 et santé cardio-métabolique à 5 ans des enfants de la cohorte EDEN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monique Bernard</w:t>
+                <w:t xml:space="preserve">Antennes à tiges hybridée en résonance et hors résonance pour l'imagerie multinucléaire du petit animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania S. Vergara Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Glybovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Larrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Société française de résonance magnétique en biologie et médecine (SFRMBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435514v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning Blipped CAIPIRINHA for simultaneous multi-slice (SMS) balanced SSFP cardiac imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarya Bentatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14358,103 +14358,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF Coils for Preclinical Multinuclear Imaging Based on Coupled-wire Structures Working in Resonant and Non-resonant Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania S. Vergara Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Glybovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotonIcs &amp; Electromagnetics Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.771-778, </w:t>
@@ -14492,51 +14492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning Blipped CAIPIRINHA for simultaneous multi-slice single-shot balanced SSFP imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarya Bentatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14630,51 +14630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high field MRI assessment of a primitive malignant bone tumor. Are we heading to the future of musculoskeletal tumors imaging?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Camille Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14853,921 +14853,921 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SGLT2 inhibition by empagliflozin attenuates ectopic fat accumulation and improves cardiac index in parallel to ketone bodies production: the EMPAFAT study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intérêt des beta1-bloquants sélectifs dans la prévention myocardique septique en fonction du sexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mayoux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calypso Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Desrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Léone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd Annual Meeting of the European Association for the Study of Diabetes (EASD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EASD, Sep 2017, Lisbon, Portugal. pp.S414--S414</w:t>
+              <w:t xml:space="preserve">SFRMBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784725v1</w:t>
+                <w:t xml:space="preserve">hal-01784722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">122 - Temporal deletions of Nkx2-5 induce hypertrabeculation and progressive conduction defects and heart failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Nguyen</w:t>
+                <w:t xml:space="preserve">Protective effect of Resveratrol against cardiac and endothelial dysfunctions of type 2 diabetic female GK rat heart submitted to Ischemia-Reperfusion injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Choquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I. Varlet</w:t>
+                <w:t xml:space="preserve">Eric Sérée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Pechere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de la Cardiologie : Recherche Fondamentale et Clinique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">53rd Annual Meeting of the European Association for the Study of Diabetes (EASD),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lisbonne, Portugal. pp.1-608</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784720v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exenatide decreases ectopic fat accumulation but have no impact on myocardial function and perfusion in patients with obesity and type 2 diabetes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Jacquier</w:t>
+                <w:t xml:space="preserve">Modification of cardiac morphology was associated with impaired myocardial sensitivity to ischemia-reperfusion injury in a diet-induced metabolic syndrome model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Desrois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Annual Meeting of the International Society for Magnetic Resonance in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53rd Annual Meeting of the European Association for the Study of Diabetes (EASD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lisbon/PT, France. pp.S547--S547, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00125-017-4350-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784670v1</w:t>
+                <w:t xml:space="preserve">hal-01784727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of cardiac morphology was associated with impaired myocardial sensitivity to ischemia-reperfusion injury in a diet-induced metabolic syndrome model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frank Kober</w:t>
+                <w:t xml:space="preserve">Simultaneous Multi-Slice (SMS) cardiac T1 mapping at 3T using FLASH-MOLLI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Troalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Bentatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd Annual Meeting of the European Association for the Study of Diabetes (EASD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00125-017-4350-z⟩</w:t>
+              <w:t xml:space="preserve">ESMRMB: 34th Annual Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain. pp.302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10334-017-0633-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784727v1</w:t>
+                <w:t xml:space="preserve">hal-01784726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Multi-Slice (SMS) cardiac T1 mapping at 3T using FLASH-MOLLI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monique Bernard</w:t>
+                <w:t xml:space="preserve">SGLT2 inhibition by empagliflozin attenuates ectopic fat accumulation and improves cardiac index in parallel to ketone bodies production: the EMPAFAT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mayoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB: 34th Annual Scientific Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">53rd Annual Meeting of the European Association for the Study of Diabetes (EASD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EASD, Sep 2017, Lisbon, Portugal. pp.S414--S414</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784726v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des beta1-bloquants sélectifs dans la prévention myocardique septique en fonction du sexe</w:t>
+                <w:t xml:space="preserve">Exenatide decreases ectopic fat accumulation but have no impact on myocardial function and perfusion in patients with obesity and type 2 diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calypso Matthieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Desrois</w:t>
+                <w:t xml:space="preserve">Ines Imane Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFRMBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">25th Annual Meeting of the International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Honolulu, HI, United States. pp.3250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784722v1</w:t>
+                <w:t xml:space="preserve">hal-01784670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effect of Resveratrol against cardiac and endothelial dysfunctions of type 2 diabetic female GK rat heart submitted to Ischemia-Reperfusion injury</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Lan</w:t>
+                <w:t xml:space="preserve">122 - Temporal deletions of Nkx2-5 induce hypertrabeculation and progressive conduction defects and heart failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Sérée</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Monique Bernard</w:t>
+                <w:t xml:space="preserve">C. Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd Annual Meeting of the European Association for the Study of Diabetes (EASD),</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Printemps de la Cardiologie : Recherche Fondamentale et Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Nantes, France. pp.208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1878-6480(17)30515-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574295v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">128 - Intolerance to glucose and abdominal obesity in a diet-induced metabolic syndrome model were associated with modification of cardiac morphology and impaired myocardial function</w:t>
               </w:r>
@@ -15779,51 +15779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16030,64 +16030,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16123,307 +16123,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NCprocessing: a software to determine non-compacted and compacted masses from MRI</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of polyphenols of olive oil, Hydroxytyrosol and its glucuronides on the vascular reactivity in a type 2 diabetes context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Puech</w:t>
+                <w:t xml:space="preserve">Julien Peyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Desrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Guye</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Printemps de la Cardiologie Recherche Fondamentale &amp; Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204562v1</w:t>
+                <w:t xml:space="preserve">hal-01603516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of polyphenols of olive oil, Hydroxytyrosol and its glucuronides on the vascular reactivity in a type 2 diabetes context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Desrois</w:t>
+                <w:t xml:space="preserve">NCprocessing: a software to determine non-compacted and compacted masses from MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bricq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Obert</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de la Cardiologie Recherche Fondamentale &amp; Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603516v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration non invasive du système ostéo-articulaire : que nous apporte l’IRM à très haut champ ? Microarchitecture osseuse, tendons, cartilage du genou chez des volontaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16498,51 +16498,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular magnetic resonance-derived aortic compliance, distensibility and pulse wave velocity at rest and during a supine bicycle exercise in young adults: A pilot study.</w:t>
+                <w:t xml:space="preserve">Aortic elasticity measured by MRI is decreased during exercise in young adults.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bal-Theoley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
@@ -16556,114 +16556,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jacquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Cardiovascular Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, United States. pp.P171</w:t>
+              <w:t xml:space="preserve">International Society of Magnetic Resonance in Medecine (ISMRM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Milano, Italy. pp.3856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957299v1</w:t>
+                <w:t xml:space="preserve">hal-01077064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aortic elasticity measured by MRI is decreased during exercise in young adults.</w:t>
+                <w:t xml:space="preserve">Cardiovascular magnetic resonance-derived aortic compliance, distensibility and pulse wave velocity at rest and during a supine bicycle exercise in young adults: A pilot study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bal-Theoley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
@@ -16677,90 +16677,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jacquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Magnetic Resonance in Medecine (ISMRM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Milano, Italy. pp.3856</w:t>
+              <w:t xml:space="preserve">Society for Cardiovascular Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, United States. pp.P171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077064v1</w:t>
+                <w:t xml:space="preserve">hal-00957299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17191,51 +17191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Caus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eMagRes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, John Wiley &amp; Sons, Ltd, 2015, 978-0-470-03459-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17583,51 +17583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05385022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Russell&#8208;hallinan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narainrit Karuna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lezoualc'H" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Matullo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Baker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dmrr.70081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396813v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.70103" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140849v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jouenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joevin Sourdon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varlet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vilmen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kober" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2025.109992" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369435v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chatel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin C Ogier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pecchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.28315" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04663863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Riberi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2024.12994" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou&#233;fa Armelle Lokossou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Rabuffo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Viola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2024.120576" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04811879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29346" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04811627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daud&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Troalen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L C Mackowiak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Royer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Piccini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocmr.2024.101048" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820344v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chopinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Uzel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moyon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14202292" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520141v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tessier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ruze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M.H. La&#239;b" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Roussel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Viout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Hernando" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29860" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245985v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouenne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamici" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Varlet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sourdon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daud&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2023.09.089" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04007743v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Henry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Abdesselam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lewis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rayner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1092777" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092079v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vahdat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Minh Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd10050194" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978154v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Cadour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Quemeneur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Biere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Bentatou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-023-00919-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04178619v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Soghomonian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjia Kachenoura" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thuny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Lasbleiz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1181452" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04889011v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29136" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03866674v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.28155" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03866681v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.28417" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749879v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert W Lutz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134214" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03516610v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ancel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort Gouny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jacquier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12010126" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335080v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducreux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Harhous" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.048981" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaborit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ancel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Abdullah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maurice" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abdesselam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-021-01237-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Costes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-021-00748-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03369679v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fourny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beauloye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Horman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Desrois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.661297" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03369689v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13092914" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02547998v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Pini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2020.03.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156212v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Capron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cautela" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Scemama" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miola" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartoli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.04.014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119205v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bartoli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Fournel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Habib" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/ryai.2020200021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457050v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Habert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bentatou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.12.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325382v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Abellan Lopez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bertrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kober" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucekine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Fromont de Bouailles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000006406" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194175v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Guenoun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Corroller" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.06.013" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149708v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rappacchi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gautier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Bettayeb" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morange" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2020.3083" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062738v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foussier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Barral" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jerosh-Herold" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gariboldi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rapacchi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.07.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02372107v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Boulghobra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bresciani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2019.03.022" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117888v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-019-0632-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363878v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02405665v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lutz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4117" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370241v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seree" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11010105" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02405647v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4134" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434597v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gineste" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin C. Ogier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Hourani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.26798" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337018v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Visentin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oudin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cousin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Gaborit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-18-0497" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02043238v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Vergara Gomez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Glybovski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larrat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4079" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02279120v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tran" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calypso Mathieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Torres" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Thuy L&#234;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-019-0263-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075571v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Warnez-Soulie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Macia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lac" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.14055" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128732v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A Vilmen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP087430" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115412v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frandon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bricq" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marcadet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Barral" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-018-0489-0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01882085v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS20180268" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527732v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.10.009" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992931v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ding" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbin Lyu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Dhumal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai-Lin Kao" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40843-018-9323-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117868v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27593" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370271v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-018-4693-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883068v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.08.014" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068079v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Maurice" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vincentelli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Abdesselam" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2018.07.096" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527743v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.12.017" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998022v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Habert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldebert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Finas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208749" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657963v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamileh Movassat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12986-016-0157-z" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657964v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourd&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2017.01.004" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593111v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Guenoun" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorroller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000002163" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657968v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert W. Lutz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178431" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478333v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bege" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425529v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2015.10.052" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425523v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Maixent" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gerbi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jean Cozzone" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo01300c" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362090v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25113" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPZ27JHF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362479v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bal-Theoleyre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Collart" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157704" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425516v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galant" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desgrouas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells5020021" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414319v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Robert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25479" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKZS4Q5W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252935v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoste" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Picard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Guitton" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lombard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414315v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pepino" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-015-0198-x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01207874v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Yashiro" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tonson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pecchi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01203484v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414323v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Masi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora-Adriana Perles-Barbacaru" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laprie" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helia Dessein" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004036" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01238214v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127476v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barge" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2014.899627" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119124v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12410-013-9249-6" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119125v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Odelin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faure" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maurel-Zaffran" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Theron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu233" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00932127v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119108v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fca.14.39" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478368v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marcotorchino" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tourniaire" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Karkeni" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Canault" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2014.05.010" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ0GK8N7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01098435v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garcia" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Dong Duan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Millet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1170/T952" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826727v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bartoli" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cozzone" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Thompson" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Alessi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2012.08.002" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826743v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Moro" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cuisset" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2011.117" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826742v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2012.06.016" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00719779v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Cozzone" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Armand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.05.111" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119111v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12410-012-9122-z" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826731v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Bun" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Espinosa" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kalifa" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLI.0b013e318243e062" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826744v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flavian" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2011.283" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826741v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carta" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thuny" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2012.05.012" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00654376v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Julien Moro" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Flavian" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00723279v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igal Ifergan" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Kebir" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge I Alvarez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marceau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr268" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119118v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soksithikun Bun" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1645" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1M8XZ23J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617801v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desrois" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Clarke" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lan" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dalamasso" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mark" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00998.2009" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258310v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caus" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marin Belles" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dalmasso" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337923v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Maixent" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chalvidan" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169244v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gout" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bril" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cozma" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092325v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092339v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anzawa" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tamareille" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baetz" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119109v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Iltis" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dalmasso" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.rli.0000148276.57159.55" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119112v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Mouly-Bandini" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique R M&#233;tras" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcts.2005.07.009" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119119v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Cozzone" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.20373" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9834SMZV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119122v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Izquierdo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ibarrola" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.10676" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03119298v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Baetz" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tamareille" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soad Chattou" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119116v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lefur" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.TP.0000039303.05792.FC" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385647v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.03.043" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372448v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05202963v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Bouazizi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Berg" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lacourt" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zarai" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Branzoli" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocmr.2024.101271" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796432v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jouene" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Hamici" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.04.039" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186975v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164198v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania S. Vergara Gomez" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02384477v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435514v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Y. Bernard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.398" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344543v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344548v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring46901.2019.9017435" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344547v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077660v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Mattei" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Varoquaux" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mattei" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574322v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784725v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mayoux" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784720v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nguyen" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choquet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(17)30515-3" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784670v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Imane Abdesselam" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784727v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-017-4350-z" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784726v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bentatou" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-017-0633-0" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784722v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calypso Matthieu" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;one" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574295v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pechere" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784721v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fourny" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(17)30469-X" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794596v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076460v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204562v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Puech" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603516v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peyrol" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Meyer" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Obert" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076438v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M. Girard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bydder" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957299v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bal-Theoley" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077064v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107407v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Landrier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.03.046" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108226v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03703728v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35943-9_10103-1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414359v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570628v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Chatenoud" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Compagnon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Cuturi" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05385022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Russell-Hallinan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narainrit Karuna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lezoualc'H" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Matullo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Baker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dmrr.70081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396813v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.70103" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140849v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jouenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joevin Sourdon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varlet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vilmen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kober" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2025.109992" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513266v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou&#233;fa Armelle Lokossou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Rabuffo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Viola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2024.120576" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369435v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chatel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin C Ogier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pecchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.28315" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04663863v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Riberi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2024.12994" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04811879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29346" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04811627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daud&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Troalen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L C Mackowiak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Royer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Piccini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocmr.2024.101048" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820344v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chopinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Uzel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moyon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14202292" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978154v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Cadour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Quemeneur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Biere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Bentatou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-023-00919-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tessier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ruze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M.H. La&#239;b" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29034" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092079v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vahdat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Minh Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd10050194" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04007743v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Henry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Abdesselam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lewis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rayner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1092777" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245985v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouenne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamici" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Varlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sourdon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daud&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2023.09.089" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296289v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Roussel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Viout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Hernando" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29860" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04889011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29136" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04178619v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Soghomonian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjia Kachenoura" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thuny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Lasbleiz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1181452" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03866674v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.28155" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03866681v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.28417" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03516610v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ancel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort Gouny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jacquier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12010126" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749879v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert W Lutz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134214" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328849v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaborit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ancel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Abdullah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maurice" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abdesselam" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-021-01237-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducreux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Harhous" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.048981" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03337181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Costes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-021-00748-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03369679v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fourny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beauloye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Horman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Desrois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.661297" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03369689v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13092914" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02547998v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Pini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2020.03.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156212v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Capron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cautela" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Scemama" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miola" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartoli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.04.014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119205v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bartoli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Fournel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Habib" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/ryai.2020200021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325382v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Abellan Lopez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bertrand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kober" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucekine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Fromont de Bouailles" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000006406" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457050v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Habert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bentatou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.12.008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194175v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Guenoun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Corroller" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.06.013" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03149708v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rappacchi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gautier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Bettayeb" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morange" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2020.3083" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062738v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foussier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Barral" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jerosh-Herold" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gariboldi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rapacchi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.07.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02405665v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lutz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4117" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370241v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seree" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11010105" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117888v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Evin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-019-0632-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02372107v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Boulghobra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bresciani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2019.03.022" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363878v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02405647v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4134" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337018v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Visentin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oudin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cousin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Gaborit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-18-0497" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434597v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gineste" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin C. Ogier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Hourani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.26798" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128732v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A Vilmen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP087430" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075571v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Warnez-Soulie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Macia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.14055" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02279120v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calypso Mathieu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Torres" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Thuy L&#234;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-019-0263-0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02043238v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Vergara Gomez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Glybovski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larrat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4079" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117868v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27593" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992931v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ding" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbin Lyu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Dhumal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai-Lin Kao" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40843-018-9323-6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115412v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frandon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bricq" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marcadet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Barral" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-018-0489-0" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527732v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.10.009" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01882085v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS20180268" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370271v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-018-4693-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068079v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Maurice" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vincentelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Abdesselam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2018.07.096" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883068v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.08.014" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527743v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.12.017" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998022v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Habert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldebert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Finas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208749" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593111v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Guenoun" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorroller" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000002163" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657964v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourd&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2017.01.004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657963v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamileh Movassat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12986-016-0157-z" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657968v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert W. Lutz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178431" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425529v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bege" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2015.10.052" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425523v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Maixent" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gerbi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jean Cozzone" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo01300c" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478333v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362090v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25113" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPZ27JHF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362479v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bal-Theoleyre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Collart" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157704" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425516v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galant" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desgrouas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells5020021" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01203484v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01207874v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Yashiro" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tonson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pecchi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252935v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoste" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Picard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Guitton" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lombard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414315v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pepino" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-015-0198-x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414319v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Robert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25479" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKZS4Q5W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414323v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Masi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora-Adriana Perles-Barbacaru" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laprie" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helia Dessein" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004036" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01238214v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119124v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12410-013-9249-6" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119125v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Odelin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faure" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maurel-Zaffran" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Theron" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu233" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00932127v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127476v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barge" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2014.899627" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119108v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fca.14.39" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478368v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marcotorchino" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tourniaire" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Karkeni" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Canault" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2014.05.010" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ0GK8N7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01098435v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garcia" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Dong Duan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Millet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1170/T952" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119111v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12410-012-9122-z" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826731v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Bun" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Espinosa" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kalifa" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLI.0b013e318243e062" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00719779v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Cozzone" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Armand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.05.111" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826742v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cuisset" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2012.06.016" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826727v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bartoli" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cozzone" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Thompson" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Alessi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2012.08.002" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826743v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Moro" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2011.117" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826744v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flavian" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2011.283" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826741v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carta" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thuny" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2012.05.012" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00654376v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Julien Moro" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Flavian" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00723279v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igal Ifergan" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Kebir" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge I Alvarez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marceau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr268" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119118v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soksithikun Bun" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1645" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1M8XZ23J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617801v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desrois" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Clarke" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lan" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dalamasso" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mark" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00998.2009" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258310v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caus" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marin Belles" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dalmasso" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337923v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Maixent" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chalvidan" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169244v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gout" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bril" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cozma" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092325v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092339v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anzawa" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tamareille" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baetz" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119112v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Mouly-Bandini" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique R M&#233;tras" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcts.2005.07.009" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119109v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Iltis" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dalmasso" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.rli.0000148276.57159.55" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119119v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Cozzone" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.20373" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9834SMZV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119122v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Izquierdo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ibarrola" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.10676" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03119298v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Baetz" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tamareille" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soad Chattou" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119116v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lefur" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.TP.0000039303.05792.FC" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385647v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.03.043" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372448v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05202963v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Bouazizi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Berg" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lacourt" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zarai" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Branzoli" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocmr.2024.101271" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796432v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jouene" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Hamici" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.04.039" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02384477v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435514v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Y. Bernard" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.398" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186975v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164198v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania S. Vergara Gomez" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344543v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344548v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring46901.2019.9017435" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344547v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077660v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Mattei" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Varoquaux" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mattei" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574322v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784722v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calypso Matthieu" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;one" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574295v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pechere" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784727v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-017-4350-z" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784726v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bentatou" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-017-0633-0" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784725v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mayoux" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784670v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Imane Abdesselam" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784720v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nguyen" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choquet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(17)30515-3" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784721v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fourny" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(17)30469-X" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794596v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076460v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603516v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peyrol" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Meyer" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Obert" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204562v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Puech" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076438v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M. Girard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bydder" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077064v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bal-Theoley" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957299v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107407v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Landrier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.03.046" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108226v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03703728v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35943-9_10103-1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414359v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570628v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Chatenoud" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Compagnon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Cuturi" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>