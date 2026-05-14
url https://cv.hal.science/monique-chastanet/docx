--- v0 (2026-03-19)
+++ v1 (2026-05-14)
@@ -1620,51 +1620,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01145319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1918,184 +1918,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00676610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre la parole et l'écrit. Contributions à l'histoire de l'Afrique en hommage à Claude-Hélène Perrot</w:t>
+                <w:t xml:space="preserve">Cuisine et Société en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Juhé-Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala, pp.296, 2002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/kart.chas.2002.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00731026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -3961,51 +3895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chastanet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825955v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997501v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915854v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191806v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341000v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525415v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora de Lima" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guindeuil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525412v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506609v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717953v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263356v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731051v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263765v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07409710.1992.9961997" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266845v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052722v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781569v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02264645v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145319v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118727v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676630v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Franconie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sigaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676610v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chr&#233;tien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700294v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Juh&#233;-Beaulaton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147806v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696680v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547076v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigaut Fran&#231;ois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601393v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687756v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/docs/00/68/77/56/PDF/Iroquoiens_et_maA_s.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717949v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711217v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597928v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709119v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289719v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716482v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191822v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02270009v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02270000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536873v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chastanet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825955v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997501v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915854v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191806v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341000v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525415v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora de Lima" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guindeuil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525412v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506609v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717953v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263356v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731051v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263765v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07409710.1992.9961997" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266845v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052722v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781569v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02264645v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02266844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145319v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118727v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676630v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Franconie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sigaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676610v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chr&#233;tien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Juh&#233;-Beaulaton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.chas.2002.01" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147806v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696680v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547076v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigaut Fran&#231;ois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601393v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687756v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/docs/00/68/77/56/PDF/Iroquoiens_et_maA_s.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717949v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711217v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597928v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709119v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289719v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716482v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191822v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02270009v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02270000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536873v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>