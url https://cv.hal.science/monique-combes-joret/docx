--- v0 (2026-03-16)
+++ v1 (2026-05-16)
@@ -566,209 +566,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etre ou ne pas être une association gestionnaire d’établissements ?</w:t>
+                <w:t xml:space="preserve">Les associations du secteur social et médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Combes-Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 344, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1039580ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1039579ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01696577v1</w:t>
+                <w:t xml:space="preserve">halshs-01696501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les associations du secteur social et médico-social</w:t>
+                <w:t xml:space="preserve">Etre ou ne pas être une association gestionnaire d’établissements ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Combes-Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 344, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1039579ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1039580ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01696501v1</w:t>
+                <w:t xml:space="preserve">halshs-01696577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La soutenabilité du modèle économique dual de la Croix-Rouge française en question</w:t>
               </w:r>
@@ -2239,368 +2239,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01705729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de la temporalité sur la qualité de vie au travail et l’engagement bénévole dans les Entreprises de l’Economie Sociale et Solidaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperation strategies between public organisations and social economy organizations. How to cooperate without loosing its soul?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Combes-Joret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monique Combes-Joret</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Reimat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès national « Santé dans le monde du travail »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">31ème congrès international du CIRIEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01707233v1</w:t>
+                <w:t xml:space="preserve">halshs-01707190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborations between public organizations and nonprofit organizations: the risk of identity crisis ?</w:t>
+                <w:t xml:space="preserve">Interroger la pertinence du concept de performance globale pour les entreprises de l’ESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Combes-Joret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème congrès international du CIRIEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">4ème journée internationale de recherche GESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01707179v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation strategies between public organisations and social economy organizations. How to cooperate without loosing its soul?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets de la temporalité sur la qualité de vie au travail et l’engagement bénévole dans les Entreprises de l’Economie Sociale et Solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Combes-Joret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Reimat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème congrès international du CIRIEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">7ème Congrès national « Santé dans le monde du travail »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01707190v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger la pertinence du concept de performance globale pour les entreprises de l’ESS</w:t>
+                <w:t xml:space="preserve">Collaborations between public organizations and nonprofit organizations: the risk of identity crisis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Combes-Joret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème journée internationale de recherche GESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">31ème congrès international du CIRIEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01707135v1</w:t>
+                <w:t xml:space="preserve">halshs-01707179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un don sans contre-don ou la pratique de l’autobiographie raisonnée en ESS</w:t>
               </w:r>
@@ -3481,186 +3481,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management participatif : une réponse à la quête d’investissement des salariés et à l’attente d’efficacité des dirigeants ?</w:t>
+                <w:t xml:space="preserve">Introduction : faire connaître et reconnaître les pratiques exemplaires des entreprises et organisations de l’ESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Combes-Joret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amale Afdilate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monique Combes-Joret; Laetitia Lethielleux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'exemplarité dans l'économie sociale et solidaire : initiatives inspirantes et modèles novateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4, Éditions et presses universitaires de Reims, pp.69-90, 2020, RESSOR, ISSN 2740-0441, 978-2-37496-104-0</w:t>
+              <w:t xml:space="preserve">, 4, Editions et presses universitaires de Reims, pp.23-24, 2020, RESSOR, ISSN 2740-0441, 978-2-37496-104-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070890v1</w:t>
+                <w:t xml:space="preserve">hal-03070885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : faire connaître et reconnaître les pratiques exemplaires des entreprises et organisations de l’ESS</w:t>
+                <w:t xml:space="preserve">Le management participatif : une réponse à la quête d’investissement des salariés et à l’attente d’efficacité des dirigeants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Combes-Joret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amale Afdilate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monique Combes-Joret; Laetitia Lethielleux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'exemplarité dans l'économie sociale et solidaire : initiatives inspirantes et modèles novateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4, Editions et presses universitaires de Reims, pp.23-24, 2020, RESSOR, ISSN 2740-0441, 978-2-37496-104-0</w:t>
+              <w:t xml:space="preserve">, 4, Éditions et presses universitaires de Reims, pp.69-90, 2020, RESSOR, ISSN 2740-0441, 978-2-37496-104-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070885v1</w:t>
+                <w:t xml:space="preserve">hal-03070890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la GRH autrement : entre quête de légitimité et éthique de proximité</w:t>
               </w:r>
@@ -3713,212 +3713,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’organisation du travail : l’impensé des entreprises de l’économie sociale</w:t>
+                <w:t xml:space="preserve">Cooperation strategies between public and social economy organisations: how to cooperate without losing your &amp;quot;soul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Combes-Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Amina Béjji-Bécheur; Péneloppe Codello; Pascale Château-Terrisse. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Reimat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Bance. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GESS : gestion des entreprises sociales et solidaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions management &amp; société, pp.197-212, 2018, Versus (Cormelles-le-Royal), ISSN 2270-695X, 978-2-37687-098-2</w:t>
+              <w:t xml:space="preserve">Providing public goods and commons. Towards coproduction and new forms of governance for a revival of public action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (1), CIRIEC, pp.185-205, 2018, CIRIEC Studies Series, 978-2-9600129-5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01710095v1</w:t>
+                <w:t xml:space="preserve">halshs-01740594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation strategies between public and social economy organisations: how to cooperate without losing your &amp;quot;soul</w:t>
+                <w:t xml:space="preserve">L’organisation du travail : l’impensé des entreprises de l’économie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Combes-Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Philippe Bance. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amina Béjji-Bécheur; Péneloppe Codello; Pascale Château-Terrisse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Providing public goods and commons. Towards coproduction and new forms of governance for a revival of public action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1 (1), CIRIEC, pp.185-205, 2018, CIRIEC Studies Series, 978-2-9600129-5-8</w:t>
+              <w:t xml:space="preserve">GESS : gestion des entreprises sociales et solidaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions management &amp; société, pp.197-212, 2018, Versus (Cormelles-le-Royal), ISSN 2270-695X, 978-2-37687-098-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01740594v1</w:t>
+                <w:t xml:space="preserve">halshs-01710095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre autrement l’économie sociale et solidaire : le troc des pratiques</w:t>
               </w:r>
@@ -4566,51 +4566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316415v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Combes-Joret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.hs016.0179" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171671v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh1.204.0087" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02072284v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-10-2017-0080" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Godefroit-Winkel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.108.0003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696577v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039580ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039579ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520231v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520246v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867038v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.006.0131" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2004.23.02.517" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799542v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Zaghmouri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147211v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070900v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070906v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429178v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02157605v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02083402v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02083397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705736v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705722v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707065v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709995v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amale Afdilate" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705729v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707233v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707190v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reimat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707135v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707196v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707125v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709803v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709814v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968530v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bance" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ahmed Za&#239;d-Chertouk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fernando &#193;lvarez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706956v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268385v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311412758-la-gestion-des-ressources-humaines-dans-les-organisations-de-l-economie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04142261v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bollinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070890v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070885v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070893v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710095v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740594v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706947v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Boudes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Linz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Minuel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706631v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706612v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364616v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316415v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Combes-Joret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.hs016.0179" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171671v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh1.204.0087" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02072284v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-10-2017-0080" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Godefroit-Winkel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.108.0003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696501v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039579ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696577v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039580ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520231v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520246v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867038v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.006.0131" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2004.23.02.517" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799542v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Zaghmouri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147211v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070900v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070906v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429178v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02157605v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02083402v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02083397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705736v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705722v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707065v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709995v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amale Afdilate" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705729v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707190v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reimat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707233v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707179v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707196v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707125v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709803v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709814v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968530v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bance" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ahmed Za&#239;d-Chertouk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fernando &#193;lvarez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706956v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268385v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311412758-la-gestion-des-ressources-humaines-dans-les-organisations-de-l-economie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04142261v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bollinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070885v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070890v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070893v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740594v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710095v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706947v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Boudes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Linz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Minuel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706631v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706612v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364616v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>