--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Monique De Mattia-Viviès </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">monique-de-mattia-vivies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8217-1473</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LERMA (UR 853)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et alterlinguistique : Retour sur quatre dossiers de linguistique publiés dans la revue e-Rea (e-Rea 9.2, 2012 ; e-Rea 11.1, 2013 ; e-Rea 12.2, 2015 ; e-Rea 17.2, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21.1, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.16823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cotte : « Il faut voir l’arbre, la brindille et la forêt »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.9225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, De la recherche fondamentale à la transmission de la recherche. Le cas du discours rapporté, 17 (1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.8226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483597v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOU The Obscure, un pronom très personnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Exploring Paul Auster’s Report from the Interior, 17 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.8957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483602v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reste persiste et signe. Quelques petits problèmes de grammaire anglaise (ir)résolus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entering into Language and into Languages: from the Mother Tongue to the (M)other Tongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.6502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans la langue ou dans les langues : de la langue maternelle à la langue « mat-rangère »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre des mots dans l'espace de la phrase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11.1, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.3421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntax in Wonderland. Les déconnexions forme - sens et la syntaxe dite mensongère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9.2, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.2651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du discours rapporté mimétique aux formes intrinsèquement hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28, pp.151-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Passive and the Notion of Transitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Review of European Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (2), pp.94-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01020510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monologue intérieur et discours rapporté : parcours entre narratologie et linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25, pp.9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother tongue. Multidisciplinary Perspectives. Introduction by Monique De Mattia-Viviès and Sara Greaves. Contributors: Boris Cyrulnik, M. De Mattia-Viviès, Nathalie Enkelaar, Alain Fleisher, S. Greaves, Georges-A. Goldschmidt, Jean-Jacques Lecercle, Yoann Loisel, Marie Rose Moro &amp; Rameth Radjack. Cambridge : Cambridge University Press. Republication format poche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et style. Une linguistique alternative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Lecercle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsterdam, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother tongue. Multidisciplinary Perspectives. Introduction by Monique De Mattia-Viviès and Sara Greaves. Contributors: Boris Cyrulnik, M. De Mattia-Viviès, Nathalie Enkelaar, Alain Fleisher, S. Greaves, Georges-A. Goldschmidt, Jean-Jacques Lecercle, Yoann Loisel, Marie Rose Moro &amp; Rameth Radjack. Cambridge : Cambridge University Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche fondamentale à la transmission de la recherche. Le cas du discours rapporté. E-rea 17.1 | 2019. https://journals.openedition.org/erea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons de grammaire anglaise. De la recherche à l'enseignement, volume 3 : Le groupe prédicatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons de grammaire anglaise. De la recherche à l'enseignement, volume 2 : Le groupe nominal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons de grammaire anglaise. De la recherche à l'enseignement, volume 1 : Syntaxe. Préface de Pierre Cotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre des mots dans l'espace de la phrase. Numéro spécial de la revue E-rea (volume 11.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déconnexions forme / sens et la syntaxe dite mensongère. Numéro spécial de la revue E-rea (volume 9.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire et le style. Domaine anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours indirect libre au risque de la grammaire. Le cas de l'anglais. Préface de Jean-Jacques Lecercle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylistique et énonciation. Le cas du discours indirect libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Davison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de thèmes grammaticaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Blin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la syntaxe à la narratologie énonciative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours indirect en anglais contemporain. Approche énonciative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le langage, le même et l'autre : effets théoriques de l'interpellation ». In Jean-Jacques Lecercle et Monique De Mattia-Viviès. Système et style. Une linguistique alternative. Paris, Éditions Amsterdam, mai 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Système et style. Une linguistique alternative.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-35480-269-I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother tongue. Multidisciplinary Perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction » (with Sara Greaves). In Sara Greaves & Monique De Mattia-Viviès (eds). Language Learning and the Mother tongue. Multidisciplinary Perspectives. Cambridge : Cambridge University Press. (p.1-12) (11p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother tongue. Multidisciplinary Perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leçons de grammaire anglaise : le groupe nominal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 979-10-320-0207-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aspect et les formes auxiliées d'aspect. Le cas de Have -en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leçons de grammaire anglaise. De la recherche à l'enseignement. Groupe prédicatif.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçon 6. La voix passive. Théorie et commentaires grammaticaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leçons de grammaire anglaise. De La recherche à l'enseignement. Volume 1 : Syntaxe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la porosité des formes du discours rapporté aux cas de déconnexion forme / sens dans l'univers du récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Delesse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours rapporté. Approche(s) linguistique(s) et/ou traductologique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, pp.29-52, 2006, Traductologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01020542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours indirect libre et effet de discours indirect libre. Essai de formalisation énonciative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stylistique et énonciation : le cas du discours indirect libre. Numéro spécial du Bulletin de la Société de Stylistique Anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier Intégré de Reprographie de l'université de Paris X-Nanterre et SSA, pp.107-142, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage Distorsions cognitives, formes, récits, imaginaires (domaine anglophone).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage Distorsions cognitives, formes, récits, imaginaires (domaine anglophone). Nathalie Vincent-Arnaud et Blandine Pennec (dir.) : Université Toulouse II – Jean Jaurès. A paraître.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOCUMENT DE SYNTHÈSE : Parcours critique, position théorique et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Paris X-Nanterre, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01021141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId63"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Monique De Mattia-Viviès </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">monique-de-mattia-vivies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8217-1473</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LERMA (UR 853)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et alterlinguistique : Retour sur quatre dossiers de linguistique publiés dans la revue e-Rea (e-Rea 9.2, 2012 ; e-Rea 11.1, 2013 ; e-Rea 12.2, 2015 ; e-Rea 17.2, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21.1, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.16823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cotte : « Il faut voir l’arbre, la brindille et la forêt »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.9225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, De la recherche fondamentale à la transmission de la recherche. Le cas du discours rapporté, 17 (1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.8226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483597v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOU The Obscure, un pronom très personnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Exploring Paul Auster’s Report from the Interior, 17 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.8957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483602v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reste persiste et signe. Quelques petits problèmes de grammaire anglaise (ir)résolus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entering into Language and into Languages: from the Mother Tongue to the (M)other Tongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.6502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans la langue ou dans les langues : de la langue maternelle à la langue « mat-rangère »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre des mots dans l'espace de la phrase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11.1, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.3421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntax in Wonderland. Les déconnexions forme - sens et la syntaxe dite mensongère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9.2, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.2651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du discours rapporté mimétique aux formes intrinsèquement hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28, pp.151-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Passive and the Notion of Transitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Review of European Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (2), pp.94-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01020510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monologue intérieur et discours rapporté : parcours entre narratologie et linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25, pp.9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother tongue. Multidisciplinary Perspectives. Introduction by Monique De Mattia-Viviès and Sara Greaves. Contributors: Boris Cyrulnik, M. De Mattia-Viviès, Nathalie Enkelaar, Alain Fleisher, S. Greaves, Georges-A. Goldschmidt, Jean-Jacques Lecercle, Yoann Loisel, Marie Rose Moro &amp; Rameth Radjack. Cambridge : Cambridge University Press. Republication format poche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et style. Une linguistique alternative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Lecercle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsterdam, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother tongue. Multidisciplinary Perspectives. Introduction by Monique De Mattia-Viviès and Sara Greaves. Contributors: Boris Cyrulnik, M. De Mattia-Viviès, Nathalie Enkelaar, Alain Fleisher, S. Greaves, Georges-A. Goldschmidt, Jean-Jacques Lecercle, Yoann Loisel, Marie Rose Moro &amp; Rameth Radjack. Cambridge : Cambridge University Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons de grammaire anglaise. De la recherche à l'enseignement, volume 3 : Le groupe prédicatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche fondamentale à la transmission de la recherche. Le cas du discours rapporté. E-rea 17.1 | 2019. https://journals.openedition.org/erea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons de grammaire anglaise. De la recherche à l'enseignement, volume 2 : Le groupe nominal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons de grammaire anglaise. De la recherche à l'enseignement, volume 1 : Syntaxe. Préface de Pierre Cotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre des mots dans l'espace de la phrase. Numéro spécial de la revue E-rea (volume 11.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déconnexions forme / sens et la syntaxe dite mensongère. Numéro spécial de la revue E-rea (volume 9.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire et le style. Domaine anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours indirect libre au risque de la grammaire. Le cas de l'anglais. Préface de Jean-Jacques Lecercle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylistique et énonciation. Le cas du discours indirect libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Davison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de thèmes grammaticaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Blin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la syntaxe à la narratologie énonciative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours indirect en anglais contemporain. Approche énonciative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le langage, le même et l'autre : effets théoriques de l'interpellation ». In Jean-Jacques Lecercle et Monique De Mattia-Viviès. Système et style. Une linguistique alternative. Paris, Éditions Amsterdam, mai 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Système et style. Une linguistique alternative.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-35480-269-I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother tongue. Multidisciplinary Perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction » (with Sara Greaves). In Sara Greaves & Monique De Mattia-Viviès (eds). Language Learning and the Mother tongue. Multidisciplinary Perspectives. Cambridge : Cambridge University Press. (p.1-12) (11p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother tongue. Multidisciplinary Perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leçons de grammaire anglaise : le groupe nominal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 979-10-320-0207-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aspect et les formes auxiliées d'aspect. Le cas de Have -en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leçons de grammaire anglaise. De la recherche à l'enseignement. Groupe prédicatif.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçon 6. La voix passive. Théorie et commentaires grammaticaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leçons de grammaire anglaise. De La recherche à l'enseignement. Volume 1 : Syntaxe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la porosité des formes du discours rapporté aux cas de déconnexion forme / sens dans l'univers du récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Delesse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours rapporté. Approche(s) linguistique(s) et/ou traductologique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, pp.29-52, 2006, Traductologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01020542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours indirect libre et effet de discours indirect libre. Essai de formalisation énonciative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stylistique et énonciation : le cas du discours indirect libre. Numéro spécial du Bulletin de la Société de Stylistique Anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier Intégré de Reprographie de l'université de Paris X-Nanterre et SSA, pp.107-142, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage Distorsions cognitives, formes, récits, imaginaires (domaine anglophone).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage Distorsions cognitives, formes, récits, imaginaires (domaine anglophone). Nathalie Vincent-Arnaud et Blandine Pennec (dir.) : Université Toulouse II – Jean Jaurès. A paraître.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOCUMENT DE SYNTHÈSE : Parcours critique, position théorique et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Paris X-Nanterre, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01021141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId63"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="90D408E9"/>
+    <w:nsid w:val="9D8E46AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monique-de-mattia-vivies" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8217-1473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418594v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique De Mattia-Vivi&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16823" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481391v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.9225" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483597v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique de Mattia-Vivi&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.8226" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483602v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.8957" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6502" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956809v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021081v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Giorgi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.3421" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.2651" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020510v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04939887v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Greaves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lecercle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418598v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568731v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098893v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098894v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098995v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098983v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Davison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099002v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Blin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Joly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418777v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418607v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01885710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021071v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568733v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01021141v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monique-de-mattia-vivies" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8217-1473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418594v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique De Mattia-Vivi&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16823" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481391v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.9225" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483597v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique de Mattia-Vivi&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.8226" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483602v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.8957" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6502" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956809v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021081v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Giorgi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.3421" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.2651" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020510v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04939887v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Greaves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lecercle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418598v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568731v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098893v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098894v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098995v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098983v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Davison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099002v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Blin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Joly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418777v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418607v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01885710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021071v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568733v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01021141v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>