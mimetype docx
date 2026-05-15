--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Monique De Mattia-Viviès </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">monique-de-mattia-vivies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8217-1473</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LERMA (UR 853)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et alterlinguistique : Retour sur quatre dossiers de linguistique publiés dans la revue e-Rea (e-Rea 9.2, 2012 ; e-Rea 11.1, 2013 ; e-Rea 12.2, 2015 ; e-Rea 17.2, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21.1, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.16823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cotte : « Il faut voir l’arbre, la brindille et la forêt »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.9225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, De la recherche fondamentale à la transmission de la recherche. Le cas du discours rapporté, 17 (1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.8226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483597v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOU The Obscure, un pronom très personnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Exploring Paul Auster’s Report from the Interior, 17 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.8957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483602v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reste persiste et signe. Quelques petits problèmes de grammaire anglaise (ir)résolus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entering into Language and into Languages: from the Mother Tongue to the (M)other Tongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.6502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans la langue ou dans les langues : de la langue maternelle à la langue « mat-rangère »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre des mots dans l'espace de la phrase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11.1, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.3421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntax in Wonderland. Les déconnexions forme - sens et la syntaxe dite mensongère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9.2, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.2651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du discours rapporté mimétique aux formes intrinsèquement hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28, pp.151-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Passive and the Notion of Transitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Review of European Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (2), pp.94-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01020510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monologue intérieur et discours rapporté : parcours entre narratologie et linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25, pp.9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother tongue. Multidisciplinary Perspectives. Introduction by Monique De Mattia-Viviès and Sara Greaves. Contributors: Boris Cyrulnik, M. De Mattia-Viviès, Nathalie Enkelaar, Alain Fleisher, S. Greaves, Georges-A. Goldschmidt, Jean-Jacques Lecercle, Yoann Loisel, Marie Rose Moro &amp; Rameth Radjack. Cambridge : Cambridge University Press. Republication format poche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et style. Une linguistique alternative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Lecercle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsterdam, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother tongue. Multidisciplinary Perspectives. Introduction by Monique De Mattia-Viviès and Sara Greaves. Contributors: Boris Cyrulnik, M. De Mattia-Viviès, Nathalie Enkelaar, Alain Fleisher, S. Greaves, Georges-A. Goldschmidt, Jean-Jacques Lecercle, Yoann Loisel, Marie Rose Moro &amp; Rameth Radjack. Cambridge : Cambridge University Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons de grammaire anglaise. De la recherche à l'enseignement, volume 3 : Le groupe prédicatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche fondamentale à la transmission de la recherche. Le cas du discours rapporté. E-rea 17.1 | 2019. https://journals.openedition.org/erea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons de grammaire anglaise. De la recherche à l'enseignement, volume 2 : Le groupe nominal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons de grammaire anglaise. De la recherche à l'enseignement, volume 1 : Syntaxe. Préface de Pierre Cotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre des mots dans l'espace de la phrase. Numéro spécial de la revue E-rea (volume 11.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déconnexions forme / sens et la syntaxe dite mensongère. Numéro spécial de la revue E-rea (volume 9.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire et le style. Domaine anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours indirect libre au risque de la grammaire. Le cas de l'anglais. Préface de Jean-Jacques Lecercle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylistique et énonciation. Le cas du discours indirect libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Davison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de thèmes grammaticaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Blin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la syntaxe à la narratologie énonciative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours indirect en anglais contemporain. Approche énonciative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le langage, le même et l'autre : effets théoriques de l'interpellation ». In Jean-Jacques Lecercle et Monique De Mattia-Viviès. Système et style. Une linguistique alternative. Paris, Éditions Amsterdam, mai 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Système et style. Une linguistique alternative.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-35480-269-I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother tongue. Multidisciplinary Perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction » (with Sara Greaves). In Sara Greaves & Monique De Mattia-Viviès (eds). Language Learning and the Mother tongue. Multidisciplinary Perspectives. Cambridge : Cambridge University Press. (p.1-12) (11p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother tongue. Multidisciplinary Perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leçons de grammaire anglaise : le groupe nominal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 979-10-320-0207-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aspect et les formes auxiliées d'aspect. Le cas de Have -en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leçons de grammaire anglaise. De la recherche à l'enseignement. Groupe prédicatif.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçon 6. La voix passive. Théorie et commentaires grammaticaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leçons de grammaire anglaise. De La recherche à l'enseignement. Volume 1 : Syntaxe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la porosité des formes du discours rapporté aux cas de déconnexion forme / sens dans l'univers du récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Delesse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours rapporté. Approche(s) linguistique(s) et/ou traductologique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, pp.29-52, 2006, Traductologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01020542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours indirect libre et effet de discours indirect libre. Essai de formalisation énonciative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stylistique et énonciation : le cas du discours indirect libre. Numéro spécial du Bulletin de la Société de Stylistique Anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier Intégré de Reprographie de l'université de Paris X-Nanterre et SSA, pp.107-142, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage Distorsions cognitives, formes, récits, imaginaires (domaine anglophone).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage Distorsions cognitives, formes, récits, imaginaires (domaine anglophone). Nathalie Vincent-Arnaud et Blandine Pennec (dir.) : Université Toulouse II – Jean Jaurès. A paraître.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOCUMENT DE SYNTHÈSE : Parcours critique, position théorique et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Paris X-Nanterre, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01021141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId63"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Monique De Mattia-Viviès </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">monique-de-mattia-vivies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8217-1473</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LERMA (UR 853)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et alterlinguistique : Retour sur quatre dossiers de linguistique publiés dans la revue e-Rea (e-Rea 9.2, 2012 ; e-Rea 11.1, 2013 ; e-Rea 12.2, 2015 ; e-Rea 17.2, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21.1, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.16823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, De la recherche fondamentale à la transmission de la recherche. Le cas du discours rapporté, 17 (1), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.8226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483597v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cotte : « Il faut voir l’arbre, la brindille et la forêt »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.9225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOU The Obscure, un pronom très personnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Exploring Paul Auster’s Report from the Interior, 17 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.8957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483602v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reste persiste et signe. Quelques petits problèmes de grammaire anglaise (ir)résolus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entering into Language and into Languages: from the Mother Tongue to the (M)other Tongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.6502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans la langue ou dans les langues : de la langue maternelle à la langue « mat-rangère »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre des mots dans l'espace de la phrase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11.1, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.3421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntax in Wonderland. Les déconnexions forme - sens et la syntaxe dite mensongère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9.2, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.2651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du discours rapporté mimétique aux formes intrinsèquement hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28, pp.151-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Passive and the Notion of Transitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Review of European Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (2), pp.94-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01020510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monologue intérieur et discours rapporté : parcours entre narratologie et linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de stylistique anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25, pp.9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother tongue. Multidisciplinary Perspectives. Introduction by Monique De Mattia-Viviès and Sara Greaves. Contributors: Boris Cyrulnik, M. De Mattia-Viviès, Nathalie Enkelaar, Alain Fleisher, S. Greaves, Georges-A. Goldschmidt, Jean-Jacques Lecercle, Yoann Loisel, Marie Rose Moro &amp; Rameth Radjack. Cambridge : Cambridge University Press. Republication format poche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et style. Une linguistique alternative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Lecercle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsterdam, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother tongue. Multidisciplinary Perspectives. Introduction by Monique De Mattia-Viviès and Sara Greaves. Contributors: Boris Cyrulnik, M. De Mattia-Viviès, Nathalie Enkelaar, Alain Fleisher, S. Greaves, Georges-A. Goldschmidt, Jean-Jacques Lecercle, Yoann Loisel, Marie Rose Moro &amp; Rameth Radjack. Cambridge : Cambridge University Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons de grammaire anglaise. De la recherche à l'enseignement, volume 3 : Le groupe prédicatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche fondamentale à la transmission de la recherche. Le cas du discours rapporté. E-rea 17.1 | 2019. https://journals.openedition.org/erea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons de grammaire anglaise. De la recherche à l'enseignement, volume 2 : Le groupe nominal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons de grammaire anglaise. De la recherche à l'enseignement, volume 1 : Syntaxe. Préface de Pierre Cotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre des mots dans l'espace de la phrase. Numéro spécial de la revue E-rea (volume 11.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déconnexions forme / sens et la syntaxe dite mensongère. Numéro spécial de la revue E-rea (volume 9.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire et le style. Domaine anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours indirect libre au risque de la grammaire. Le cas de l'anglais. Préface de Jean-Jacques Lecercle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylistique et énonciation. Le cas du discours indirect libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Davison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de thèmes grammaticaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Feraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Blin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la syntaxe à la narratologie énonciative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours indirect en anglais contemporain. Approche énonciative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le langage, le même et l'autre : effets théoriques de l'interpellation ». In Jean-Jacques Lecercle et Monique De Mattia-Viviès. Système et style. Une linguistique alternative. Paris, Éditions Amsterdam, mai 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Système et style. Une linguistique alternative.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-35480-269-I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction » (with Sara Greaves). In Sara Greaves & Monique De Mattia-Viviès (eds). Language Learning and the Mother tongue. Multidisciplinary Perspectives. Cambridge : Cambridge University Press. (p.1-12) (11p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother tongue. Multidisciplinary Perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother tongue. Multidisciplinary Perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leçons de grammaire anglaise : le groupe nominal.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 979-10-320-0207-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aspect et les formes auxiliées d'aspect. Le cas de Have -en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leçons de grammaire anglaise. De la recherche à l'enseignement. Groupe prédicatif.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçon 6. La voix passive. Théorie et commentaires grammaticaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leçons de grammaire anglaise. De La recherche à l'enseignement. Volume 1 : Syntaxe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la porosité des formes du discours rapporté aux cas de déconnexion forme / sens dans l'univers du récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Delesse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours rapporté. Approche(s) linguistique(s) et/ou traductologique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, pp.29-52, 2006, Traductologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01020542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours indirect libre et effet de discours indirect libre. Essai de formalisation énonciative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stylistique et énonciation : le cas du discours indirect libre. Numéro spécial du Bulletin de la Société de Stylistique Anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier Intégré de Reprographie de l'université de Paris X-Nanterre et SSA, pp.107-142, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage Distorsions cognitives, formes, récits, imaginaires (domaine anglophone).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage Distorsions cognitives, formes, récits, imaginaires (domaine anglophone). Nathalie Vincent-Arnaud et Blandine Pennec (dir.) : Université Toulouse II – Jean Jaurès. A paraître.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOCUMENT DE SYNTHÈSE : Parcours critique, position théorique et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Paris X-Nanterre, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01021141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId63"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D8E46AC"/>
+    <w:nsid w:val="6DDBDD80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monique-de-mattia-vivies" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8217-1473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418594v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique De Mattia-Vivi&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16823" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481391v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.9225" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483597v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique de Mattia-Vivi&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.8226" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483602v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.8957" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6502" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956809v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021081v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Giorgi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.3421" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.2651" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020510v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04939887v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Greaves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lecercle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418598v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568731v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098893v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098894v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098995v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098983v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Davison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099002v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Blin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Joly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418777v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418607v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01885710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021071v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568733v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01021141v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monique-de-mattia-vivies" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8217-1473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418594v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique De Mattia-Vivi&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16823" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483597v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique de Mattia-Vivi&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.8226" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481391v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.9225" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483602v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.8957" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6502" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956809v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021081v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Giorgi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.3421" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.2651" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020510v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04939887v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Greaves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lecercle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418598v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568731v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098893v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098894v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098995v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098983v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Davison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099002v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Blin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Joly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01885710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021071v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568733v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01021141v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>