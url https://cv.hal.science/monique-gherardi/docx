--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0129617"/>
+    <w:nsid w:val="DFD65597"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>