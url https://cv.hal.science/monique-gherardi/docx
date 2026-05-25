--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Monique GHERARDI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure d'études en Sciences de l'Information Géographique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">monique-gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0836-4760</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure d’études en Sciences de l’Information Géographique au sein de l’Université de Montpellier Paul-Valéry (UPVM) depuis 2004, j’exerce actuellement mes fonctions au sein du Laboratoire de Géographie et d’Aménagement de Montpellier (LAGAM / UPVM). Au cours de mes 20 années d’expériences en Systèmes d’Information Géographique (SIG) et cartographie, j’ai été associée à 21 projets de recherche et/ou expertises scientifiques dont 6 projets ANR. Ces trois dernières années, je me suis concentrée à la direction de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">atlas de la ruralité mahoraise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, publié cette année aux éditions Orphie.Depuis mars 2020, je suis élue dans mon village de Beaulieu, en charge de l’urbanisme, risques naturels et environnement. Ce nouvel engagement citoyen me permet d’agir comme acteur de l’aménagement du territoire en mettant à profit mes expériences professionnelles au service de l’action publique, et de nourrir en retour mes compétences universitaires dans un objectif de recherche-action.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la ruralité mahoraise. Un patrimoine culturel et naturel, du chant au champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions ORPHIE, pp.304, 2024, 979-10-298-0672-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivages et horizons : hommages au géographe Jean-Marie Miossec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 470 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparatisme en aménagement du territoire : mimétisme et spécificité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service des publications de Montpellier 3, 354 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic hazards assessment of Oldoinyo Lengai in a data scarcity context (Tanzania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurice Parat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territorium: Revista Internacional de Riscos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28(II), pp.69-81. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14195/1647-7723_28-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of populations for coping with an extreme event: Saint-Martin and Saint-Barthélemy in the wake of hurricane Irma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territorium: Revista Internacional de Riscos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28(II), pp.43-54. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14195/1647-7723_28-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone et cartographie post-désastre : exemples d’applications sur un territoire cycloné (Petites Antilles du Nord, ouragan Irma, septembre 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinet Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245-246, pp.163-177. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-17700952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation aux cyclones et au risque de submersion marine dans les communes littorales de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.19207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au cyclone Irma ! Le rôle des populations dans la gestion de la crise à Saint-Martin (Petites Antilles, îles du Nord)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.18987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et gestion des débris post-cycloniques à Saint-Martin (Antilles françaises) après le passage du cyclone Irma (sept. 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post Hurricane Irma debris collection and management in Saint-Martin (sept. 2017, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Peroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.34154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Processes and Influence on Damage to Urban Structures during Hurricane Irma (St-Martin & St-Barthélemy, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (7), pp.215. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse7070215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating spatial accessibility in the design of volcano evacuation plans in the French West Indies (Guadeloupe and Martinique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi-Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lalubie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13617-019-0089-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal flood risk: improving operational response, a case study on the municipality of Leucate, Languedoc, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Elineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoenvironmental Disasters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.19. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40677-018-0109-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of tsunami evacuation maps for a consensual symbolization rules proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Girres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.4-24. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23729333.2018.1440711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme dans la Caraïbe, un moteur du développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusline Rodne Jeanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideas.4239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des sciences géographiques à la prévention du risque tsunami au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Meschinet De Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hespéris-Tamuda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des sciences géographiques à la prévention du risque tsunami au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Meschinet de Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hespéris-Tamuda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LII (1), pp.383-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque avalanche sur le réseau routier alpin français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102-4, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'accessibilité territoriale pour l'aide à la gestion de crise tsunami (Mayotte, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 693 (5), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.693.0502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque tsunamique au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ana Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.n.c. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/physio-geo.2589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche régionale du risque tsunami au Maroc (modélisation et exposition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires d'Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité des typhons extrêmes (fin de la catégorie 5) dans l’ouest du Pacifique Nord lors des 4 dernières décennies (1980-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinet Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris Saclay, Nov 2024, Saclay ENS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of geodynamical processes on the socio-ecosystem of North Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurice Parat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Great African Rift Interdisciplinary Research Group 2022 Scientific meeting (GDR Rift Colloquium 2022 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de la cartographie et l’analyse spatiale pour l’aide à la planification des évacuations en cas d’alerte tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEORISQUE 2020 : L’INFORMATION GEOGRAPHIQUE AU SERVICE DE LA GESTION DES RISQUES ET DES CRISES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Mar 2020, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte, produit final ? Exemple de l'évaluation des vulnérabilités à Leucate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "La face cachée des cartes", lab. GRED, Université Paul-Valéry, Montpellier, 18-19 décembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France. pp.95-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception, représentation et gestion du risque de submersion marine sur la côte languedocienne française : le cas de la station balnéaire récente de Leucate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esméralda Longépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Nicolae Lerma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vulnérabilité des littoraux méditerranéens face aux changements environnementaux contemporains, At Kerkennah islands (Sfax), Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sfax, Tunisie. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'incertitude au manque de fiabilité des informations : des défis majeurs pour une gestion efficace de l'environnement - le cas des paysages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Audurier Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Demarque Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertitude et environnement. Mesures, modèles, gestion.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Arles, France. pp.255-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation et risques en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes rencontres géographes et assureurs face aux risques naturels "Développement urbain et risque d’inondation dans le Midi méditerranéen", Université Paul Valéry Montpellier 3, Montpellier, 8 juin 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. pp.16-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction et appropriation de plans d'évacuation face au risque tsunami à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Said Hachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Idaroussi Tsimanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archipel du Vanuatu Post-cyclone Pam. Identifier les vulnérabilités et les capacités de résilience sociétale et environnementale par un RETEX sur le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géorisque 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazard in TAnzanian Rift project : how geodynamical processes can affect an ecosystem in terms of riks, education and population evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurice Parat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference of the East African Rift, Dar El Salam, 8 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dar El Salam, Tanzania. s.p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la géomatique dans l'évaluation des vulnérabilités humaine et matérielle (submersion marine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : « Territoires, changements globaux et développement durable », IIème symposium international de l'Association des Géographes Tunisiens, Hammamet, 12-17 novembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hammamet, Tunisie. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VULNÉRABILITÉ TERRITORIALE ET RISQUE VOLCANIQUE AUX ANTILLES UNE APPROCHE COMPARATIVE MARTINIQUE / GUADELOUPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lalubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Schoelcher, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSING LONG-TERM HAZARDS FOR LA SOUFRIERE OF GUADELOUPE VOLCANO: INSIGHTS FROM A NEW ERUPTIVE CHRONOLOGY, CREDIBLE SCENARIO DEFINITION, AND INTEGRATED IMPACT MODELLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barsotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Esposti‐ongaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVCEI General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Kagoshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les colères froides de l’Ol Doinyo Lengaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.70-71, 2023, 978-2-7491-7814-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs traditionnels dans la résilience des sociétés face aux phénomènes naturels extrêmes, exemples de Port-Vila et Imafen (Vanuatu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience et adaptation aux risques « naturels »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation et transfert vers les collectivités des Antilles françaises d’une méthode de planification des évacuations en cas d’alerte tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robustelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perdrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France, UM3, UA. 2019, 232 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résiliences post-Pam Vanuatu : suivi du processus de RESILIENCES sociétale et environnementale POST-cyclone PAM et renforcement des capacités de prévention des risques naturels majeurs au Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fonds de coopération économique, sociale et culturelle pour le Pacifique dit « Fonds Pacifique » (FP), IRD, Université Montpellier 3, Université d’Auckland, Croix Rouge française au Vanuatu. 2019, 78 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planifier les évacuations en cas de tsunami : la méthode EXPLOIT, Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robustelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perdrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France, UM3, UA. 2018, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des RIsques Submersion marine sur des SItes Sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Elineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil supérieur de la formation et de la recherche stratégiques. 2017, 144 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREPARTOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Goett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation MAIF, Université Paris 1. 2012, 257 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des vulnérabilités territoriales et humaines face aux tsunamis au Maroc (façade atlantique et ville d'El Jadida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ana Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD &amp; UMR GRED. 2012, 190 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’interprétation des paysages viticoles au cœur d’Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GESTER; Département de l'Hérault; Université Paul Valéry - Montpellier. 2005, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami Evacuation Mapping Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Montpellier, France. 2025, pp.254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId148"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Monique GHERARDI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure d'études en Sciences de l'Information Géographique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">monique-gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0836-4760</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=3EItkNcAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure d’études en Sciences de l’Information Géographique au sein de l’Université de Montpellier Paul-Valéry (UPVM) depuis 2004, j’exerce actuellement mes fonctions au sein du Laboratoire de Géographie et d’Aménagement de Montpellier (LAGAM / UPVM). Au cours de mes 20 années d’expériences en Systèmes d’Information Géographique (SIG) et cartographie, j’ai été associée à 21 projets de recherche et/ou expertises scientifiques dont 6 projets ANR. Ces trois dernières années, je me suis concentrée à la direction de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">atlas de la ruralité mahoraise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, publié cette année aux éditions Orphie.Depuis mars 2020, je suis élue dans mon village de Beaulieu, en charge de l’urbanisme, risques naturels et environnement. Ce nouvel engagement citoyen me permet d’agir comme acteur de l’aménagement du territoire en mettant à profit mes expériences professionnelles au service de l’action publique, et de nourrir en retour mes compétences universitaires dans un objectif de recherche-action.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la ruralité mahoraise. Un patrimoine culturel et naturel, du chant au champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions ORPHIE, pp.304, 2024, 979-10-298-0672-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivages et horizons : hommages au géographe Jean-Marie Miossec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 470 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparatisme en aménagement du territoire : mimétisme et spécificité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service des publications de Montpellier 3, 354 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic hazards assessment of Oldoinyo Lengai in a data scarcity context (Tanzania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurice Parat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territorium: Revista Internacional de Riscos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28(II), pp.69-81. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14195/1647-7723_28-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of populations for coping with an extreme event: Saint-Martin and Saint-Barthélemy in the wake of hurricane Irma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territorium: Revista Internacional de Riscos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28(II), pp.43-54. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14195/1647-7723_28-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone et cartographie post-désastre : exemples d’applications sur un territoire cycloné (Petites Antilles du Nord, ouragan Irma, septembre 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinet Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245-246, pp.163-177. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-17700952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation aux cyclones et au risque de submersion marine dans les communes littorales de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.19207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au cyclone Irma ! Le rôle des populations dans la gestion de la crise à Saint-Martin (Petites Antilles, îles du Nord)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.18987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et gestion des débris post-cycloniques à Saint-Martin (Antilles françaises) après le passage du cyclone Irma (sept. 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Processes and Influence on Damage to Urban Structures during Hurricane Irma (St-Martin & St-Barthélemy, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (7), pp.215. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse7070215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post Hurricane Irma debris collection and management in Saint-Martin (sept. 2017, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Peroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.34154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating spatial accessibility in the design of volcano evacuation plans in the French West Indies (Guadeloupe and Martinique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi-Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lalubie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13617-019-0089-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal flood risk: improving operational response, a case study on the municipality of Leucate, Languedoc, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Elineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoenvironmental Disasters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.19. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40677-018-0109-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme dans la Caraïbe, un moteur du développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusline Rodne Jeanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideas.4239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of tsunami evacuation maps for a consensual symbolization rules proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Girres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.4-24. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23729333.2018.1440711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des sciences géographiques à la prévention du risque tsunami au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Meschinet De Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hespéris-Tamuda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des sciences géographiques à la prévention du risque tsunami au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Meschinet de Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hespéris-Tamuda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LII (1), pp.383-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque avalanche sur le réseau routier alpin français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102-4, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'accessibilité territoriale pour l'aide à la gestion de crise tsunami (Mayotte, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 693 (5), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.693.0502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque tsunamique au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ana Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.n.c. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/physio-geo.2589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche régionale du risque tsunami au Maroc (modélisation et exposition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires d'Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité des typhons extrêmes (fin de la catégorie 5) dans l’ouest du Pacifique Nord lors des 4 dernières décennies (1980-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinet Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris Saclay, Nov 2024, Saclay ENS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of geodynamical processes on the socio-ecosystem of North Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurice Parat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Great African Rift Interdisciplinary Research Group 2022 Scientific meeting (GDR Rift Colloquium 2022 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de la cartographie et l’analyse spatiale pour l’aide à la planification des évacuations en cas d’alerte tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEORISQUE 2020 : L’INFORMATION GEOGRAPHIQUE AU SERVICE DE LA GESTION DES RISQUES ET DES CRISES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Mar 2020, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte, produit final ? Exemple de l'évaluation des vulnérabilités à Leucate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "La face cachée des cartes", lab. GRED, Université Paul-Valéry, Montpellier, 18-19 décembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France. pp.95-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception, représentation et gestion du risque de submersion marine sur la côte languedocienne française : le cas de la station balnéaire récente de Leucate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esméralda Longépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Nicolae Lerma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vulnérabilité des littoraux méditerranéens face aux changements environnementaux contemporains, At Kerkennah islands (Sfax), Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sfax, Tunisie. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'incertitude au manque de fiabilité des informations : des défis majeurs pour une gestion efficace de l'environnement - le cas des paysages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Audurier Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Demarque Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertitude et environnement. Mesures, modèles, gestion.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Arles, France. pp.255-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation et risques en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes rencontres géographes et assureurs face aux risques naturels "Développement urbain et risque d’inondation dans le Midi méditerranéen", Université Paul Valéry Montpellier 3, Montpellier, 8 juin 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. pp.16-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification des évacuations massives de population en cas de tsunami sur la métropole de Nice Côte d'Azur (projet EVACTSU MNCA) : contribution à la reconnaissance Tsunami Ready IOC-UNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique sur les tsunamis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Nice, France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction et appropriation de plans d'évacuation face au risque tsunami à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Said Hachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Idaroussi Tsimanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archipel du Vanuatu Post-cyclone Pam. Identifier les vulnérabilités et les capacités de résilience sociétale et environnementale par un RETEX sur le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géorisque 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazard in TAnzanian Rift project : how geodynamical processes can affect an ecosystem in terms of riks, education and population evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurice Parat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference of the East African Rift, Dar El Salam, 8 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dar El Salam, Tanzania. s.p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la géomatique dans l'évaluation des vulnérabilités humaine et matérielle (submersion marine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : « Territoires, changements globaux et développement durable », IIème symposium international de l'Association des Géographes Tunisiens, Hammamet, 12-17 novembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hammamet, Tunisie. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VULNÉRABILITÉ TERRITORIALE ET RISQUE VOLCANIQUE AUX ANTILLES UNE APPROCHE COMPARATIVE MARTINIQUE / GUADELOUPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lalubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Schoelcher, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSING LONG-TERM HAZARDS FOR LA SOUFRIERE OF GUADELOUPE VOLCANO: INSIGHTS FROM A NEW ERUPTIVE CHRONOLOGY, CREDIBLE SCENARIO DEFINITION, AND INTEGRATED IMPACT MODELLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barsotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Esposti‐ongaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVCEI General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Kagoshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les colères froides de l’Ol Doinyo Lengaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.70-71, 2023, 978-2-7491-7814-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs traditionnels dans la résilience des sociétés face aux phénomènes naturels extrêmes, exemples de Port-Vila et Imafen (Vanuatu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience et adaptation aux risques « naturels »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation et transfert vers les collectivités des Antilles françaises d’une méthode de planification des évacuations en cas d’alerte tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robustelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perdrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France, UM3, UA. 2019, 232 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résiliences post-Pam Vanuatu : suivi du processus de RESILIENCES sociétale et environnementale POST-cyclone PAM et renforcement des capacités de prévention des risques naturels majeurs au Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fonds de coopération économique, sociale et culturelle pour le Pacifique dit « Fonds Pacifique » (FP), IRD, Université Montpellier 3, Université d’Auckland, Croix Rouge française au Vanuatu. 2019, 78 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planifier les évacuations en cas de tsunami : la méthode EXPLOIT, Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robustelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perdrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France, UM3, UA. 2018, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des RIsques Submersion marine sur des SItes Sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Elineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil supérieur de la formation et de la recherche stratégiques. 2017, 144 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREPARTOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Goett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation MAIF, Université Paris 1. 2012, 257 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des vulnérabilités territoriales et humaines face aux tsunamis au Maroc (façade atlantique et ville d'El Jadida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ana Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD &amp; UMR GRED. 2012, 190 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’interprétation des paysages viticoles au cœur d’Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GESTER; Département de l'Hérault; Université Paul Valéry - Montpellier. 2005, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami Evacuation Mapping Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Montpellier, France. 2025, pp.254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFD65597"/>
+    <w:nsid w:val="06908ADB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monique-gherardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0836-4760" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04582851v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051378v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051072v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Miossec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-7723_28-2_6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282045v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-7723_28-2_4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607811v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-17700952" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19207" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138216v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18987" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138224v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514975v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peroche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34154" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182034v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7070215" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi-Leone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lalubie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-019-0089-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Elineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-018-0109-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068088v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gustave" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2018.1440711" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusline Rodne Jeanty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.4239" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138207v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Omira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;roche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mellas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Meschinet De Richemond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Meschinet de Richemond" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483656v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Colas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garcin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2491" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagah&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sahal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.693.0502" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Baptista" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.2589" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahhou Zourarah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321023v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hoarau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986645v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342941v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolae Lerma" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Audurier Cros" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demarque Gherardi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Puech" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910462v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260768v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Said Hachim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Idaroussi Tsimanda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153912v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076561v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baudin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clutier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076560v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138236v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lesales" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138247v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Komorowski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Legendre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barsotti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Esposti&#8208;ongaro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jenkins" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503637v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic France" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03292834v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vauthier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078327v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robustelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cargnelutti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perdrieau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078329v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le De" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078328v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078330v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078219v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goett" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078216v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mehdi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060183v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169912v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Monnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monique-gherardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0836-4760" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=3EItkNcAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04582851v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051378v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051072v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Miossec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260682v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-7723_28-2_6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282045v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-7723_28-2_4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607811v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-17700952" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19207" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138216v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18987" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138224v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182034v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7070215" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514975v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peroche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34154" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138199v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi-Leone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lalubie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-019-0089-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929261v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Elineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-018-0109-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusline Rodne Jeanty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.4239" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gustave" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2018.1440711" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138207v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Omira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;roche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mellas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Meschinet De Richemond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Meschinet de Richemond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Colas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garcin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2491" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484408v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagah&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sahal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.693.0502" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062386v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Baptista" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.2589" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920949v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahhou Zourarah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321023v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Hoarau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891618v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986645v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070105v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342941v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolae Lerma" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828740v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Audurier Cros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demarque Gherardi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Puech" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910462v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622051v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Monnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260768v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Said Hachim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Idaroussi Tsimanda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153912v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076561v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baudin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clutier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076560v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138236v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lesales" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138247v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Komorowski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Legendre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barsotti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Esposti&#8208;ongaro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jenkins" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503637v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic France" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03292834v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vauthier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078327v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robustelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cargnelutti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perdrieau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078329v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le De" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078330v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078219v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goett" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078216v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mehdi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060183v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169912v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>