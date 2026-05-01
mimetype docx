--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Monique Loquet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d’un incident en classe: Analyse croisée, didactique et sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), pp.89-114. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11nxw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du milieu-soi au milieu sensoriel, la fabrication du son chanté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Audroing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (71), pp.33-48. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.071.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art workshops in conflict areas and refugee camps in Middle East : a way to contribute to the resilience of children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Buriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Educação, Artes e Inclusão</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A &amp;quot;biografia artística&amp;quot; com jovens deslocados em acampamentos no Iraque: presença como indicador de resiliência</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Buriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Educação, Artes e Inclusão</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.115-142. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5965/198431781642020115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Quality for Equitable Learning across School Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hudson, Brian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meinert Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge editions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Didactics in a Changing World. European Perspectives on Teaching, Learning and the Curriculum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs corporels dans l'enseignement de la danse au collège, analyse didactique, Didactique des arts, Acquis et développements, Formation et pratiques d'enseignement en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Hautes écoles pédagogiques et institutions assimilées de Suisse romande et du Tessin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.65-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de parenté épistémique: une modélisation des savoirs entre la pratique des élèves et celle des savants, l'exemple de la danse au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.38-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting artistic quality in rhythmic gymnastics : a didactic analysis from high performance to school practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Physical Education and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1), pp.145-158. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1807-55092016000100145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les arts du cirque au collège: une dévolution artistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Vitoux Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content knowledge in teaching, an investigation into an adequate ‘milieu’ for teaching dance: The case of Indian dance in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ranganathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Education Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (1), pp.65-79. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1356336X10369198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching kathak in france : The interdisciplinary &amp;quot;Milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudumbai Ranganathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dance Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (41), pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'un savoir technique : L'exemple du &amp;quot; tour illusion &amp;quot; en gymnastique rythmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giurka Gantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djemile Halilova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68 (3), pp.9-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dévolution dans les activités physiques et sportives non scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roessle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Léziart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.9-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dévolution dans les activités physiques sportives et artistiques non scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roessle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Léziart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (3), pp.9-29. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes d'une formatrice en expression corporelle ou &amp;quot; l'oeil du maquignon &amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.119-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une attention sensible en situation de création chorégraphique à l’école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque international de l’ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, Jun 2023, Genève, Suisse. https://archive-ouverte.unige.ch/unige:174755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérations épistémiques en jeu dans la préparation d’une leçon d’histoire en Centrafrique, portant sur les pharaons noirs d’Egypte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sokola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès International de la Théorie de l’Action Conjointe en Didactique, Coopération et dispositifs de coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biographie artistique : un dispositif didactique pour favoriser la réparation de jeunes yézidis en Irak à travers l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Buriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89e Congrès de l'ACFAS, Sciences, innovations, sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une “culture de la résilience-empowerment” par la biographie artistique en situations d’urgence humanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Buriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones de contact, zones de conflit – convergences et divergences francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Trente, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement d’animateurs et de jeunes yézidis par la biographie artistique en Irak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Buriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88ème congrès de l'ACFAS - « Éduquer par l’art » en lien avec les enjeux sociétaux : réflexions théoriques, expériences et perspectives, à l’école et au-delà (2e édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ingénierie didactique coopérative au service de l’enseignement du handball à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Royant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès International de la Théorie de l’Action Conjointe en Didactique, Pour une reconstruction de la forme scolaire d’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la reconstruction après la guerre : le rôle de l’animation socioculturelle auprès d’enfants en Irak et en Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Buriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L’animation socioculturelle et l’intervention sociale face à la violence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Carrières Sociales ISIAT-IUT Bordeaux-Montaigne et l’UMR 5319 PASSAGES/CNRS Université Bordeaux Montaigne, Jan 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concrétiser l’égalité des sexes au CP, la co-écriture fille-garçon en symétrie. Communication CDpE (Collectif didactique pour enseigner), Sur la notion d’ingénierie coopérative : épistémologie, théorie, et méthode – Etudes de ca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude de la structure fédérative de Recherche VISA : Les usages des enregistrements vidéos et d’autres données empiriques dans la collaboration entre chercheurs et acteurs des activités du travail, d’enseignement-apprentissage ou de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agrosup, Feb 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching History in a Specialised 'Segpa' Class: A Double Skill, Epistemic and Relational</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Safourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network 27. Didactics, Learning and Teaching. European Conference on Educational Research / European educational Research Association EERA/ECER, Educational Research (Re)connecting Communities.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to School Inclusion of Students With Disabilities: Designing a Didactic Engineering in Dance for a Child With Autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network 27. Didactics, Learning and Teaching. European Conference on Educational Research / European educational Research Association EERA/ECER, Educational Research (Re)connecting Communities.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Quality and Powerful Knowledge: Implications for Curriculum Innovation and Teacher Education Policy & Practice. Panel Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Olin-Scheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Gericke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongy Deng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network 27. Didactics, Learning and Teaching. European Conference on Educational Research / European educational Research Association EERA/ECER, Educational Research (Re)connecting Communities.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Epistemic Quality for Equitable Access to Powerful Knowledge ? A Case Study of Language Learning in a Primary Classroom in Germany, through the lenses of Bildungsgangforschung and JATD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès international de la Théorie de l'Action Conjointe en Didactique. La TACD en question, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TACD, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle avancée pour l'inclusion des élèves en situation de handicap ? Une activité danse pour un élève d'Ulis en classe ordinaire, ou comment chorégraphier &amp;quot;fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès international de la Théorie de l'Action Conjointe en Didactique. La TACD en question, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TACD, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à créer en danse, quelle éducation de l'attention et du sensible ? L'exemple de &amp;quot;tirer la corde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Floenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès international de la Théorie de l'Action Conjointe en Didactique. La TACD en question, questions à la Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TACD, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la mixité à travers une action conjointe fille-garçon épistémiquement équitable. L’exemple d’un binôme mixte en lire-écrire au CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Genre et Didactique(s) : Questionner les usages des concepts "empruntés" aux Études de Genre dans les approches didactiques », colloque international de l’ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE d'Aquitaine; Université de Bordeaux, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading and Writing in Pair Groups of Boy and Girl : Seeking for Equity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Verscheure, I., Gender and Subject Didactics : What do we Gain in Addressing Gender Issues at the Micro-Level of Didactical Interactions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Conference on Educational Research / European educational Research Association EERA/ECER; Inclusion and Exclusion, Ressources for Educational Research ?, Sep 2018, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powerful Knowledge in Physical Education at School : What is it Essential to Learnt so that Students can have an Effective Practice in an Authentic Milieu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Hudson, B., Powerful Knowledges across School Subjects, Network 27. Didactics, Learning and Teaching.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Conference on Educational Research / European educational Research Association EERA/ECER; Inclusion and Exclusion, Ressources for Educational Research ?, Sep 2018, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de preuve en didactique : vers une épistémologie de l'ascension de l'abstrait au concret ? Didactique de la musique et de la danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Batézat-Batellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour des Recherches Comparatistes en Didactique, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I have slapped them but I haven't slapped them really&amp;quot;, a case study to concretely define &amp;quot;epistemic quality for equitable learning&amp;quot; through physical education in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hudson, B., Loquet, M., Wegner, A., Meyer, M. Epistemic Quality for Equitable Learning across School Subjects : Round Table, Network 27. Didactics, Learning and Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Conference on Educational Research / European educational Research Association EERA/ECER; Inclusion and Exclusion, Ressources for Educational Research ?, Sep 2018, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Perspectives on Joint Action in Didactics: High Epistemic Quality Learning and Education in School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meinert Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research (ECER 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University College UCC, Aug 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning strategies of osteopathic techniques and clinical decision-making. Implications for osteopathic education. Preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Kerebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Erieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: UCO International Education Conference 2017 Tomorrow’s Osteopaths: strengthening the foundations of osteopathic education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Epistemic Quality for Equitable Access to High Quality Language Learning in a Primary Classroom in Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meinert Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WERA 2017 Focal Meeting/Hong Kong Education Research Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Hong-King, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I have slapped them but I haven’t slapped them really</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Benberghout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meinert Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WERA 2017 Focal Meeting/Hong Kong Education Research Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Hong-King, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Epistemic Kinship: a way to Bridge the affirmed Gap between Student-s and Expert's Knowledge, the case of Dance Lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Global Perspectives on Didactics, Learning and Teaching at Annual Focal Meeting of the World Education Research Association (WERA) Public Scholarship to Educate Diverse Democracies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WERA, Apr 2016, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation in Dance Teaching: Reciprocal Actions between Teacher and Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Benberghout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactics, Learning and Teaching at European Conference on Educational Research (ECER) / European eductional Research Association (EERA), Leading Education: The Distinct Contributions of Educational Research and Researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint action and dance at elementary school. How is a choreographic gesture embodied?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylene Motais Louvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network 27. Didactics - Learning and Teaching at European Conference on Educational Research / European educational Research Association EERA/ECER, Leading Education: The Distinct Contributions of Educational Research and Researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EERA/ECER, Aug 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnational Cross-Disciplinary Perspectives in Didactics: Understanding Equitable Learning in Relation to Epistemic Quality through Studying a Dance Lesson in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hudson, Brian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meinert Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactics, Learning and Teaching at European Conference on Educational Research (ECER) / European eductional Research Association (EERA), Leading Education: The Distinct Contributions of Educational Research and Researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Didactic Analysis to study the link between High performance and School practice in Rhytmic Gymnastics, Consequences for Content Progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Coloquio International de Aspectos Pedagogicos da Ginastica (CIAPEGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIAPEGI; Laboratorio de Pesquisas e Experiências em Ginastica (LAPEGI); Faculdade de Ciencias Aplicadas; University of Unicamp (FCA), Sep 2015, Limeira, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Artistic Quality in Rhythmic Gymnastics, a Didactic Analysis from high Performance to School Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Seminar on Compétitive Artistic and Rhythmic Gymnastics (SIGARC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIGARC, Oct 2015, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savant Oeuvre and Oeuvre of Students in Dance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactics, Learning and Teaching at European Conference on Educational Research (ECER), European educational Research Association (EERA), Education on Transition Contributions from Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création/production d'art et création/élaboration de savoirs : le cas de la danse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal de l’École Doctorale SHS « Géographie du champ des sciences humaines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour une étude comparée en didactique, de leçons d'anglais LV2 et de gymnastique à l'école élémentaire, questions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Groupe de Recherches sur l'Intervention par les Activités Physiques et Sportives (GRIAPS) Edition Langages Littératures Informatique Arts Didactiques Discours (ELLIADD) DIDactiques (EA 4661)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactics in EUrope beyond Fragmentation? Analyses of Teaching-Learning Practices through Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meinert Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactics, Learning and Teaching at European Conference on Educational Research (ECER), European educational Research Association (EERA), Education on Transition Contributions from Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Game as a Way of Modeling the Distance between Savant Practice and School Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Workshop prsenting by Hdson, B.: Developing a WERA International Research Network on "Didactics, Learning and Teaching"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Education Research Association (WERA); University of Edinburgh, Nov 2014, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Game: the Articulation between Savant Practice and School Practice, a Didactical Analysis in Dance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium The past, the future and present of educational research in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Conference on Educational Research / European educational Research Association EERA/ECER, Sep 2014, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationships between teaching and learning: study of praxis, the case of gymnastics in primary school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Congresso International de Praxiologia Motriz na Amazônia &amp; XV Simposio de Praxiologia Motriz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Amazonas (UFAM); Faculdade de Educaçao Fisia e Fisioterapia (FEFF), May 2014, Manaus, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de l'enseignement de la danse au collège, approche didactique, réflexions et choix méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Apprentissages corporels au sein des disciplines artistiques: aspects méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale Romande; Ecole Doctorale EDSE; Université de Genève, Nov 2014, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivocal Analyses of a Teaching Unit: when Dancing is Taught in English in Primary School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium The past, the future and present of educational research in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Conference on Educational Research / European educational Research Association EERA/ECER, Sep 2014, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening the quality of physical education for all, through tools integrating teaching and learning: a joint activity in class</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachers, Educators &amp; Supervisors Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Ramallah, Palestinian Territories</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu épistémique: l'articulation entre pratique savante et pratique scolaire, analyse didactique en danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ARCD, La modélisation des savoirs dans les analyses didactiques.. et autres thèses en débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libre de Bruxelles, Oct 2014, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de régulation du professeur dans l'enseignement des arts du cirque au collège: un équilibre entre expression et réticence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Vitoux Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Regards croisés sur la régulation du processus éducatif en EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois, Oct 2013, Liévin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Complexity of Semiotic Systems: when PE is taught in English in Primary Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium coordonné par Gruson, B. et Loquet, M., Teaching-Learning as Joint Action. On the development of a common theoretical background for Didactics in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Conference on Educational Research / European eductional Research Association EERA/ECER, Creativity and Innovation in Educational Research, Sep 2013, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation physique et sportive: de la transposition didactique à la détermination des contenus d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Institut National de la Jeunesse, de l'éducation et du Sport (INJEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Abomey Calavi (UAC) Apr 2013, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail d'équilibration du professeur entre contrat et milieu: analyse comparée en anglais et en gymnastique à l'école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque de l'ARCD: Savoirs, compétences: approches comparatives de l'organisation des contenus et des formes de l'étude; variations et constantes disciplinaires, institutionnelles, cuturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, Jan 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une formation en expression corporelle : Analyse d'un jeu épistémique dans un jeu d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Internationales APGA Activités Physiques Gymniques Et Artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Valencienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la GR en classe mixte au collège, un pari éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Internationales APGA Activités Physiques Gymniques et Artistiques : cirque, danse, GR, Gymnastique, Les nouveaux programmes EPS et les APGA, la recherche et les APGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Valencienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">choreographic practices in primary school : Analysis of an epistemic game inside a learning game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylene Motais Louvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research (ECER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d'apprentissage et jeux épistémiques en activités physiques sportives et artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque international de l'Association pour des Recherches Comparatistes en Didactique (ARCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning game in physical artistic activities, case study in non schooling institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research (ECER )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le didactique, interactions entre le préscolaire, le scolaire et le familial : &amp;quot; les bébés nageurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roessle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international de l'Association pour des Recherches Comparatistes en Didactique (ARCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gymnastique rythmique - sport artistique : Le haut niveau et l'école, séparation ou intégration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Va&amp;Staps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Valenciennes, France. pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner ça s'apprend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Cdpe Didactique Pour Enseigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Kolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Didactique pour Enseigner (CDpE). </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Mythes et réalités, André Tricot, 978-2725637785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique pour enseigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Athias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Kervran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif didactique pour enseigner (CDpE). </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.618, 2019, Paideia, 9782753577527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règle sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Léziart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabagno, G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règle sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Léziart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cabagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, pp.241, 2012, 978-2867817793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurquer par l’art de faire. Ou comment la parenté épistémique infuse une ingénierie sur l’égalité des sexes en écriture au CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Buriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un art de faire ensemble, les ingénieries coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-7535-9639-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi coopérer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Koessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un art de faire ensemble. Les ingénieries coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.37-58, 2024, 978-2-7535-9639-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la reconstruction après la guerre : le rôle de l’animation socioculturelle auprès d’enfants en Irak et en Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Buriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animation socioculturelle et l'intervention sociale face à la violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection "des Paroles &amp; des Actes", , 2022, Carrières sociales éditions, 9791093839295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitriser les savoirs suffit pour enseigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Quilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Didactique pour Enseigner (CDpE). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner ça s'apprend</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Mythes et réalités, 978-2-7256-3778-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que retient le professeur des modèles proposés par les élèves? Quelle prise en compte des pratiques silencieuses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif Didactique pour enseigner, Didactique pour enseigner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.465-484, 2019, Paideia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité fille-garçon s'apprend-elle à l'école primaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif Didactique pour enseigner, Didactique pour enseigner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.305-323, 2019, Paideia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'artistique dans les arts du cirque au collège?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Vitoux Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gémenos: AFRAPS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G. Cogérino &amp; M-C Garcia (dir.). L'EPS face au sensible et à l'artistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-63, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artistique et le sportif, les points d'articulation en gymnastique rythmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gémenos: AFRAPS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G. Cogérino &amp; M-C Garcia (dir.). L'EPS face au sensible et à l'artistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-179, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels effets différés des collaborations de recherche sur les pratiques didactiques d'enseignants d'EPS au collège?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Amade-Escot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Léziart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. Leutenegger, C. Amade-Escot &amp; M-L. Schubauer-Leoni (eds.). Interactions entre recherches en didactique(s), formation des enseignants: questions de didactique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.55-71, 2014, Didactiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimming Babies – On Joint Didactic Action in Physical and Sports Activities. A Case Study in a Non-Schooling Institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verlag Barbara Budrich, Opladen and Farmington Hills. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Fragmentation: Didactics, Learning and Teachig in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.287-301, 2011, 978-3-86649-387-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche didactique en EPS et en APSA : analyse De l'action conjointe en contextes d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Amade-Escot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de l'intervention en EPS et en sport. Résultats de recherche et fondements théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revues EPS/ARIS, pp.223-244, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique en EPS et en APSA : analyse de l'action conjointe en contextes d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Amade-Escot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Musard, M. Loquet &amp; G. Carlier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de l'intervention en EPS et en sport. Résultats de recherche et fondements théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revues EPS / ARIS, pp.223-244, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Musard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loquet, M., Carlier, G., &amp; Musard, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de l'intervention en EPS et en sport. Résultats de recherche et fondements théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue EPS/ARIS, pp.5-11, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des savoirs techniques de haute performance : Étude contrastée en France et en Bulgarie de l'action effective des entraîneurs de gymnastique rythmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giurka Gantcheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-construire des savoirs : Les métiers de l'intervention dans les APSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires De Franche-Comté, pp.231-241, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des difficultés techniques en gymnastique rythmique et optimisation de l'entraînement de haut niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giurka Gantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Léziart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-construire des savoirs : Les métiers de l'intervention dans les APSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.347-362, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action conjointe dans le système didactique en activités physiques, sportives et artistiques : Les formes non verbales de communications didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roessle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble. L'action didactique conjointe du professeur et des élèves dans la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.123-151, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques didactiques du professeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue EPS, pp.49-66, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions parents-enfant dans l'activité aquatique d'éveil : Apport de la didactique comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roessle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir en éducation physique et en sport. Recherches actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.161-165, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la danse à des adolescents atteints d'autisme en centre d'éducation spécialisée : Apport de la didactique comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir en éducation physique et en sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.168-170, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture, danse et autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme en mouvement, histoire et anthropologie des techniques sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chiron, pp.442-459, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action de l'intervenant en activités physiques, sportives et artistiques : Apport de la didactique comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir en éducation physique et en sport. Recherches actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.148-154, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes non verbales des communications didactiques chez l'intervenant en activités physiques, sportives et artistiques (APSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roessle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roncin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodes de recherche en didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.45-58, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Monique Loquet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d’un incident en classe: Analyse croisée, didactique et sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), pp.89-114. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11nxw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du milieu-soi au milieu sensoriel, la fabrication du son chanté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Audroing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (71), pp.33-48. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.071.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art workshops in conflict areas and refugee camps in Middle East : a way to contribute to the resilience of children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Buriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Educação, Artes e Inclusão</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A &amp;quot;biografia artística&amp;quot; com jovens deslocados em acampamentos no Iraque: presença como indicador de resiliência</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Buriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Educação, Artes e Inclusão</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.115-142. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5965/198431781642020115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Quality for Equitable Learning across School Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hudson, Brian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meinert Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge editions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Didactics in a Changing World. European Perspectives on Teaching, Learning and the Curriculum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs corporels dans l'enseignement de la danse au collège, analyse didactique, Didactique des arts, Acquis et développements, Formation et pratiques d'enseignement en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Hautes écoles pédagogiques et institutions assimilées de Suisse romande et du Tessin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.65-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de parenté épistémique: une modélisation des savoirs entre la pratique des élèves et celle des savants, l'exemple de la danse au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.38-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting artistic quality in rhythmic gymnastics : a didactic analysis from high performance to school practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Physical Education and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1), pp.145-158. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1807-55092016000100145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les arts du cirque au collège: une dévolution artistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Vitoux Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content knowledge in teaching, an investigation into an adequate ‘milieu’ for teaching dance: The case of Indian dance in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ranganathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Education Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (1), pp.65-79. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1356336X10369198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching kathak in france : The interdisciplinary &amp;quot;Milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudumbai Ranganathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dance Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (41), pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'un savoir technique : L'exemple du &amp;quot; tour illusion &amp;quot; en gymnastique rythmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giurka Gantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djemile Halilova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68 (3), pp.9-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dévolution dans les activités physiques et sportives non scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roessle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Léziart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.9-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dévolution dans les activités physiques sportives et artistiques non scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roessle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Léziart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (3), pp.9-29. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes d'une formatrice en expression corporelle ou &amp;quot; l'oeil du maquignon &amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.119-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une attention sensible en situation de création chorégraphique à l’école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque international de l’ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, Jun 2023, Genève, Suisse. https://archive-ouverte.unige.ch/unige:174755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérations épistémiques en jeu dans la préparation d’une leçon d’histoire en Centrafrique, portant sur les pharaons noirs d’Egypte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sokola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès International de la Théorie de l’Action Conjointe en Didactique, Coopération et dispositifs de coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une “culture de la résilience-empowerment” par la biographie artistique en situations d’urgence humanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Buriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones de contact, zones de conflit – convergences et divergences francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Trente, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biographie artistique : un dispositif didactique pour favoriser la réparation de jeunes yézidis en Irak à travers l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Buriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89e Congrès de l'ACFAS, Sciences, innovations, sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ingénierie didactique coopérative au service de l’enseignement du handball à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Royant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès International de la Théorie de l’Action Conjointe en Didactique, Pour une reconstruction de la forme scolaire d’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement d’animateurs et de jeunes yézidis par la biographie artistique en Irak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Buriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88ème congrès de l'ACFAS - « Éduquer par l’art » en lien avec les enjeux sociétaux : réflexions théoriques, expériences et perspectives, à l’école et au-delà (2e édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to School Inclusion of Students With Disabilities: Designing a Didactic Engineering in Dance for a Child With Autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network 27. Didactics, Learning and Teaching. European Conference on Educational Research / European educational Research Association EERA/ECER, Educational Research (Re)connecting Communities.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching History in a Specialised 'Segpa' Class: A Double Skill, Epistemic and Relational</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Safourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network 27. Didactics, Learning and Teaching. European Conference on Educational Research / European educational Research Association EERA/ECER, Educational Research (Re)connecting Communities.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Quality and Powerful Knowledge: Implications for Curriculum Innovation and Teacher Education Policy & Practice. Panel Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Olin-Scheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Gericke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongy Deng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network 27. Didactics, Learning and Teaching. European Conference on Educational Research / European educational Research Association EERA/ECER, Educational Research (Re)connecting Communities.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concrétiser l’égalité des sexes au CP, la co-écriture fille-garçon en symétrie. Communication CDpE (Collectif didactique pour enseigner), Sur la notion d’ingénierie coopérative : épistémologie, théorie, et méthode – Etudes de ca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude de la structure fédérative de Recherche VISA : Les usages des enregistrements vidéos et d’autres données empiriques dans la collaboration entre chercheurs et acteurs des activités du travail, d’enseignement-apprentissage ou de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agrosup, Feb 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la reconstruction après la guerre : le rôle de l’animation socioculturelle auprès d’enfants en Irak et en Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Buriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L’animation socioculturelle et l’intervention sociale face à la violence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Carrières Sociales ISIAT-IUT Bordeaux-Montaigne et l’UMR 5319 PASSAGES/CNRS Université Bordeaux Montaigne, Jan 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle avancée pour l'inclusion des élèves en situation de handicap ? Une activité danse pour un élève d'Ulis en classe ordinaire, ou comment chorégraphier &amp;quot;fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès international de la Théorie de l'Action Conjointe en Didactique. La TACD en question, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TACD, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Epistemic Quality for Equitable Access to Powerful Knowledge ? A Case Study of Language Learning in a Primary Classroom in Germany, through the lenses of Bildungsgangforschung and JATD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès international de la Théorie de l'Action Conjointe en Didactique. La TACD en question, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TACD, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à créer en danse, quelle éducation de l'attention et du sensible ? L'exemple de &amp;quot;tirer la corde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Floenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès international de la Théorie de l'Action Conjointe en Didactique. La TACD en question, questions à la Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TACD, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I have slapped them but I haven't slapped them really&amp;quot;, a case study to concretely define &amp;quot;epistemic quality for equitable learning&amp;quot; through physical education in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hudson, B., Loquet, M., Wegner, A., Meyer, M. Epistemic Quality for Equitable Learning across School Subjects : Round Table, Network 27. Didactics, Learning and Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Conference on Educational Research / European educational Research Association EERA/ECER; Inclusion and Exclusion, Ressources for Educational Research ?, Sep 2018, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la mixité à travers une action conjointe fille-garçon épistémiquement équitable. L’exemple d’un binôme mixte en lire-écrire au CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Genre et Didactique(s) : Questionner les usages des concepts "empruntés" aux Études de Genre dans les approches didactiques », colloque international de l’ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE d'Aquitaine; Université de Bordeaux, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading and Writing in Pair Groups of Boy and Girl : Seeking for Equity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Verscheure, I., Gender and Subject Didactics : What do we Gain in Addressing Gender Issues at the Micro-Level of Didactical Interactions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Conference on Educational Research / European educational Research Association EERA/ECER; Inclusion and Exclusion, Ressources for Educational Research ?, Sep 2018, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powerful Knowledge in Physical Education at School : What is it Essential to Learnt so that Students can have an Effective Practice in an Authentic Milieu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Hudson, B., Powerful Knowledges across School Subjects, Network 27. Didactics, Learning and Teaching.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Conference on Educational Research / European educational Research Association EERA/ECER; Inclusion and Exclusion, Ressources for Educational Research ?, Sep 2018, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de preuve en didactique : vers une épistémologie de l'ascension de l'abstrait au concret ? Didactique de la musique et de la danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Batézat-Batellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour des Recherches Comparatistes en Didactique, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning strategies of osteopathic techniques and clinical decision-making. Implications for osteopathic education. Preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Kerebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Erieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: UCO International Education Conference 2017 Tomorrow’s Osteopaths: strengthening the foundations of osteopathic education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Epistemic Quality for Equitable Access to High Quality Language Learning in a Primary Classroom in Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meinert Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WERA 2017 Focal Meeting/Hong Kong Education Research Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Hong-King, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I have slapped them but I haven’t slapped them really</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Benberghout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meinert Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WERA 2017 Focal Meeting/Hong Kong Education Research Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Hong-King, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Perspectives on Joint Action in Didactics: High Epistemic Quality Learning and Education in School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meinert Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research (ECER 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University College UCC, Aug 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint action and dance at elementary school. How is a choreographic gesture embodied?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylene Motais Louvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network 27. Didactics - Learning and Teaching at European Conference on Educational Research / European educational Research Association EERA/ECER, Leading Education: The Distinct Contributions of Educational Research and Researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EERA/ECER, Aug 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Epistemic Kinship: a way to Bridge the affirmed Gap between Student-s and Expert's Knowledge, the case of Dance Lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Global Perspectives on Didactics, Learning and Teaching at Annual Focal Meeting of the World Education Research Association (WERA) Public Scholarship to Educate Diverse Democracies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WERA, Apr 2016, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation in Dance Teaching: Reciprocal Actions between Teacher and Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Benberghout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactics, Learning and Teaching at European Conference on Educational Research (ECER) / European eductional Research Association (EERA), Leading Education: The Distinct Contributions of Educational Research and Researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnational Cross-Disciplinary Perspectives in Didactics: Understanding Equitable Learning in Relation to Epistemic Quality through Studying a Dance Lesson in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hudson, Brian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meinert Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactics, Learning and Teaching at European Conference on Educational Research (ECER) / European eductional Research Association (EERA), Leading Education: The Distinct Contributions of Educational Research and Researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Didactic Analysis to study the link between High performance and School practice in Rhytmic Gymnastics, Consequences for Content Progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Coloquio International de Aspectos Pedagogicos da Ginastica (CIAPEGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIAPEGI; Laboratorio de Pesquisas e Experiências em Ginastica (LAPEGI); Faculdade de Ciencias Aplicadas; University of Unicamp (FCA), Sep 2015, Limeira, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Artistic Quality in Rhythmic Gymnastics, a Didactic Analysis from high Performance to School Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Seminar on Compétitive Artistic and Rhythmic Gymnastics (SIGARC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIGARC, Oct 2015, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savant Oeuvre and Oeuvre of Students in Dance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactics, Learning and Teaching at European Conference on Educational Research (ECER), European educational Research Association (EERA), Education on Transition Contributions from Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création/production d'art et création/élaboration de savoirs : le cas de la danse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal de l’École Doctorale SHS « Géographie du champ des sciences humaines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour une étude comparée en didactique, de leçons d'anglais LV2 et de gymnastique à l'école élémentaire, questions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Groupe de Recherches sur l'Intervention par les Activités Physiques et Sportives (GRIAPS) Edition Langages Littératures Informatique Arts Didactiques Discours (ELLIADD) DIDactiques (EA 4661)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactics in EUrope beyond Fragmentation? Analyses of Teaching-Learning Practices through Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meinert Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactics, Learning and Teaching at European Conference on Educational Research (ECER), European educational Research Association (EERA), Education on Transition Contributions from Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de l'enseignement de la danse au collège, approche didactique, réflexions et choix méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Apprentissages corporels au sein des disciplines artistiques: aspects méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale Romande; Ecole Doctorale EDSE; Université de Genève, Nov 2014, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Game: the Articulation between Savant Practice and School Practice, a Didactical Analysis in Dance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium The past, the future and present of educational research in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Conference on Educational Research / European educational Research Association EERA/ECER, Sep 2014, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationships between teaching and learning: study of praxis, the case of gymnastics in primary school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Congresso International de Praxiologia Motriz na Amazônia &amp; XV Simposio de Praxiologia Motriz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Amazonas (UFAM); Faculdade de Educaçao Fisia e Fisioterapia (FEFF), May 2014, Manaus, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivocal Analyses of a Teaching Unit: when Dancing is Taught in English in Primary School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium The past, the future and present of educational research in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Conference on Educational Research / European educational Research Association EERA/ECER, Sep 2014, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening the quality of physical education for all, through tools integrating teaching and learning: a joint activity in class</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachers, Educators &amp; Supervisors Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Ramallah, Palestinian Territories</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu épistémique: l'articulation entre pratique savante et pratique scolaire, analyse didactique en danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ARCD, La modélisation des savoirs dans les analyses didactiques.. et autres thèses en débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libre de Bruxelles, Oct 2014, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Game as a Way of Modeling the Distance between Savant Practice and School Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Workshop prsenting by Hdson, B.: Developing a WERA International Research Network on "Didactics, Learning and Teaching"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Education Research Association (WERA); University of Edinburgh, Nov 2014, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Complexity of Semiotic Systems: when PE is taught in English in Primary Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium coordonné par Gruson, B. et Loquet, M., Teaching-Learning as Joint Action. On the development of a common theoretical background for Didactics in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Conference on Educational Research / European eductional Research Association EERA/ECER, Creativity and Innovation in Educational Research, Sep 2013, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de régulation du professeur dans l'enseignement des arts du cirque au collège: un équilibre entre expression et réticence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Vitoux Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Regards croisés sur la régulation du processus éducatif en EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois, Oct 2013, Liévin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation physique et sportive: de la transposition didactique à la détermination des contenus d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Institut National de la Jeunesse, de l'éducation et du Sport (INJEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Abomey Calavi (UAC) Apr 2013, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail d'équilibration du professeur entre contrat et milieu: analyse comparée en anglais et en gymnastique à l'école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque de l'ARCD: Savoirs, compétences: approches comparatives de l'organisation des contenus et des formes de l'étude; variations et constantes disciplinaires, institutionnelles, cuturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, Jan 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la GR en classe mixte au collège, un pari éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Internationales APGA Activités Physiques Gymniques et Artistiques : cirque, danse, GR, Gymnastique, Les nouveaux programmes EPS et les APGA, la recherche et les APGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Valencienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">choreographic practices in primary school : Analysis of an epistemic game inside a learning game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylene Motais Louvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research (ECER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une formation en expression corporelle : Analyse d'un jeu épistémique dans un jeu d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Internationales APGA Activités Physiques Gymniques Et Artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Valencienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d'apprentissage et jeux épistémiques en activités physiques sportives et artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque international de l'Association pour des Recherches Comparatistes en Didactique (ARCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning game in physical artistic activities, case study in non schooling institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research (ECER )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le didactique, interactions entre le préscolaire, le scolaire et le familial : &amp;quot; les bébés nageurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roessle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international de l'Association pour des Recherches Comparatistes en Didactique (ARCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gymnastique rythmique - sport artistique : Le haut niveau et l'école, séparation ou intégration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Va&amp;Staps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Valenciennes, France. pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner ça s'apprend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Cdpe Didactique Pour Enseigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Kolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Didactique pour Enseigner (CDpE). </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Mythes et réalités, André Tricot, 978-2725637785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique pour enseigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Athias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Kervran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif didactique pour enseigner (CDpE). </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.618, 2019, Paideia, 9782753577527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règle sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Léziart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabagno, G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règle sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Léziart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cabagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, pp.241, 2012, 978-2867817793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurquer par l’art de faire. Ou comment la parenté épistémique infuse une ingénierie sur l’égalité des sexes en écriture au CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Buriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un art de faire ensemble, les ingénieries coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-7535-9639-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi coopérer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Koessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un art de faire ensemble. Les ingénieries coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.37-58, 2024, 978-2-7535-9639-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la reconstruction après la guerre : le rôle de l’animation socioculturelle auprès d’enfants en Irak et en Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Buriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animation socioculturelle et l'intervention sociale face à la violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection "des Paroles &amp; des Actes", , 2022, Carrières sociales éditions, 9791093839295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Quality of Language Learning in a Primary Classroom in Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brian Hudson; Niklas Gericke; Christina Olin-Scheller; Martin Stolare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspectives on Knowledge and Curriculum: Epistemic Quality across School Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-77, 2022, 9781350167094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Quality of Physical Education in a High School in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brian Hudson; Niklas Gericke; Christina Olin-Scheller; Martin Stolare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspectives on Knowledge and Curriculum: Epistemic Quality across School Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-53, 2022, 9781350167094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitriser les savoirs suffit pour enseigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Quilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Didactique pour Enseigner (CDpE). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner ça s'apprend</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Mythes et réalités, 978-2-7256-3778-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité fille-garçon s'apprend-elle à l'école primaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif Didactique pour enseigner, Didactique pour enseigner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.305-323, 2019, Paideia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que retient le professeur des modèles proposés par les élèves? Quelle prise en compte des pratiques silencieuses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif Didactique pour enseigner, Didactique pour enseigner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.465-484, 2019, Paideia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'artistique dans les arts du cirque au collège?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Vitoux Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gémenos: AFRAPS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G. Cogérino &amp; M-C Garcia (dir.). L'EPS face au sensible et à l'artistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-63, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artistique et le sportif, les points d'articulation en gymnastique rythmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gémenos: AFRAPS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G. Cogérino &amp; M-C Garcia (dir.). L'EPS face au sensible et à l'artistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-179, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels effets différés des collaborations de recherche sur les pratiques didactiques d'enseignants d'EPS au collège?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Amade-Escot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Léziart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. Leutenegger, C. Amade-Escot &amp; M-L. Schubauer-Leoni (eds.). Interactions entre recherches en didactique(s), formation des enseignants: questions de didactique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.55-71, 2014, Didactiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimming Babies – On Joint Didactic Action in Physical and Sports Activities. A Case Study in a Non-Schooling Institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verlag Barbara Budrich, Opladen and Farmington Hills. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Fragmentation: Didactics, Learning and Teachig in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.287-301, 2011, 978-3-86649-387-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique en EPS et en APSA : analyse de l'action conjointe en contextes d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Amade-Escot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Musard, M. Loquet &amp; G. Carlier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de l'intervention en EPS et en sport. Résultats de recherche et fondements théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revues EPS / ARIS, pp.223-244, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche didactique en EPS et en APSA : analyse De l'action conjointe en contextes d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Amade-Escot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de l'intervention en EPS et en sport. Résultats de recherche et fondements théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revues EPS/ARIS, pp.223-244, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Musard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loquet, M., Carlier, G., &amp; Musard, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de l'intervention en EPS et en sport. Résultats de recherche et fondements théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue EPS/ARIS, pp.5-11, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des savoirs techniques de haute performance : Étude contrastée en France et en Bulgarie de l'action effective des entraîneurs de gymnastique rythmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giurka Gantcheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-construire des savoirs : Les métiers de l'intervention dans les APSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires De Franche-Comté, pp.231-241, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des difficultés techniques en gymnastique rythmique et optimisation de l'entraînement de haut niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giurka Gantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Léziart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-construire des savoirs : Les métiers de l'intervention dans les APSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.347-362, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action conjointe dans le système didactique en activités physiques, sportives et artistiques : Les formes non verbales de communications didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roessle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble. L'action didactique conjointe du professeur et des élèves dans la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.123-151, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques didactiques du professeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue EPS, pp.49-66, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la danse à des adolescents atteints d'autisme en centre d'éducation spécialisée : Apport de la didactique comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir en éducation physique et en sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.168-170, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture, danse et autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme en mouvement, histoire et anthropologie des techniques sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chiron, pp.442-459, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action de l'intervenant en activités physiques, sportives et artistiques : Apport de la didactique comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir en éducation physique et en sport. Recherches actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.148-154, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes non verbales des communications didactiques chez l'intervenant en activités physiques, sportives et artistiques (APSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roessle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roncin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodes de recherche en didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.45-58, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions parents-enfant dans l'activité aquatique d'éveil : Apport de la didactique comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roessle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir en éducation physique et en sport. Recherches actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.161-165, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coasne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faggianelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nxw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382922v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Audroing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.071.0033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382943v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Buriel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956633v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5965/198431781642020115" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hudson, Brian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Wegner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinert Meyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170851v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731648v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1807-55092016000100145" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158115v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Vitoux Coasne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083391v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ranganathan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336X10369198" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudumbai Ranganathan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giurka Gantcheva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemile Halilova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855935v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roessle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roncin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon L&#233;ziart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293269v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.189" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621309v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sokola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232725v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Royant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515159v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Safourcade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515166v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Hudson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Olin-Scheller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Gericke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongy Deng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170904v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170899v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Thery" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170886v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Floenes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bat&#233;zat-Batellier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734326v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01732981v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kerebel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Erieau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Benberghout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737275v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687261v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylene Motais Louvel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737273v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737645v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737631v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687276v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738262v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737345v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737548v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737561v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737664v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737558v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737652v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737625v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737598v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737704v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737615v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633823v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charlier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633831v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633828v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633824v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856031v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036239v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabagno, G." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trohel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420116v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812530v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620940v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louis Go" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koessler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581515v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507888v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://TACD.espe-bretagne.fr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733634v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733850v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733805v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734047v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Amade-Escot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083378v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855985v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633812v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855995v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carlier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Musard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855992v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855950v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mineva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856001v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855978v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856010v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856025v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856021v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855982v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856003v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coasne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faggianelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nxw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382922v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Audroing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.071.0033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382943v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Buriel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956633v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5965/198431781642020115" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hudson, Brian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Wegner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinert Meyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170851v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731648v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1807-55092016000100145" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158115v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Vitoux Coasne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083391v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ranganathan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336X10369198" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudumbai Ranganathan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giurka Gantcheva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemile Halilova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855935v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roessle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roncin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon L&#233;ziart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293269v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.189" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621309v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sokola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344332v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Royant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515159v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Safourcade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Hudson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Olin-Scheller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Gericke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongy Deng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515173v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458679v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170899v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Thery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170904v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170886v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Floenes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170952v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171596v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170942v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170934v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170913v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bat&#233;zat-Batellier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01732981v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Roux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kerebel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Erieau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734232v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729112v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Benberghout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687261v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylene Motais Louvel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737287v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737273v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737645v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737631v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687276v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738262v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737345v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738291v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737561v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737664v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737558v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737652v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737548v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737598v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737625v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737704v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737615v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633819v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charlier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633831v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633823v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633828v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633824v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856031v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036239v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabagno, G." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trohel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420116v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812530v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620940v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louis Go" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koessler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581515v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601357v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hudson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/international-perspectives-on-knowledge-and-curriculum-9781350167094/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601365v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507888v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://TACD.espe-bretagne.fr" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733715v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733634v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733850v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733805v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734047v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Amade-Escot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083378v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633812v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855985v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855995v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carlier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Musard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855992v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855950v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mineva" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856001v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855978v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856025v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856021v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855982v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856003v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856010v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>