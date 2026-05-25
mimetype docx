--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Monique Loquet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d’un incident en classe: Analyse croisée, didactique et sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), pp.89-114. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11nxw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du milieu-soi au milieu sensoriel, la fabrication du son chanté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Audroing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (71), pp.33-48. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.071.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art workshops in conflict areas and refugee camps in Middle East : a way to contribute to the resilience of children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Buriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Educação, Artes e Inclusão</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A &amp;quot;biografia artística&amp;quot; com jovens deslocados em acampamentos no Iraque: presença como indicador de resiliência</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Buriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Educação, Artes e Inclusão</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.115-142. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5965/198431781642020115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Quality for Equitable Learning across School Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hudson, Brian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meinert Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge editions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Didactics in a Changing World. European Perspectives on Teaching, Learning and the Curriculum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs corporels dans l'enseignement de la danse au collège, analyse didactique, Didactique des arts, Acquis et développements, Formation et pratiques d'enseignement en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Hautes écoles pédagogiques et institutions assimilées de Suisse romande et du Tessin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.65-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de parenté épistémique: une modélisation des savoirs entre la pratique des élèves et celle des savants, l'exemple de la danse au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.38-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting artistic quality in rhythmic gymnastics : a didactic analysis from high performance to school practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Physical Education and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1), pp.145-158. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1807-55092016000100145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les arts du cirque au collège: une dévolution artistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Vitoux Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content knowledge in teaching, an investigation into an adequate ‘milieu’ for teaching dance: The case of Indian dance in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ranganathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Education Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (1), pp.65-79. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1356336X10369198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching kathak in france : The interdisciplinary &amp;quot;Milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudumbai Ranganathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dance Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (41), pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'un savoir technique : L'exemple du &amp;quot; tour illusion &amp;quot; en gymnastique rythmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giurka Gantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djemile Halilova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68 (3), pp.9-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dévolution dans les activités physiques et sportives non scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roessle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Léziart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.9-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dévolution dans les activités physiques sportives et artistiques non scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roessle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Léziart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (3), pp.9-29. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes d'une formatrice en expression corporelle ou &amp;quot; l'oeil du maquignon &amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.119-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une attention sensible en situation de création chorégraphique à l’école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque international de l’ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, Jun 2023, Genève, Suisse. https://archive-ouverte.unige.ch/unige:174755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérations épistémiques en jeu dans la préparation d’une leçon d’histoire en Centrafrique, portant sur les pharaons noirs d’Egypte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sokola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès International de la Théorie de l’Action Conjointe en Didactique, Coopération et dispositifs de coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une “culture de la résilience-empowerment” par la biographie artistique en situations d’urgence humanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Buriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones de contact, zones de conflit – convergences et divergences francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Trente, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biographie artistique : un dispositif didactique pour favoriser la réparation de jeunes yézidis en Irak à travers l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Buriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89e Congrès de l'ACFAS, Sciences, innovations, sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ingénierie didactique coopérative au service de l’enseignement du handball à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Royant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès International de la Théorie de l’Action Conjointe en Didactique, Pour une reconstruction de la forme scolaire d’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement d’animateurs et de jeunes yézidis par la biographie artistique en Irak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Buriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88ème congrès de l'ACFAS - « Éduquer par l’art » en lien avec les enjeux sociétaux : réflexions théoriques, expériences et perspectives, à l’école et au-delà (2e édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to School Inclusion of Students With Disabilities: Designing a Didactic Engineering in Dance for a Child With Autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network 27. Didactics, Learning and Teaching. European Conference on Educational Research / European educational Research Association EERA/ECER, Educational Research (Re)connecting Communities.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching History in a Specialised 'Segpa' Class: A Double Skill, Epistemic and Relational</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Safourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network 27. Didactics, Learning and Teaching. European Conference on Educational Research / European educational Research Association EERA/ECER, Educational Research (Re)connecting Communities.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Quality and Powerful Knowledge: Implications for Curriculum Innovation and Teacher Education Policy & Practice. Panel Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Olin-Scheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Gericke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongy Deng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network 27. Didactics, Learning and Teaching. European Conference on Educational Research / European educational Research Association EERA/ECER, Educational Research (Re)connecting Communities.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concrétiser l’égalité des sexes au CP, la co-écriture fille-garçon en symétrie. Communication CDpE (Collectif didactique pour enseigner), Sur la notion d’ingénierie coopérative : épistémologie, théorie, et méthode – Etudes de ca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude de la structure fédérative de Recherche VISA : Les usages des enregistrements vidéos et d’autres données empiriques dans la collaboration entre chercheurs et acteurs des activités du travail, d’enseignement-apprentissage ou de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agrosup, Feb 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la reconstruction après la guerre : le rôle de l’animation socioculturelle auprès d’enfants en Irak et en Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Buriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L’animation socioculturelle et l’intervention sociale face à la violence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Carrières Sociales ISIAT-IUT Bordeaux-Montaigne et l’UMR 5319 PASSAGES/CNRS Université Bordeaux Montaigne, Jan 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle avancée pour l'inclusion des élèves en situation de handicap ? Une activité danse pour un élève d'Ulis en classe ordinaire, ou comment chorégraphier &amp;quot;fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès international de la Théorie de l'Action Conjointe en Didactique. La TACD en question, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TACD, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Epistemic Quality for Equitable Access to Powerful Knowledge ? A Case Study of Language Learning in a Primary Classroom in Germany, through the lenses of Bildungsgangforschung and JATD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès international de la Théorie de l'Action Conjointe en Didactique. La TACD en question, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TACD, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à créer en danse, quelle éducation de l'attention et du sensible ? L'exemple de &amp;quot;tirer la corde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Floenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès international de la Théorie de l'Action Conjointe en Didactique. La TACD en question, questions à la Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TACD, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I have slapped them but I haven't slapped them really&amp;quot;, a case study to concretely define &amp;quot;epistemic quality for equitable learning&amp;quot; through physical education in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hudson, B., Loquet, M., Wegner, A., Meyer, M. Epistemic Quality for Equitable Learning across School Subjects : Round Table, Network 27. Didactics, Learning and Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Conference on Educational Research / European educational Research Association EERA/ECER; Inclusion and Exclusion, Ressources for Educational Research ?, Sep 2018, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la mixité à travers une action conjointe fille-garçon épistémiquement équitable. L’exemple d’un binôme mixte en lire-écrire au CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Genre et Didactique(s) : Questionner les usages des concepts "empruntés" aux Études de Genre dans les approches didactiques », colloque international de l’ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE d'Aquitaine; Université de Bordeaux, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading and Writing in Pair Groups of Boy and Girl : Seeking for Equity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Verscheure, I., Gender and Subject Didactics : What do we Gain in Addressing Gender Issues at the Micro-Level of Didactical Interactions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Conference on Educational Research / European educational Research Association EERA/ECER; Inclusion and Exclusion, Ressources for Educational Research ?, Sep 2018, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powerful Knowledge in Physical Education at School : What is it Essential to Learnt so that Students can have an Effective Practice in an Authentic Milieu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Hudson, B., Powerful Knowledges across School Subjects, Network 27. Didactics, Learning and Teaching.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Conference on Educational Research / European educational Research Association EERA/ECER; Inclusion and Exclusion, Ressources for Educational Research ?, Sep 2018, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de preuve en didactique : vers une épistémologie de l'ascension de l'abstrait au concret ? Didactique de la musique et de la danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Batézat-Batellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour des Recherches Comparatistes en Didactique, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning strategies of osteopathic techniques and clinical decision-making. Implications for osteopathic education. Preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Kerebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Erieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: UCO International Education Conference 2017 Tomorrow’s Osteopaths: strengthening the foundations of osteopathic education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Epistemic Quality for Equitable Access to High Quality Language Learning in a Primary Classroom in Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meinert Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WERA 2017 Focal Meeting/Hong Kong Education Research Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Hong-King, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I have slapped them but I haven’t slapped them really</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Benberghout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meinert Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WERA 2017 Focal Meeting/Hong Kong Education Research Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Hong-King, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Perspectives on Joint Action in Didactics: High Epistemic Quality Learning and Education in School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meinert Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research (ECER 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University College UCC, Aug 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint action and dance at elementary school. How is a choreographic gesture embodied?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylene Motais Louvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network 27. Didactics - Learning and Teaching at European Conference on Educational Research / European educational Research Association EERA/ECER, Leading Education: The Distinct Contributions of Educational Research and Researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EERA/ECER, Aug 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Epistemic Kinship: a way to Bridge the affirmed Gap between Student-s and Expert's Knowledge, the case of Dance Lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Global Perspectives on Didactics, Learning and Teaching at Annual Focal Meeting of the World Education Research Association (WERA) Public Scholarship to Educate Diverse Democracies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WERA, Apr 2016, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation in Dance Teaching: Reciprocal Actions between Teacher and Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Benberghout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactics, Learning and Teaching at European Conference on Educational Research (ECER) / European eductional Research Association (EERA), Leading Education: The Distinct Contributions of Educational Research and Researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnational Cross-Disciplinary Perspectives in Didactics: Understanding Equitable Learning in Relation to Epistemic Quality through Studying a Dance Lesson in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hudson, Brian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meinert Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactics, Learning and Teaching at European Conference on Educational Research (ECER) / European eductional Research Association (EERA), Leading Education: The Distinct Contributions of Educational Research and Researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Didactic Analysis to study the link between High performance and School practice in Rhytmic Gymnastics, Consequences for Content Progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Coloquio International de Aspectos Pedagogicos da Ginastica (CIAPEGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIAPEGI; Laboratorio de Pesquisas e Experiências em Ginastica (LAPEGI); Faculdade de Ciencias Aplicadas; University of Unicamp (FCA), Sep 2015, Limeira, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Artistic Quality in Rhythmic Gymnastics, a Didactic Analysis from high Performance to School Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Seminar on Compétitive Artistic and Rhythmic Gymnastics (SIGARC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIGARC, Oct 2015, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savant Oeuvre and Oeuvre of Students in Dance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactics, Learning and Teaching at European Conference on Educational Research (ECER), European educational Research Association (EERA), Education on Transition Contributions from Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création/production d'art et création/élaboration de savoirs : le cas de la danse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal de l’École Doctorale SHS « Géographie du champ des sciences humaines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour une étude comparée en didactique, de leçons d'anglais LV2 et de gymnastique à l'école élémentaire, questions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Groupe de Recherches sur l'Intervention par les Activités Physiques et Sportives (GRIAPS) Edition Langages Littératures Informatique Arts Didactiques Discours (ELLIADD) DIDactiques (EA 4661)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactics in EUrope beyond Fragmentation? Analyses of Teaching-Learning Practices through Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meinert Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactics, Learning and Teaching at European Conference on Educational Research (ECER), European educational Research Association (EERA), Education on Transition Contributions from Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de l'enseignement de la danse au collège, approche didactique, réflexions et choix méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Apprentissages corporels au sein des disciplines artistiques: aspects méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale Romande; Ecole Doctorale EDSE; Université de Genève, Nov 2014, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Game: the Articulation between Savant Practice and School Practice, a Didactical Analysis in Dance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium The past, the future and present of educational research in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Conference on Educational Research / European educational Research Association EERA/ECER, Sep 2014, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationships between teaching and learning: study of praxis, the case of gymnastics in primary school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Congresso International de Praxiologia Motriz na Amazônia &amp; XV Simposio de Praxiologia Motriz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Amazonas (UFAM); Faculdade de Educaçao Fisia e Fisioterapia (FEFF), May 2014, Manaus, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivocal Analyses of a Teaching Unit: when Dancing is Taught in English in Primary School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium The past, the future and present of educational research in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Conference on Educational Research / European educational Research Association EERA/ECER, Sep 2014, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening the quality of physical education for all, through tools integrating teaching and learning: a joint activity in class</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachers, Educators &amp; Supervisors Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Ramallah, Palestinian Territories</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu épistémique: l'articulation entre pratique savante et pratique scolaire, analyse didactique en danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ARCD, La modélisation des savoirs dans les analyses didactiques.. et autres thèses en débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libre de Bruxelles, Oct 2014, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Game as a Way of Modeling the Distance between Savant Practice and School Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Workshop prsenting by Hdson, B.: Developing a WERA International Research Network on "Didactics, Learning and Teaching"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Education Research Association (WERA); University of Edinburgh, Nov 2014, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Complexity of Semiotic Systems: when PE is taught in English in Primary Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium coordonné par Gruson, B. et Loquet, M., Teaching-Learning as Joint Action. On the development of a common theoretical background for Didactics in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Conference on Educational Research / European eductional Research Association EERA/ECER, Creativity and Innovation in Educational Research, Sep 2013, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de régulation du professeur dans l'enseignement des arts du cirque au collège: un équilibre entre expression et réticence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Vitoux Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Regards croisés sur la régulation du processus éducatif en EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois, Oct 2013, Liévin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation physique et sportive: de la transposition didactique à la détermination des contenus d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Institut National de la Jeunesse, de l'éducation et du Sport (INJEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Abomey Calavi (UAC) Apr 2013, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail d'équilibration du professeur entre contrat et milieu: analyse comparée en anglais et en gymnastique à l'école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque de l'ARCD: Savoirs, compétences: approches comparatives de l'organisation des contenus et des formes de l'étude; variations et constantes disciplinaires, institutionnelles, cuturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, Jan 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la GR en classe mixte au collège, un pari éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Internationales APGA Activités Physiques Gymniques et Artistiques : cirque, danse, GR, Gymnastique, Les nouveaux programmes EPS et les APGA, la recherche et les APGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Valencienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">choreographic practices in primary school : Analysis of an epistemic game inside a learning game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylene Motais Louvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research (ECER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une formation en expression corporelle : Analyse d'un jeu épistémique dans un jeu d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Internationales APGA Activités Physiques Gymniques Et Artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Valencienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d'apprentissage et jeux épistémiques en activités physiques sportives et artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque international de l'Association pour des Recherches Comparatistes en Didactique (ARCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning game in physical artistic activities, case study in non schooling institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research (ECER )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le didactique, interactions entre le préscolaire, le scolaire et le familial : &amp;quot; les bébés nageurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roessle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international de l'Association pour des Recherches Comparatistes en Didactique (ARCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gymnastique rythmique - sport artistique : Le haut niveau et l'école, séparation ou intégration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Va&amp;Staps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Valenciennes, France. pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner ça s'apprend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Cdpe Didactique Pour Enseigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Kolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Didactique pour Enseigner (CDpE). </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Mythes et réalités, André Tricot, 978-2725637785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique pour enseigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Athias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Kervran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif didactique pour enseigner (CDpE). </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.618, 2019, Paideia, 9782753577527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règle sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Léziart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabagno, G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règle sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Léziart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cabagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, pp.241, 2012, 978-2867817793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurquer par l’art de faire. Ou comment la parenté épistémique infuse une ingénierie sur l’égalité des sexes en écriture au CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Buriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un art de faire ensemble, les ingénieries coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-7535-9639-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi coopérer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Koessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un art de faire ensemble. Les ingénieries coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.37-58, 2024, 978-2-7535-9639-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la reconstruction après la guerre : le rôle de l’animation socioculturelle auprès d’enfants en Irak et en Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Buriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animation socioculturelle et l'intervention sociale face à la violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection "des Paroles &amp; des Actes", , 2022, Carrières sociales éditions, 9791093839295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Quality of Language Learning in a Primary Classroom in Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brian Hudson; Niklas Gericke; Christina Olin-Scheller; Martin Stolare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspectives on Knowledge and Curriculum: Epistemic Quality across School Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-77, 2022, 9781350167094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Quality of Physical Education in a High School in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brian Hudson; Niklas Gericke; Christina Olin-Scheller; Martin Stolare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspectives on Knowledge and Curriculum: Epistemic Quality across School Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-53, 2022, 9781350167094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitriser les savoirs suffit pour enseigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Quilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Didactique pour Enseigner (CDpE). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner ça s'apprend</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Mythes et réalités, 978-2-7256-3778-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité fille-garçon s'apprend-elle à l'école primaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif Didactique pour enseigner, Didactique pour enseigner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.305-323, 2019, Paideia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que retient le professeur des modèles proposés par les élèves? Quelle prise en compte des pratiques silencieuses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif Didactique pour enseigner, Didactique pour enseigner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.465-484, 2019, Paideia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'artistique dans les arts du cirque au collège?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Vitoux Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gémenos: AFRAPS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G. Cogérino &amp; M-C Garcia (dir.). L'EPS face au sensible et à l'artistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-63, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artistique et le sportif, les points d'articulation en gymnastique rythmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gémenos: AFRAPS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G. Cogérino &amp; M-C Garcia (dir.). L'EPS face au sensible et à l'artistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-179, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels effets différés des collaborations de recherche sur les pratiques didactiques d'enseignants d'EPS au collège?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Amade-Escot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Léziart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. Leutenegger, C. Amade-Escot &amp; M-L. Schubauer-Leoni (eds.). Interactions entre recherches en didactique(s), formation des enseignants: questions de didactique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.55-71, 2014, Didactiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimming Babies – On Joint Didactic Action in Physical and Sports Activities. A Case Study in a Non-Schooling Institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verlag Barbara Budrich, Opladen and Farmington Hills. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Fragmentation: Didactics, Learning and Teachig in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.287-301, 2011, 978-3-86649-387-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique en EPS et en APSA : analyse de l'action conjointe en contextes d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Amade-Escot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Musard, M. Loquet &amp; G. Carlier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de l'intervention en EPS et en sport. Résultats de recherche et fondements théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revues EPS / ARIS, pp.223-244, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche didactique en EPS et en APSA : analyse De l'action conjointe en contextes d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Amade-Escot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de l'intervention en EPS et en sport. Résultats de recherche et fondements théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revues EPS/ARIS, pp.223-244, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Musard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loquet, M., Carlier, G., &amp; Musard, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de l'intervention en EPS et en sport. Résultats de recherche et fondements théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue EPS/ARIS, pp.5-11, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des savoirs techniques de haute performance : Étude contrastée en France et en Bulgarie de l'action effective des entraîneurs de gymnastique rythmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giurka Gantcheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-construire des savoirs : Les métiers de l'intervention dans les APSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires De Franche-Comté, pp.231-241, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des difficultés techniques en gymnastique rythmique et optimisation de l'entraînement de haut niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giurka Gantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Léziart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-construire des savoirs : Les métiers de l'intervention dans les APSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.347-362, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action conjointe dans le système didactique en activités physiques, sportives et artistiques : Les formes non verbales de communications didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roessle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble. L'action didactique conjointe du professeur et des élèves dans la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.123-151, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques didactiques du professeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue EPS, pp.49-66, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la danse à des adolescents atteints d'autisme en centre d'éducation spécialisée : Apport de la didactique comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir en éducation physique et en sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.168-170, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture, danse et autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme en mouvement, histoire et anthropologie des techniques sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chiron, pp.442-459, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action de l'intervenant en activités physiques, sportives et artistiques : Apport de la didactique comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir en éducation physique et en sport. Recherches actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.148-154, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes non verbales des communications didactiques chez l'intervenant en activités physiques, sportives et artistiques (APSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roessle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roncin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodes de recherche en didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.45-58, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions parents-enfant dans l'activité aquatique d'éveil : Apport de la didactique comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roessle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir en éducation physique et en sport. Recherches actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.161-165, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Monique Loquet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d’un incident en classe: Analyse croisée, didactique et sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), pp.89-114. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11nxw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du milieu-soi au milieu sensoriel, la fabrication du son chanté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Audroing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (71), pp.33-48. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.071.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art workshops in conflict areas and refugee camps in Middle East : a way to contribute to the resilience of children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Buriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Educação, Artes e Inclusão</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A &amp;quot;biografia artística&amp;quot; com jovens deslocados em acampamentos no Iraque: presença como indicador de resiliência</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Buriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Educação, Artes e Inclusão</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.115-142. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5965/198431781642020115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Quality for Equitable Learning across School Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hudson, Brian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meinert Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge editions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Didactics in a Changing World. European Perspectives on Teaching, Learning and the Curriculum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs corporels dans l'enseignement de la danse au collège, analyse didactique, Didactique des arts, Acquis et développements, Formation et pratiques d'enseignement en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Hautes écoles pédagogiques et institutions assimilées de Suisse romande et du Tessin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.65-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de parenté épistémique: une modélisation des savoirs entre la pratique des élèves et celle des savants, l'exemple de la danse au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.38-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting artistic quality in rhythmic gymnastics : a didactic analysis from high performance to school practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Physical Education and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1), pp.145-158. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1807-55092016000100145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les arts du cirque au collège: une dévolution artistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Vitoux Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content knowledge in teaching, an investigation into an adequate ‘milieu’ for teaching dance: The case of Indian dance in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ranganathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Education Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (1), pp.65-79. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1356336X10369198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching kathak in france : The interdisciplinary &amp;quot;Milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudumbai Ranganathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dance Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (41), pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'un savoir technique : L'exemple du &amp;quot; tour illusion &amp;quot; en gymnastique rythmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giurka Gantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djemile Halilova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68 (3), pp.9-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dévolution dans les activités physiques et sportives non scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roessle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Léziart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.9-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dévolution dans les activités physiques sportives et artistiques non scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roessle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Léziart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (3), pp.9-29. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes d'une formatrice en expression corporelle ou &amp;quot; l'oeil du maquignon &amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.119-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une attention sensible en situation de création chorégraphique à l’école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque international de l’ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, Jun 2023, Genève, Suisse. https://archive-ouverte.unige.ch/unige:174755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérations épistémiques en jeu dans la préparation d’une leçon d’histoire en Centrafrique, portant sur les pharaons noirs d’Egypte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sokola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès International de la Théorie de l’Action Conjointe en Didactique, Coopération et dispositifs de coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une “culture de la résilience-empowerment” par la biographie artistique en situations d’urgence humanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Buriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones de contact, zones de conflit – convergences et divergences francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Trente, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biographie artistique : un dispositif didactique pour favoriser la réparation de jeunes yézidis en Irak à travers l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Buriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89e Congrès de l'ACFAS, Sciences, innovations, sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ingénierie didactique coopérative au service de l’enseignement du handball à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Royant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès International de la Théorie de l’Action Conjointe en Didactique, Pour une reconstruction de la forme scolaire d’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement d’animateurs et de jeunes yézidis par la biographie artistique en Irak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Buriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88ème congrès de l'ACFAS - « Éduquer par l’art » en lien avec les enjeux sociétaux : réflexions théoriques, expériences et perspectives, à l’école et au-delà (2e édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching History in a Specialised 'Segpa' Class: A Double Skill, Epistemic and Relational</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Safourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network 27. Didactics, Learning and Teaching. European Conference on Educational Research / European educational Research Association EERA/ECER, Educational Research (Re)connecting Communities.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to School Inclusion of Students With Disabilities: Designing a Didactic Engineering in Dance for a Child With Autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network 27. Didactics, Learning and Teaching. European Conference on Educational Research / European educational Research Association EERA/ECER, Educational Research (Re)connecting Communities.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Quality and Powerful Knowledge: Implications for Curriculum Innovation and Teacher Education Policy & Practice. Panel Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Olin-Scheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Gericke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongy Deng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network 27. Didactics, Learning and Teaching. European Conference on Educational Research / European educational Research Association EERA/ECER, Educational Research (Re)connecting Communities.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concrétiser l’égalité des sexes au CP, la co-écriture fille-garçon en symétrie. Communication CDpE (Collectif didactique pour enseigner), Sur la notion d’ingénierie coopérative : épistémologie, théorie, et méthode – Etudes de ca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude de la structure fédérative de Recherche VISA : Les usages des enregistrements vidéos et d’autres données empiriques dans la collaboration entre chercheurs et acteurs des activités du travail, d’enseignement-apprentissage ou de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agrosup, Feb 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la reconstruction après la guerre : le rôle de l’animation socioculturelle auprès d’enfants en Irak et en Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Buriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L’animation socioculturelle et l’intervention sociale face à la violence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Carrières Sociales ISIAT-IUT Bordeaux-Montaigne et l’UMR 5319 PASSAGES/CNRS Université Bordeaux Montaigne, Jan 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Epistemic Quality for Equitable Access to Powerful Knowledge ? A Case Study of Language Learning in a Primary Classroom in Germany, through the lenses of Bildungsgangforschung and JATD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès international de la Théorie de l'Action Conjointe en Didactique. La TACD en question, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TACD, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle avancée pour l'inclusion des élèves en situation de handicap ? Une activité danse pour un élève d'Ulis en classe ordinaire, ou comment chorégraphier &amp;quot;fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès international de la Théorie de l'Action Conjointe en Didactique. La TACD en question, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TACD, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à créer en danse, quelle éducation de l'attention et du sensible ? L'exemple de &amp;quot;tirer la corde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Floenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès international de la Théorie de l'Action Conjointe en Didactique. La TACD en question, questions à la Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TACD, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powerful Knowledge in Physical Education at School : What is it Essential to Learnt so that Students can have an Effective Practice in an Authentic Milieu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Hudson, B., Powerful Knowledges across School Subjects, Network 27. Didactics, Learning and Teaching.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Conference on Educational Research / European educational Research Association EERA/ECER; Inclusion and Exclusion, Ressources for Educational Research ?, Sep 2018, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de preuve en didactique : vers une épistémologie de l'ascension de l'abstrait au concret ? Didactique de la musique et de la danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Batézat-Batellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour des Recherches Comparatistes en Didactique, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la mixité à travers une action conjointe fille-garçon épistémiquement équitable. L’exemple d’un binôme mixte en lire-écrire au CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium « Genre et Didactique(s) : Questionner les usages des concepts "empruntés" aux Études de Genre dans les approches didactiques », colloque international de l’ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE d'Aquitaine; Université de Bordeaux, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading and Writing in Pair Groups of Boy and Girl : Seeking for Equity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Verscheure, I., Gender and Subject Didactics : What do we Gain in Addressing Gender Issues at the Micro-Level of Didactical Interactions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Conference on Educational Research / European educational Research Association EERA/ECER; Inclusion and Exclusion, Ressources for Educational Research ?, Sep 2018, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I have slapped them but I haven't slapped them really&amp;quot;, a case study to concretely define &amp;quot;epistemic quality for equitable learning&amp;quot; through physical education in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hudson, B., Loquet, M., Wegner, A., Meyer, M. Epistemic Quality for Equitable Learning across School Subjects : Round Table, Network 27. Didactics, Learning and Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Conference on Educational Research / European educational Research Association EERA/ECER; Inclusion and Exclusion, Ressources for Educational Research ?, Sep 2018, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning strategies of osteopathic techniques and clinical decision-making. Implications for osteopathic education. Preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Kerebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Erieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: UCO International Education Conference 2017 Tomorrow’s Osteopaths: strengthening the foundations of osteopathic education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Epistemic Quality for Equitable Access to High Quality Language Learning in a Primary Classroom in Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meinert Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WERA 2017 Focal Meeting/Hong Kong Education Research Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Hong-King, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I have slapped them but I haven’t slapped them really</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Benberghout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meinert Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WERA 2017 Focal Meeting/Hong Kong Education Research Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Hong-King, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Perspectives on Joint Action in Didactics: High Epistemic Quality Learning and Education in School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meinert Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research (ECER 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University College UCC, Aug 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Epistemic Kinship: a way to Bridge the affirmed Gap between Student-s and Expert's Knowledge, the case of Dance Lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Global Perspectives on Didactics, Learning and Teaching at Annual Focal Meeting of the World Education Research Association (WERA) Public Scholarship to Educate Diverse Democracies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WERA, Apr 2016, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation in Dance Teaching: Reciprocal Actions between Teacher and Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Benberghout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactics, Learning and Teaching at European Conference on Educational Research (ECER) / European eductional Research Association (EERA), Leading Education: The Distinct Contributions of Educational Research and Researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint action and dance at elementary school. How is a choreographic gesture embodied?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylene Motais Louvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network 27. Didactics - Learning and Teaching at European Conference on Educational Research / European educational Research Association EERA/ECER, Leading Education: The Distinct Contributions of Educational Research and Researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EERA/ECER, Aug 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnational Cross-Disciplinary Perspectives in Didactics: Understanding Equitable Learning in Relation to Epistemic Quality through Studying a Dance Lesson in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hudson, Brian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meinert Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactics, Learning and Teaching at European Conference on Educational Research (ECER) / European eductional Research Association (EERA), Leading Education: The Distinct Contributions of Educational Research and Researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Didactic Analysis to study the link between High performance and School practice in Rhytmic Gymnastics, Consequences for Content Progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Coloquio International de Aspectos Pedagogicos da Ginastica (CIAPEGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIAPEGI; Laboratorio de Pesquisas e Experiências em Ginastica (LAPEGI); Faculdade de Ciencias Aplicadas; University of Unicamp (FCA), Sep 2015, Limeira, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savant Oeuvre and Oeuvre of Students in Dance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactics, Learning and Teaching at European Conference on Educational Research (ECER), European educational Research Association (EERA), Education on Transition Contributions from Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Artistic Quality in Rhythmic Gymnastics, a Didactic Analysis from high Performance to School Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Seminar on Compétitive Artistic and Rhythmic Gymnastics (SIGARC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIGARC, Oct 2015, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création/production d'art et création/élaboration de savoirs : le cas de la danse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal de l’École Doctorale SHS « Géographie du champ des sciences humaines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour une étude comparée en didactique, de leçons d'anglais LV2 et de gymnastique à l'école élémentaire, questions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Groupe de Recherches sur l'Intervention par les Activités Physiques et Sportives (GRIAPS) Edition Langages Littératures Informatique Arts Didactiques Discours (ELLIADD) DIDactiques (EA 4661)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactics in EUrope beyond Fragmentation? Analyses of Teaching-Learning Practices through Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meinert Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactics, Learning and Teaching at European Conference on Educational Research (ECER), European educational Research Association (EERA), Education on Transition Contributions from Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Game: the Articulation between Savant Practice and School Practice, a Didactical Analysis in Dance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium The past, the future and present of educational research in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Conference on Educational Research / European educational Research Association EERA/ECER, Sep 2014, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationships between teaching and learning: study of praxis, the case of gymnastics in primary school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Congresso International de Praxiologia Motriz na Amazônia &amp; XV Simposio de Praxiologia Motriz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Amazonas (UFAM); Faculdade de Educaçao Fisia e Fisioterapia (FEFF), May 2014, Manaus, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de l'enseignement de la danse au collège, approche didactique, réflexions et choix méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Apprentissages corporels au sein des disciplines artistiques: aspects méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale Romande; Ecole Doctorale EDSE; Université de Genève, Nov 2014, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivocal Analyses of a Teaching Unit: when Dancing is Taught in English in Primary School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium The past, the future and present of educational research in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Conference on Educational Research / European educational Research Association EERA/ECER, Sep 2014, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening the quality of physical education for all, through tools integrating teaching and learning: a joint activity in class</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachers, Educators &amp; Supervisors Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Ramallah, Palestinian Territories</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu épistémique: l'articulation entre pratique savante et pratique scolaire, analyse didactique en danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ARCD, La modélisation des savoirs dans les analyses didactiques.. et autres thèses en débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libre de Bruxelles, Oct 2014, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Game as a Way of Modeling the Distance between Savant Practice and School Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Workshop prsenting by Hdson, B.: Developing a WERA International Research Network on "Didactics, Learning and Teaching"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Education Research Association (WERA); University of Edinburgh, Nov 2014, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Complexity of Semiotic Systems: when PE is taught in English in Primary Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium coordonné par Gruson, B. et Loquet, M., Teaching-Learning as Joint Action. On the development of a common theoretical background for Didactics in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Conference on Educational Research / European eductional Research Association EERA/ECER, Creativity and Innovation in Educational Research, Sep 2013, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de régulation du professeur dans l'enseignement des arts du cirque au collège: un équilibre entre expression et réticence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Vitoux Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Regards croisés sur la régulation du processus éducatif en EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois, Oct 2013, Liévin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation physique et sportive: de la transposition didactique à la détermination des contenus d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Institut National de la Jeunesse, de l'éducation et du Sport (INJEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Abomey Calavi (UAC) Apr 2013, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail d'équilibration du professeur entre contrat et milieu: analyse comparée en anglais et en gymnastique à l'école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gruson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque de l'ARCD: Savoirs, compétences: approches comparatives de l'organisation des contenus et des formes de l'étude; variations et constantes disciplinaires, institutionnelles, cuturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCD, Jan 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la GR en classe mixte au collège, un pari éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Internationales APGA Activités Physiques Gymniques et Artistiques : cirque, danse, GR, Gymnastique, Les nouveaux programmes EPS et les APGA, la recherche et les APGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Valencienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">choreographic practices in primary school : Analysis of an epistemic game inside a learning game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylene Motais Louvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research (ECER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une formation en expression corporelle : Analyse d'un jeu épistémique dans un jeu d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Internationales APGA Activités Physiques Gymniques Et Artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Valencienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d'apprentissage et jeux épistémiques en activités physiques sportives et artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque international de l'Association pour des Recherches Comparatistes en Didactique (ARCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning game in physical artistic activities, case study in non schooling institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research (ECER )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le didactique, interactions entre le préscolaire, le scolaire et le familial : &amp;quot; les bébés nageurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roessle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international de l'Association pour des Recherches Comparatistes en Didactique (ARCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gymnastique rythmique - sport artistique : Le haut niveau et l'école, séparation ou intégration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Va&amp;Staps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Valenciennes, France. pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner ça s'apprend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Cdpe Didactique Pour Enseigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Kolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Didactique pour Enseigner (CDpE). </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Mythes et réalités, André Tricot, 978-2725637785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique pour enseigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Athias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Kervran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif didactique pour enseigner (CDpE). </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.618, 2019, Paideia, 9782753577527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règle sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Léziart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabagno, G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règle sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Léziart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cabagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, pp.241, 2012, 978-2867817793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurquer par l’art de faire. Ou comment la parenté épistémique infuse une ingénierie sur l’égalité des sexes en écriture au CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Buriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un art de faire ensemble, les ingénieries coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-7535-9639-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi coopérer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Louis Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Koessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un art de faire ensemble. Les ingénieries coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.37-58, 2024, 978-2-7535-9639-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la reconstruction après la guerre : le rôle de l’animation socioculturelle auprès d’enfants en Irak et en Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Buriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animation socioculturelle et l'intervention sociale face à la violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection "des Paroles &amp; des Actes", , 2022, Carrières sociales éditions, 9791093839295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Quality of Language Learning in a Primary Classroom in Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brian Hudson; Niklas Gericke; Christina Olin-Scheller; Martin Stolare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspectives on Knowledge and Curriculum: Epistemic Quality across School Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-77, 2022, 9781350167094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Quality of Physical Education in a High School in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Wegner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brian Hudson; Niklas Gericke; Christina Olin-Scheller; Martin Stolare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspectives on Knowledge and Curriculum: Epistemic Quality across School Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-53, 2022, 9781350167094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitriser les savoirs suffit pour enseigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Quilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Didactique pour Enseigner (CDpE). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner ça s'apprend</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Mythes et réalités, 978-2-7256-3778-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'égalité fille-garçon s'apprend-elle à l'école primaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif Didactique pour enseigner, Didactique pour enseigner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.305-323, 2019, Paideia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que retient le professeur des modèles proposés par les élèves? Quelle prise en compte des pratiques silencieuses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif Didactique pour enseigner, Didactique pour enseigner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.465-484, 2019, Paideia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'artistique dans les arts du cirque au collège?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Vitoux Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gémenos: AFRAPS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G. Cogérino &amp; M-C Garcia (dir.). L'EPS face au sensible et à l'artistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-63, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artistique et le sportif, les points d'articulation en gymnastique rythmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gémenos: AFRAPS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G. Cogérino &amp; M-C Garcia (dir.). L'EPS face au sensible et à l'artistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-179, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels effets différés des collaborations de recherche sur les pratiques didactiques d'enseignants d'EPS au collège?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Amade-Escot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Léziart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. Leutenegger, C. Amade-Escot &amp; M-L. Schubauer-Leoni (eds.). Interactions entre recherches en didactique(s), formation des enseignants: questions de didactique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.55-71, 2014, Didactiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimming Babies – On Joint Didactic Action in Physical and Sports Activities. A Case Study in a Non-Schooling Institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verlag Barbara Budrich, Opladen and Farmington Hills. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Fragmentation: Didactics, Learning and Teachig in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.287-301, 2011, 978-3-86649-387-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche didactique en EPS et en APSA : analyse De l'action conjointe en contextes d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Amade-Escot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de l'intervention en EPS et en sport. Résultats de recherche et fondements théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revues EPS/ARIS, pp.223-244, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique en EPS et en APSA : analyse de l'action conjointe en contextes d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Amade-Escot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Musard, M. Loquet &amp; G. Carlier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de l'intervention en EPS et en sport. Résultats de recherche et fondements théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revues EPS / ARIS, pp.223-244, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Musard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loquet, M., Carlier, G., &amp; Musard, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de l'intervention en EPS et en sport. Résultats de recherche et fondements théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue EPS/ARIS, pp.5-11, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des savoirs techniques de haute performance : Étude contrastée en France et en Bulgarie de l'action effective des entraîneurs de gymnastique rythmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giurka Gantcheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-construire des savoirs : Les métiers de l'intervention dans les APSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires De Franche-Comté, pp.231-241, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des difficultés techniques en gymnastique rythmique et optimisation de l'entraînement de haut niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giurka Gantcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Léziart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-construire des savoirs : Les métiers de l'intervention dans les APSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.347-362, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action conjointe dans le système didactique en activités physiques, sportives et artistiques : Les formes non verbales de communications didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roessle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble. L'action didactique conjointe du professeur et des élèves dans la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.123-151, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques didactiques du professeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue EPS, pp.49-66, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture, danse et autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme en mouvement, histoire et anthropologie des techniques sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chiron, pp.442-459, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la danse à des adolescents atteints d'autisme en centre d'éducation spécialisée : Apport de la didactique comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir en éducation physique et en sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.168-170, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action de l'intervenant en activités physiques, sportives et artistiques : Apport de la didactique comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir en éducation physique et en sport. Recherches actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.148-154, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes non verbales des communications didactiques chez l'intervenant en activités physiques, sportives et artistiques (APSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roessle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Roncin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodes de recherche en didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.45-58, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions parents-enfant dans l'activité aquatique d'éveil : Apport de la didactique comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roessle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir en éducation physique et en sport. Recherches actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.161-165, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coasne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faggianelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nxw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382922v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Audroing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.071.0033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382943v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Buriel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956633v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5965/198431781642020115" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hudson, Brian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Wegner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinert Meyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170851v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731648v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1807-55092016000100145" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158115v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Vitoux Coasne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083391v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ranganathan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336X10369198" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudumbai Ranganathan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giurka Gantcheva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemile Halilova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855935v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roessle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roncin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon L&#233;ziart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293269v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.189" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621309v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sokola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344332v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Royant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515159v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Safourcade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Hudson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Olin-Scheller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Gericke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongy Deng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515173v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458679v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170899v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Thery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170904v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170886v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Floenes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170952v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171596v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170942v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170934v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170913v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bat&#233;zat-Batellier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01732981v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Roux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kerebel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Erieau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734232v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729112v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Benberghout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687261v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylene Motais Louvel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737287v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737273v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737645v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737631v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687276v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738262v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737345v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738291v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737561v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737664v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737558v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737652v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737548v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737598v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737625v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737704v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737615v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633819v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charlier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633831v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633823v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633828v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633824v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856031v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036239v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabagno, G." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trohel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420116v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812530v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620940v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louis Go" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koessler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581515v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601357v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hudson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/international-perspectives-on-knowledge-and-curriculum-9781350167094/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601365v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507888v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://TACD.espe-bretagne.fr" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733715v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733634v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733850v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733805v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734047v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Amade-Escot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083378v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633812v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855985v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855995v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carlier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Musard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855992v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855950v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mineva" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856001v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855978v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856025v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856021v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855982v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856003v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856010v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coasne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faggianelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nxw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382922v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Audroing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.071.0033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382943v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Buriel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956633v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5965/198431781642020115" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hudson, Brian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Wegner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinert Meyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170851v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731648v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1807-55092016000100145" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158115v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Vitoux Coasne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083391v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ranganathan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336X10369198" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudumbai Ranganathan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giurka Gantcheva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemile Halilova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855935v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roessle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roncin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon L&#233;ziart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293269v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.189" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621309v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sokola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344332v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Royant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Safourcade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515163v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Hudson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Olin-Scheller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Gericke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongy Deng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515173v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458679v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170904v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170899v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Thery" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170886v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Floenes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bat&#233;zat-Batellier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171596v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170942v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01732981v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Roux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kerebel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Erieau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734232v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729112v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Benberghout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737275v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687261v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylene Motais Louvel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737273v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737645v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737631v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687276v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738262v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737345v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737561v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737664v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737558v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737652v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737548v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737598v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737625v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737704v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737615v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633819v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charlier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633831v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633823v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633828v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633824v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856031v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036239v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabagno, G." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trohel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420116v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812530v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620940v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louis Go" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koessler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581515v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601357v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hudson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/international-perspectives-on-knowledge-and-curriculum-9781350167094/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601365v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507888v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://TACD.espe-bretagne.fr" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733715v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733634v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733850v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733805v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734047v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Amade-Escot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083378v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855985v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633812v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855995v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carlier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Musard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855992v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855950v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mineva" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856001v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855978v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856021v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856025v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855982v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856003v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856010v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>