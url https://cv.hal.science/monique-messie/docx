--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,3279 +234,3396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The immeasurable value of plankton to humanity</w:t>
+                <w:t xml:space="preserve">The Seasonal Impact of the Island Mass Effect on Coastal Biogeochemistry and Phytoplankton Assemblage: The Case of the Tropical and Volcanic Island of Guadeloupe (French West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Grigoratou</w:t>
+                <w:t xml:space="preserve">Emma Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Menden-Deuer</w:t>
+                <w:t xml:space="preserve">Marie Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abigail McQuatters-Gollop</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre‐yves Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Messié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biosci/biaf049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 131 (4), pp.e2025JC023236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025JC023236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157783v1</w:t>
+                <w:t xml:space="preserve">hal-05580865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contrasted phytoplankton dynamics across a frontal system in the southwestern Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The immeasurable value of plankton to humanity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Grigoratou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Menden-Deuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Tzortzis</w:t>
+                <w:t xml:space="preserve">Abigail McQuatters-Gollop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Messié</w:t>
+                <w:t xml:space="preserve">George Arhonditsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Petrenko</w:t>
+                <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-20-3491-2023⟩</w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 0, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biaf049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190237v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The delayed island mass effect: How islands can remotely trigger blooms in the oligotrophic ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The contrasted phytoplankton dynamics across a frontal system in the southwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Messié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL085282⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.3491-3508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-3491-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434325v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using fluorescence and bioluminescence sensors to characterize auto- and heterotrophic plankton communities</w:t>
+                <w:t xml:space="preserve">The delayed island mass effect: How islands can remotely trigger blooms in the oligotrophic ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Messié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Igor Shulman</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Martini</w:t>
+                <w:t xml:space="preserve">Clement Aldebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven H.D. Haddock</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 171, pp.76-92. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (2), pp.e2019GL085282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019GL085282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968126v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic organic carbon fluxes from surface ocean to abyssal depths during long-term monitoring in NE Pacific</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using fluorescence and bioluminescence sensors to characterize auto- and heterotrophic plankton communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Messié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth L Smith</w:t>
+                <w:t xml:space="preserve">Igor Shulman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry A Ruhl</w:t>
+                <w:t xml:space="preserve">Severine Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine L Huffard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mati Kahru</w:t>
+                <w:t xml:space="preserve">Steven H.D. Haddock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1814559115⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 171, pp.76-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928611v1</w:t>
+                <w:t xml:space="preserve">hal-01968126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Biodiversity, Behavior, and Bioluminescence of Deep-Sea Organisms Using Molecular and Maritime Technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Episodic organic carbon fluxes from surface ocean to abyssal depths during long-term monitoring in NE Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth L Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Haddock</w:t>
+                <w:t xml:space="preserve">Henry A Ruhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynne Christianson</w:t>
+                <w:t xml:space="preserve">Christine L Huffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Messié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warren Francis</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mati Kahru</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5670/oceanog.2017.422⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (48), pp.12235-12240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1814559115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071200v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotherm Tracking by an Autonomous Underwater Vehicle in Drift Mode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into the Biodiversity, Behavior, and Bioluminescence of Deep-Sea Organisms Using Molecular and Maritime Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Haddock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanwu Zhang</w:t>
+                <w:t xml:space="preserve">Lynne Christianson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Kieft</w:t>
+                <w:t xml:space="preserve">Warren Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jordan Stanway</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brett Hobson</w:t>
+                <w:t xml:space="preserve">Casey Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JOE.2016.2625058⟩</w:t>
+              <w:t xml:space="preserve">Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (4), pp.38-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5670/oceanog.2017.422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071238v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Variability and Change: Response of a Coastal Ocean Ecosystem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotherm Tracking by an Autonomous Underwater Vehicle in Drift Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanwu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Kieft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Chavez</w:t>
+                <w:t xml:space="preserve">M. Jordan Stanway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Timothy Pennington</w:t>
+                <w:t xml:space="preserve">Robert Mcewen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reiko Michisaki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Chavez</w:t>
+                <w:t xml:space="preserve">Brett Hobson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5670/oceanog.2017.429⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (4), pp.808-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JOE.2016.2625058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071194v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient supply, surface currents, and plankton dynamics predict zooplankton hotspots in coastal upwelling systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Climate Variability and Change: Response of a Coastal Ocean Ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chavez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Timothy Pennington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reiko Michisaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017GL074322⟩</w:t>
+              <w:t xml:space="preserve">Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (4), pp.128-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5670/oceanog.2017.429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071206v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind-driven changes of surface current, temperature, and chlorophyll observed by satellites north of New Guinea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutrient supply, surface currents, and plankton dynamics predict zooplankton hotspots in coastal upwelling systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Messié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015jc011438⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (17), pp.8979-8986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017GL074322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497605v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in abundance and community structure of nematodes from the abyssal polymetallic nodule field, Tropical Northeast Pacific</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wind-driven changes of surface current, temperature, and chlorophyll observed by satellites north of New Guinea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Radenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Miljutin</w:t>
+                <w:t xml:space="preserve">Fabien Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Messié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Miljutin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Dutrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe E. Menkès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2015.10.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (4), pp.2231 - 2252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015jc011438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071243v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating the Uncertain Future of Global Oceanic Time Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Smith Jr.</w:t>
+                <w:t xml:space="preserve">Changes in abundance and community structure of nematodes from the abyssal polymetallic nodule field, Tropical Northeast Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Miljutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Miljutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Messié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2015EO038095⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.126-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2015.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071216v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal regulation of primary production in eastern boundary upwelling systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Messié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 134, pp.1-18. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary influences on HAB phytoplankton ecology in a stratification-enhanced upwelling shadow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Navigating the Uncertain Future of Global Oceanic Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Mcmanus</w:t>
+                <w:t xml:space="preserve">K. Smith Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Messié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.M. Kudela</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.G. Bellingham</w:t>
+                <w:t xml:space="preserve">Alana Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine L Huffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Hobson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2013.01.017⟩</w:t>
+              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2015EO038095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072814v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A very oligotrophic zone observed from space in the equatorial Pacific warm pool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Radenac</w:t>
+                <w:t xml:space="preserve">Boundary influences on HAB phytoplankton ecology in a stratification-enhanced upwelling shadow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Mcmanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Messie</w:t>
+                <w:t xml:space="preserve">R.M. Kudela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Leger</w:t>
+                <w:t xml:space="preserve">M. Lara Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bosc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.G. Bellingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 134, pp.224-233. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101, pp.63-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2013.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2013.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996355v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical-biological synchrony in the global ocean associated with recent variability in the central and western equatorial Pacific</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chavez</w:t>
+                <w:t xml:space="preserve">A very oligotrophic zone observed from space in the equatorial Pacific warm pool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Radenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Messie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrc.20278⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134, pp.224-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2013.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071252v1</w:t>
+                <w:t xml:space="preserve">hal-00996355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical responses near equatorial islands in the Western Pacific Ocean during El Nino/La Nina transitions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Radenac</w:t>
+                <w:t xml:space="preserve">Physical-biological synchrony in the global ocean associated with recent variability in the central and western equatorial Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Messié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40 (20), pp.5473-5479. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (8), pp.3782-3794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013gl057828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgrc.20278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996343v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triple check: Observations verify structural realism of an ocean ecosystem model</w:t>
+                <w:t xml:space="preserve">Biophysical responses near equatorial islands in the Western Pacific Ocean during El Nino/La Nina transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jarrod Santora</w:t>
+                <w:t xml:space="preserve">M. M. Gierach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Messie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Sydeman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Messié</w:t>
+                <w:t xml:space="preserve">T. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fei Chai</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. B. Karnauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Radenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (7), pp.1367-1372. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/grl.50312⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 40 (20), pp.5473-5479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013gl057828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071257v1</w:t>
+                <w:t xml:space="preserve">hal-00996343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated sampling of dynamic oceanographic features with underwater vehicles and drifters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triple check: Observations verify structural realism of an ocean ecosystem model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarrod Santora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sydeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Messié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jnaneshwar Das</w:t>
+                <w:t xml:space="preserve">Fei Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Py</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Monique Messié</w:t>
+                <w:t xml:space="preserve">Yi Chao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0278364912440736⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (7), pp.1367-1372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/grl.50312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072841v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global analysis of ENSO synchrony: The oceans' biological response to physical forcing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordinated sampling of dynamic oceanographic features with underwater vehicles and drifters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jnaneshwar Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thom Maughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom O’reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Messié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2012JC007938⟩</w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (5), pp.626-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0278364912440736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02071260v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Modes of Sea Surface Temperature Variability in Relation to Regional Climate Indices</w:t>
+                <w:t xml:space="preserve">A global analysis of ENSO synchrony: The oceans' biological response to physical forcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Messié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/2011JCLI3941.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117 (C9), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012JC007938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071270v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Primary Production in Relation to Climate Variability and Change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Global Modes of Sea Surface Temperature Variability in Relation to Regional Climate Indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Messié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chavez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Timothy Pennington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev.marine.010908.163917⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (16), pp.4314-4331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2011JCLI3941.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071267v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted metagenomics and ecology of globally important uncultured eukaryotic phytoplankton</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Primary Production in Relation to Climate Variability and Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Messié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Timothy Pennington</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1001665107⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (1), pp.227-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev.marine.010908.163917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071280v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential new production estimates in four eastern boundary upwelling ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Messié</w:t>
+                <w:t xml:space="preserve">Targeted metagenomics and ecology of globally important uncultured eukaryotic phytoplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Ledesma</w:t>
+                <w:t xml:space="preserve">A. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorota Kolber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Reiko Michisaki</w:t>
+                <w:t xml:space="preserve">A. Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Foley</w:t>
+                <w:t xml:space="preserve">J. Mccrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Messie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 83 (1-4), pp.151-158. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (33), pp.14679-14684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2009.07.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1001665107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02071284v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of Eastern Boundary Upwelling Ecosystems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential new production estimates in four eastern boundary upwelling ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Messié</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Ledesma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Kolber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reiko Michisaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Foley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 83 (1-4), pp.80-96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2009.07.032⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 83 (1-4), pp.151-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2009.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071289v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variability of the surface chlorophyll in the western tropical Pacific from SeaWiFS data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparison of Eastern Boundary Upwelling Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Messié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Radenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (1-4), pp.80-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2009.07.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2006.06.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00406697v1</w:t>
+                <w:t xml:space="preserve">hal-02071289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Seasonal variability of the surface chlorophyll in the western tropical Pacific from SeaWiFS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Messié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Radenac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 53 (10), pp.1581-1600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2006.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chlorophyll bloom in the western Pacific at the end of the 1997-98 El Nino: the role of the Kiribati Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Messie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Radenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marchesiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 33 No. 14, L14601, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2006GL026033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3516,51 +3633,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical approach to unveil phytoplankton adaptation to ocean fronts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3612,169 +3729,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Messié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Living on the edge” Fine-scale observations reveal distinct frontal phytoplankton communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurina Oms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Messié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3784,114 +3901,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de la dynamique de la biomasse phytoplanctonique dans le Pacifique tropical ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Messié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université Paul Sabatier - Toulouse III, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00137145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId154"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4038,51 +4155,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurina Oms" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Milhaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Doglioli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ascmo-12-21-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grigoratou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Menden-Deuer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail McQuatters-Gollop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Arhonditsis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190237v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tzortzis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3491-2023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434325v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085282" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Shulman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven H.D. Haddock" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.12.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928611v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth L Smith" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry A Ruhl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L Huffard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mati Kahru" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1814559115" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071200v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Haddock" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Christianson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Francis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Dunn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2017.422" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071238v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwu Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kieft" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jordan Stanway" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcewen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Hobson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2016.2625058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chavez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Timothy Pennington" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiko Michisaki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Blum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Chavez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2017.429" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071206v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074322" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497605v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;ger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutrieux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015jc011438" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071243v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Miljutin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miljutin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.10.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071216v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smith Jr." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Sherman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2015EO038095" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071209v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.10.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ryan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mcmanus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Kudela" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lara Artigas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Bellingham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.01.017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996355v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.03.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20278" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996343v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Gierach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lee" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B. Karnauskas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013gl057828" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071257v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrod Santora" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sydeman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Chai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50312" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7J08G5R2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072841v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jnaneshwar Das" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Py" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Maughan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O&#8217;reilly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364912440736" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071260v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC007938" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55F8EAE1B995415FBEB2CE743FD4E57C716B8F23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071270v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2011JCLI3941.1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071267v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.marine.010908.163917" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071280v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuvelier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mccrow" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1001665107" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071284v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ledesma" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kolber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Foley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.07.018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T32LF3LM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071289v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.07.032" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7JMF403-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406697v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Radenac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2006.06.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59MG3J43-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280363v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL026033" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012274v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354625v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00137145v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurina Oms" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Milhaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Doglioli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ascmo-12-21-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Pascal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC023236" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157783v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grigoratou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Menden-Deuer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail McQuatters-Gollop" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Arhonditsis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf049" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190237v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tzortzis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3491-2023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434325v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085282" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Shulman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven H.D. Haddock" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.12.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928611v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth L Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry A Ruhl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L Huffard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mati Kahru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1814559115" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071200v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Haddock" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Christianson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Francis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Dunn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2017.422" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwu Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kieft" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jordan Stanway" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcewen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Hobson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2016.2625058" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071194v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chavez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Timothy Pennington" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiko Michisaki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Blum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Chavez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2017.429" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071206v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074322" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;ger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutrieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015jc011438" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Miljutin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miljutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.10.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071209v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.10.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smith Jr." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Sherman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2015EO038095" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ryan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mcmanus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Kudela" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lara Artigas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Bellingham" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.01.017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996355v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.03.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071252v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20278" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996343v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Gierach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B. Karnauskas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013gl057828" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071257v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrod Santora" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sydeman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Chai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50312" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7J08G5R2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072841v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jnaneshwar Das" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Py" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Maughan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O&#8217;reilly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364912440736" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071260v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC007938" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55F8EAE1B995415FBEB2CE743FD4E57C716B8F23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071270v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2011JCLI3941.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071267v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.marine.010908.163917" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071280v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuvelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mccrow" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1001665107" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071284v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ledesma" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kolber" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Foley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.07.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T32LF3LM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071289v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.07.032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7JMF403-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406697v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Radenac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2006.06.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59MG3J43-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280363v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL026033" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012274v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354625v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00137145v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>