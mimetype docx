--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -3607,77 +3607,247 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution of Phytoplankton Assemblages Accross Fine-Scale Structures Revealed by Earth Observation Data: A Mediterranean Sea Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurina Oms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Milhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irena Koprinska; João Mendes-Moreira; Paula Branco. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Machine Learning and Principles and Practice of Knowledge Discovery in Databases. International Workshops of ECML PKDD 2025, Porto, Portugal, September 15–19, 2025, Revised Selected Papers, Part V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2843, Springer Nature Switzerland, pp.279-286, 2026, Communications in Computer and Information Science, 978-3-032-19107-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-19108-3_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical approach to unveil phytoplankton adaptation to ocean fronts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3729,73 +3899,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Messié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Living on the edge” Fine-scale observations reveal distinct frontal phytoplankton communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurina Oms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3804,94 +3974,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Messié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3901,114 +4071,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de la dynamique de la biomasse phytoplanctonique dans le Pacifique tropical ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Messié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université Paul Sabatier - Toulouse III, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00137145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId156"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4155,51 +4325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurina Oms" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Milhaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Doglioli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ascmo-12-21-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Pascal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC023236" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157783v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grigoratou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Menden-Deuer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail McQuatters-Gollop" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Arhonditsis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf049" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190237v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tzortzis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3491-2023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434325v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085282" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Shulman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven H.D. Haddock" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.12.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928611v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth L Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry A Ruhl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L Huffard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mati Kahru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1814559115" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071200v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Haddock" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Christianson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Francis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Dunn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2017.422" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwu Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kieft" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jordan Stanway" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcewen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Hobson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2016.2625058" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071194v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chavez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Timothy Pennington" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiko Michisaki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Blum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Chavez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2017.429" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071206v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074322" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;ger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutrieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015jc011438" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Miljutin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miljutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.10.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071209v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.10.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smith Jr." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Sherman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2015EO038095" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ryan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mcmanus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Kudela" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lara Artigas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Bellingham" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.01.017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996355v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.03.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071252v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20278" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996343v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Gierach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B. Karnauskas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013gl057828" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071257v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrod Santora" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sydeman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Chai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50312" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7J08G5R2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072841v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jnaneshwar Das" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Py" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Maughan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O&#8217;reilly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364912440736" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071260v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC007938" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55F8EAE1B995415FBEB2CE743FD4E57C716B8F23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071270v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2011JCLI3941.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071267v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.marine.010908.163917" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071280v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuvelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mccrow" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1001665107" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071284v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ledesma" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kolber" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Foley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.07.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T32LF3LM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071289v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.07.032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7JMF403-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406697v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Radenac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2006.06.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59MG3J43-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280363v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL026033" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012274v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354625v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00137145v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurina Oms" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Milhaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Doglioli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ascmo-12-21-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Pascal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC023236" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157783v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grigoratou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Menden-Deuer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail McQuatters-Gollop" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Arhonditsis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf049" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190237v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tzortzis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3491-2023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434325v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085282" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Shulman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven H.D. Haddock" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.12.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928611v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth L Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry A Ruhl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L Huffard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mati Kahru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1814559115" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071200v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Haddock" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Christianson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Francis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Dunn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2017.422" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwu Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kieft" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jordan Stanway" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcewen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Hobson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2016.2625058" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071194v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chavez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Timothy Pennington" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiko Michisaki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Blum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Chavez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2017.429" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071206v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074322" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;ger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutrieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015jc011438" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Miljutin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miljutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.10.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071209v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.10.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smith Jr." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Sherman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2015EO038095" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ryan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mcmanus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Kudela" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lara Artigas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Bellingham" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.01.017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996355v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.03.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071252v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20278" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996343v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Gierach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B. Karnauskas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013gl057828" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071257v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrod Santora" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sydeman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Chai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50312" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7J08G5R2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072841v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jnaneshwar Das" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Py" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Maughan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O&#8217;reilly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364912440736" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071260v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC007938" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55F8EAE1B995415FBEB2CE743FD4E57C716B8F23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071270v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2011JCLI3941.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071267v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.marine.010908.163917" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071280v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuvelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mccrow" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1001665107" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071284v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ledesma" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kolber" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Foley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.07.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T32LF3LM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071289v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.07.032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7JMF403-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406697v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Radenac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2006.06.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59MG3J43-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280363v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL026033" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622939v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-19108-3_20" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012274v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354625v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00137145v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>