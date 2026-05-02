--- v0 (2026-04-05)
+++ v1 (2026-05-02)
@@ -1637,96 +1637,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01893548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partout la campagne...</w:t>
+                <w:t xml:space="preserve">Aménagement du territoire, politiques industrielles et espace rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 108, pp.108--113</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 229, pp.109--119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640749v1</w:t>
+                <w:t xml:space="preserve">hal-01640748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’habitabilité périurbaine dans les pratiques habitantes : de l’habitabilité restreinte au pavillon à l’habitabilité élargie</w:t>
               </w:r>
@@ -1909,96 +1909,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01294182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménagement du territoire, politiques industrielles et espace rural</w:t>
+                <w:t xml:space="preserve">Partout la campagne...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 229, pp.109--119</w:t>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.108--113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640748v1</w:t>
+                <w:t xml:space="preserve">hal-01640749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultures et villes : des articulations renouvelées</w:t>
               </w:r>
@@ -2095,315 +2095,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01502817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etre ou ne pas être rural... ou quand le rural se décline en ville comme à la campagne</w:t>
+                <w:t xml:space="preserve">La marque Limousin ou le sentiment d'appartenance autour du vert et de la ruralité : quel avenir à l'heure du big bang régional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 228, pp.69--76</w:t>
+              <w:t xml:space="preserve">, 2015, 228, pp.161--168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640775v1</w:t>
+                <w:t xml:space="preserve">hal-01640769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La marque Limousin ou le sentiment d'appartenance autour du vert et de la ruralité : quel avenir à l'heure du big bang régional</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative review of multifunctionality and ecosystem services in sustainable agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiao Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Darly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuangcheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149, pp.138 - 147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640769v1</w:t>
+                <w:t xml:space="preserve">hal-01198274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative review of multifunctionality and ecosystem services in sustainable agriculture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etre ou ne pas être rural... ou quand le rural se décline en ville comme à la campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 228, pp.69--76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01198274v1</w:t>
+                <w:t xml:space="preserve">hal-01640775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces ouverts dans la fabrique périurbaine</w:t>
               </w:r>
@@ -3350,174 +3350,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions sur le développement rural au Nord et au Sud : pour une géographie indifférenciée</w:t>
+                <w:t xml:space="preserve">Vous avez dit &amp;quot;locavore&amp;quot; ? De l'invention du locavorisme aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enquêtes rurales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 215-216 (3), pp.349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.215.0349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640822v1</w:t>
+                <w:t xml:space="preserve">hal-01640824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vous avez dit &amp;quot;locavore&amp;quot; ? De l'invention du locavorisme aux États-Unis</w:t>
+                <w:t xml:space="preserve">Questions sur le développement rural au Nord et au Sud : pour une géographie indifférenciée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enquêtes rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Géographie rurale et interdisciplinarité (14), pp.23--43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pour.215.0349⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01640824v1</w:t>
+                <w:t xml:space="preserve">hal-01640822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3624,217 +3624,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-spatiality in the peri-urban: Development or disorganization</w:t>
+                <w:t xml:space="preserve">Territorialité en mode périurbain dans la périphérie Algéroise Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Boustil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussadek Benabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées de géographie algérienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Espace Géographique Et Aménagement du Territoire(EGEAT) Oran, Dec 2023, USTO 2 Oran Algérie, Algeria</w:t>
+              <w:t xml:space="preserve">« Villes et territoires en devenir : défis, enjeux et outils d’une transition réussie » VTED23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Saad Dahlab Blida 1 / Institut d’Architecture et d’Urbanisme Département d’urbanisme Laboratoire OVAMUS, Nov 2023, Blida, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04339201v1</w:t>
+                <w:t xml:space="preserve">hal-04298408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialité en mode périurbain dans la périphérie Algéroise Ouest</w:t>
+                <w:t xml:space="preserve">Socio-spatiality in the peri-urban: Development or disorganization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Boustil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussadek Benabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Villes et territoires en devenir : défis, enjeux et outils d’une transition réussie » VTED23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Saad Dahlab Blida 1 / Institut d’Architecture et d’Urbanisme Département d’urbanisme Laboratoire OVAMUS, Nov 2023, Blida, Algérie</w:t>
+              <w:t xml:space="preserve">8èmes journées de géographie algérienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Espace Géographique Et Aménagement du Territoire(EGEAT) Oran, Dec 2023, USTO 2 Oran Algérie, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298408v1</w:t>
+                <w:t xml:space="preserve">hal-04339201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace agricole Mitijien : une réserve foncière de la métropole d’Alger</w:t>
               </w:r>
@@ -8333,51 +8333,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4466E22E"/>
+    <w:nsid w:val="2F427ED0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8564,51 +8564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monique-poulot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7539-4038" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05506051X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424277v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert-Boeuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faucompr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hirou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Szanto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.251.0061" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mestdagh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120cr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Peycheraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flipo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0163" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264255v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Br&#233;-Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1905" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348323v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legouy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05019988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0149" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015802v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Capron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giroudeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fonticelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0241" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Boustil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussadek Benabbas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20431/2456-4931.0706011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0329" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137046v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05020059v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5818" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05020060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5813" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Berque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893548v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640749v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691327v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294182v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640748v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jousseaume" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.712.0553" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640775v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198274v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Huang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangcheng Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.10.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9NGCHLK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174811v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mettetal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.158.0013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9363" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H7B317M5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Rey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2388" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.224.0051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974374v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640805v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831888v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846816v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640822v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640824v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.215.0349" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953081v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339201v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298408v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404754v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168337v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lascaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342980v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Falies" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640147v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640185v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474854v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640214v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640796v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145931v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Didier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424237v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1989" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05040664v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ct" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05040668v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05040673v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419379v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Berche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lignon-Darmaillac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05021672v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5803" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516662v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02078764v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640778v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640190v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guiomar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640801v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276328v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wateau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Truninger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Santamarina" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/dalternatives-et-de-communs/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328341v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958149v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rolland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Essers" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01581143v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/revue-annales-de-geographie-2016-6.htm" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757711v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacaille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marg&#233;tic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640804v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fleury" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Vidal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815330v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazarine Girardin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516488v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347526v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336403v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chal&#233;ard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice V&#233;lard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822772v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691272v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640136v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498500v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640750v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05462664v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Milet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Warnant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145733v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Didier-F&#232;vre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monique-poulot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7539-4038" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05506051X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424277v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert-Boeuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faucompr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hirou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Szanto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.251.0061" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mestdagh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120cr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Peycheraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flipo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0163" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264255v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Br&#233;-Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1905" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348323v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legouy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05019988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0149" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015802v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Capron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giroudeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fonticelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0241" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Boustil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussadek Benabbas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20431/2456-4931.0706011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0329" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137046v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05020059v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5818" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05020060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5813" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Berque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893548v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691327v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294182v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640749v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jousseaume" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.712.0553" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640769v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Huang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangcheng Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.10.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9NGCHLK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640775v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174811v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mettetal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.158.0013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9363" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H7B317M5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Rey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2388" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.224.0051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974374v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640805v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831888v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846816v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640824v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.215.0349" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640822v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953081v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298408v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339201v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404754v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168337v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lascaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342980v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Falies" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640147v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640185v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474854v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640214v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640796v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145931v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Didier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424237v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1989" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05040664v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ct" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05040668v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05040673v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419379v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Berche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lignon-Darmaillac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05021672v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5803" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516662v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02078764v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640778v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640190v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guiomar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640801v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276328v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wateau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Truninger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Santamarina" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/dalternatives-et-de-communs/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328341v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958149v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rolland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Essers" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01581143v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/revue-annales-de-geographie-2016-6.htm" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757711v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacaille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marg&#233;tic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640804v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fleury" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Vidal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815330v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazarine Girardin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516488v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347526v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336403v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chal&#233;ard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice V&#233;lard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822772v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691272v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640136v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498500v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640750v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05462664v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Milet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Warnant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145733v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Didier-F&#232;vre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>