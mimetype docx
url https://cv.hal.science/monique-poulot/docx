--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1637,96 +1637,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01893548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménagement du territoire, politiques industrielles et espace rural</w:t>
+                <w:t xml:space="preserve">Partout la campagne...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 229, pp.109--119</w:t>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.108--113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640748v1</w:t>
+                <w:t xml:space="preserve">hal-01640749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’habitabilité périurbaine dans les pratiques habitantes : de l’habitabilité restreinte au pavillon à l’habitabilité élargie</w:t>
               </w:r>
@@ -1909,96 +1909,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01294182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partout la campagne...</w:t>
+                <w:t xml:space="preserve">Aménagement du territoire, politiques industrielles et espace rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 108, pp.108--113</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 229, pp.109--119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640749v1</w:t>
+                <w:t xml:space="preserve">hal-01640748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultures et villes : des articulations renouvelées</w:t>
               </w:r>
@@ -2095,315 +2095,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01502817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La marque Limousin ou le sentiment d'appartenance autour du vert et de la ruralité : quel avenir à l'heure du big bang régional</w:t>
+                <w:t xml:space="preserve">Etre ou ne pas être rural... ou quand le rural se décline en ville comme à la campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 228, pp.161--168</w:t>
+              <w:t xml:space="preserve">, 2015, 228, pp.69--76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640769v1</w:t>
+                <w:t xml:space="preserve">hal-01640775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative review of multifunctionality and ecosystem services in sustainable agriculture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La marque Limousin ou le sentiment d'appartenance autour du vert et de la ruralité : quel avenir à l'heure du big bang régional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 228, pp.161--168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198274v1</w:t>
+                <w:t xml:space="preserve">hal-01640769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etre ou ne pas être rural... ou quand le rural se décline en ville comme à la campagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative review of multifunctionality and ecosystem services in sustainable agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiao Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Darly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuangcheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149, pp.138 - 147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640775v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces ouverts dans la fabrique périurbaine</w:t>
               </w:r>
@@ -2491,303 +2491,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01174811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et acteurs agricoles dans les mailles des territoires de gouvernance urbaine : nouvelle agriculture, nouveaux métiers ?</w:t>
+                <w:t xml:space="preserve">L'invention de l'agri-urbain en Île-de-France. Quand la ville se repense aussi autour de l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 158 (3), pp.13. </w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (1-2), pp.11--19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/esp.158.0013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.9363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640793v1</w:t>
+                <w:t xml:space="preserve">hal-01640797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'invention de l'agri-urbain en Île-de-France. Quand la ville se repense aussi autour de l'agriculture</w:t>
+                <w:t xml:space="preserve">Chercheures d'entre-deux. Entretien croisé entre Violette Rey et Monique Poulot-Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, 16 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.9363⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01640797v1</w:t>
+                <w:t xml:space="preserve">hal-01122651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chercheures d'entre-deux. Entretien croisé entre Violette Rey et Monique Poulot-Moreau</w:t>
+                <w:t xml:space="preserve">Agriculture et acteurs agricoles dans les mailles des territoires de gouvernance urbaine : nouvelle agriculture, nouveaux métiers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 158 (3), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.158.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122651v1</w:t>
+                <w:t xml:space="preserve">hal-01640793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">histoires d'AMAP franciliennes. Quand manger met le local en tous ses états.</w:t>
               </w:r>
@@ -3130,165 +3130,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE DEVELOPPEMENT RURAL AU SUD ET AU NORD : enjeu d'une géographie rurale &amp;quot;indifférenciée</w:t>
+                <w:t xml:space="preserve">Résurgences paysagères et nouvelles économies agricoles dans le périurbain francilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enquêtes rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. 14 (N°spécial : " Géographie rurale et interdisciplinarité ",), p. 23-43</w:t>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851016v1</w:t>
+                <w:t xml:space="preserve">hal-00831888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résurgences paysagères et nouvelles économies agricoles dans le périurbain francilien</w:t>
+                <w:t xml:space="preserve">LE DEVELOPPEMENT RURAL AU SUD ET AU NORD : enjeu d'une géographie rurale &amp;quot;indifférenciée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8, 10 p</w:t>
+              <w:t xml:space="preserve">Enquêtes rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 14 (N°spécial : " Géographie rurale et interdisciplinarité ",), p. 23-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831888v1</w:t>
+                <w:t xml:space="preserve">hal-00851016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter en périurbain ou réinventer la qualité de la ville</w:t>
               </w:r>
@@ -3624,217 +3624,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialité en mode périurbain dans la périphérie Algéroise Ouest</w:t>
+                <w:t xml:space="preserve">Socio-spatiality in the peri-urban: Development or disorganization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Boustil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussadek Benabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Villes et territoires en devenir : défis, enjeux et outils d’une transition réussie » VTED23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Saad Dahlab Blida 1 / Institut d’Architecture et d’Urbanisme Département d’urbanisme Laboratoire OVAMUS, Nov 2023, Blida, Algérie</w:t>
+              <w:t xml:space="preserve">8èmes journées de géographie algérienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Espace Géographique Et Aménagement du Territoire(EGEAT) Oran, Dec 2023, USTO 2 Oran Algérie, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298408v1</w:t>
+                <w:t xml:space="preserve">hal-04339201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-spatiality in the peri-urban: Development or disorganization</w:t>
+                <w:t xml:space="preserve">Territorialité en mode périurbain dans la périphérie Algéroise Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Boustil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussadek Benabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées de géographie algérienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Espace Géographique Et Aménagement du Territoire(EGEAT) Oran, Dec 2023, USTO 2 Oran Algérie, Algeria</w:t>
+              <w:t xml:space="preserve">« Villes et territoires en devenir : défis, enjeux et outils d’une transition réussie » VTED23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Saad Dahlab Blida 1 / Institut d’Architecture et d’Urbanisme Département d’urbanisme Laboratoire OVAMUS, Nov 2023, Blida, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04339201v1</w:t>
+                <w:t xml:space="preserve">hal-04298408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace agricole Mitijien : une réserve foncière de la métropole d’Alger</w:t>
               </w:r>
@@ -4634,204 +4634,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01474854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces ouverts dans la fabrique périurbaine : vers l'affirmation de logiques de transaction dans les nouvelles recompositions socio-spatiales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les agricultures périurbaines : alimenter ou nourrir les villes. Des systèmes agricoles entre résistances et innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Mettetal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cités Descartes Marne-la-Vallée Métropolisation, cohésion et performances : quels futurs pour nos territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">Nourritures jardinières dans les Sociétés urbanisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cerisy-la-Salle, France. pp.115--120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640214v1</w:t>
+                <w:t xml:space="preserve">hal-01640796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agricultures périurbaines : alimenter ou nourrir les villes. Des systèmes agricoles entre résistances et innovations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les espaces ouverts dans la fabrique périurbaine : vers l'affirmation de logiques de transaction dans les nouvelles recompositions socio-spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aragau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mettetal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nourritures jardinières dans les Sociétés urbanisées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Cerisy-la-Salle, France. pp.115--120</w:t>
+              <w:t xml:space="preserve">Cités Descartes Marne-la-Vallée Métropolisation, cohésion et performances : quels futurs pour nos territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640796v1</w:t>
+                <w:t xml:space="preserve">hal-01640214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être jeune dans le périurbain de Sens, questions de méthode et premières réflexions</w:t>
               </w:r>
@@ -5878,195 +5878,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultures et patrimoine en milieu rural</w:t>
+                <w:t xml:space="preserve">Culture et patrimoine en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 226, 2015, Pour</w:t>
+              <w:t xml:space="preserve">, 226, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640574v1</w:t>
+                <w:t xml:space="preserve">hal-02078764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture et patrimoine en milieu rural</w:t>
+                <w:t xml:space="preserve">Cultures et patrimoine en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delfosse, Claire and Poulot, Monique. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 226, 2015</w:t>
+              <w:t xml:space="preserve">, 226, 2015, Pour</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078764v1</w:t>
+                <w:t xml:space="preserve">hal-01640574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appartenance, Territoire et ruralité</w:t>
               </w:r>
@@ -8333,51 +8333,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F427ED0"/>
+    <w:nsid w:val="36F19058"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8564,51 +8564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monique-poulot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7539-4038" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05506051X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424277v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert-Boeuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faucompr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hirou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Szanto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.251.0061" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mestdagh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120cr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Peycheraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flipo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0163" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264255v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Br&#233;-Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1905" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348323v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legouy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05019988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0149" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015802v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Capron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giroudeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fonticelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0241" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Boustil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussadek Benabbas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20431/2456-4931.0706011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0329" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137046v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05020059v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5818" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05020060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5813" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Berque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893548v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691327v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294182v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640749v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jousseaume" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.712.0553" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640769v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Huang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangcheng Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.10.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9NGCHLK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640775v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174811v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mettetal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.158.0013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9363" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H7B317M5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Rey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2388" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.224.0051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974374v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640805v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831888v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846816v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640824v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.215.0349" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640822v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953081v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298408v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339201v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404754v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168337v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lascaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342980v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Falies" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640147v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640185v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474854v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640214v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640796v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145931v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Didier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424237v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1989" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05040664v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ct" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05040668v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05040673v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419379v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Berche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lignon-Darmaillac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05021672v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5803" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516662v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02078764v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640778v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640190v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guiomar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640801v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276328v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wateau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Truninger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Santamarina" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/dalternatives-et-de-communs/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328341v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958149v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rolland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Essers" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01581143v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/revue-annales-de-geographie-2016-6.htm" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757711v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacaille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marg&#233;tic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640804v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fleury" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Vidal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815330v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazarine Girardin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516488v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347526v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336403v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chal&#233;ard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice V&#233;lard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822772v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691272v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640136v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498500v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640750v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05462664v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Milet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Warnant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145733v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Didier-F&#232;vre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monique-poulot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7539-4038" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05506051X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424277v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert-Boeuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faucompr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hirou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Szanto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.251.0061" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mestdagh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120cr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Peycheraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flipo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0163" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264255v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Br&#233;-Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1905" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348323v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legouy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05019988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0149" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015802v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Capron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giroudeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fonticelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0241" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Boustil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussadek Benabbas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20431/2456-4931.0706011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0329" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137046v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05020059v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5818" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05020060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5813" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Berque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893548v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640749v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691327v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294182v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640748v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jousseaume" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.712.0553" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640775v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198274v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Huang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangcheng Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.10.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9NGCHLK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174811v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mettetal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640797v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9363" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H7B317M5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122651v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Rey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640793v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.158.0013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2388" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.224.0051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974374v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640805v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831888v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851016v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846816v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640824v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.215.0349" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640822v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953081v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339201v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298408v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404754v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168337v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lascaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342980v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Falies" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640147v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640185v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474854v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640796v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640214v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145931v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Didier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424237v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1989" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05040664v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ct" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05040668v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05040673v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419379v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Berche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lignon-Darmaillac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05021672v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5803" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516662v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02078764v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640574v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640778v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640190v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guiomar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640801v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276328v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bacqu&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wateau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Truninger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Santamarina" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/dalternatives-et-de-communs/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328341v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958149v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rolland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Essers" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01581143v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/revue-annales-de-geographie-2016-6.htm" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757711v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacaille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marg&#233;tic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640804v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fleury" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Vidal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815330v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazarine Girardin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516488v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347526v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336403v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chal&#233;ard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poulot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice V&#233;lard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822772v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691272v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640136v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498500v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640750v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05462664v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Milet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Warnant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145733v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Didier-F&#232;vre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>