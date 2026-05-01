--- v1 (2026-03-25)
+++ v2 (2026-05-01)
@@ -236,3781 +236,3802 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliance and usage of anchored Fish Aggregating Devices (aFADs) in the Indonesian tuna fisheries</w:t>
+                <w:t xml:space="preserve">Environmental DNA metabarcoding reveals hidden fish diversity and strong habitat partitioning across coastal ecosystems in the Con Dao Archipelago, Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignatius Tri Hargiyatno</w:t>
+                <w:t xml:space="preserve">Hung Manh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wudianto Wudianto</w:t>
+                <w:t xml:space="preserve">Jacques Panfili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dagorn</w:t>
+                <w:t xml:space="preserve">Huy Duc Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayakun Satria</w:t>
+                <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilis Sadiyah</w:t>
+                <w:t xml:space="preserve">Masaki Miya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 89, pp.104362. </w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (5), pp.255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/d18050255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195795v1</w:t>
+                <w:t xml:space="preserve">hal-05604928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eDNA-based seasonal monitoring reveals fish diversity patterns in mangrove habitats of Guinea-Bissau, West Africa</w:t>
+                <w:t xml:space="preserve">Reliance and usage of anchored Fish Aggregating Devices (aFADs) in the Indonesian tuna fisheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter-Jan Keleman</w:t>
+                <w:t xml:space="preserve">Ignatius Tri Hargiyatno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Dominique Durand</w:t>
+                <w:t xml:space="preserve">Wudianto Wudianto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Simier</w:t>
+                <w:t xml:space="preserve">Laurent Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assana Camará</w:t>
+                <w:t xml:space="preserve">Fayakun Satria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Moutinho Sá</w:t>
+                <w:t xml:space="preserve">Lilis Sadiyah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 82, pp.104013. </w:t>
+              <w:t xml:space="preserve">, 2025, 89, pp.104362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884929v1</w:t>
+                <w:t xml:space="preserve">hal-05195795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the effects of eutrophication and natural variability on macrobenthic communities across French coastal lagoons</w:t>
+                <w:t xml:space="preserve">eDNA-based seasonal monitoring reveals fish diversity patterns in mangrove habitats of Guinea-Bissau, West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Jones</w:t>
+                <w:t xml:space="preserve">Pieter-Jan Keleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Schaal</w:t>
+                <w:t xml:space="preserve">Jean-Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Boyé</w:t>
+                <w:t xml:space="preserve">Assana Camará</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Creemers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Derolez</w:t>
+                <w:t xml:space="preserve">Rui Moutinho Sá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.499⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82, pp.104013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861258v1</w:t>
+                <w:t xml:space="preserve">hal-04884929v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal diversity of fish captured by light traps in various habitats in coastal waters in the oldest marine protected area in Vietnam and its implications for conservation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A checklist of marine phytoplankton species of Northeast Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manh Hung Pham</w:t>
+                <w:t xml:space="preserve">Pedro Augusto Mendes De Castro Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Panfili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Simier</w:t>
+                <w:t xml:space="preserve">Béatrice Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Sindou</w:t>
+                <w:t xml:space="preserve">Leandro Ferreira Cabanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Huy Hoang</w:t>
+                <w:t xml:space="preserve">Isis Amália Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (1), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80, 103887 [24 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aqc.4041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2024.103887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354466v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A checklist of marine phytoplankton species of Northeast Brazil</w:t>
+                <w:t xml:space="preserve">Length-weight relationships of 20 fish species from Fatala estuary, Guinea-Conakry, West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Carré</w:t>
+                <w:t xml:space="preserve">Oumar Sadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Augusto Mendes De Castro Melo</w:t>
+                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Bec</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2024.103887⟩</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2023-036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824359v1</w:t>
+                <w:t xml:space="preserve">hal-04543785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length-weight relationships of 20 fish species from Fatala estuary, Guinea-Conakry, West Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and temporal diversity of fish captured by light traps in various habitats in coastal waters in the oldest marine protected area in Vietnam and its implications for conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh Hung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Panfili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Sindou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumar Sadio</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Duc Huy Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2023-036⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.4041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543785v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the ecological knowledge on the species Batrachoides liberiensis in estuarine and lagoon environments of West Africa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
+                <w:t xml:space="preserve">Disentangling the effects of eutrophication and natural variability on macrobenthic communities across French coastal lagoons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Ecoutin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélien Boyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Creemers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Derolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aje.13105⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936611v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length-weight relationships of four fish species from Fatala estuary, Guinea, West Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A review of the ecological knowledge on the species Batrachoides liberiensis in estuarine and lagoon environments of West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Sadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Tito de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ecoutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">African Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aje.13105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jai.14318⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03652505v1</w:t>
+                <w:t xml:space="preserve">hal-03936611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artisanal fishers in small island developing states and their perception of environmental change: the case study of Mauritius</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Length-weight relationships of four fish species from Fatala estuary, Guinea, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuela Capello</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11160-022-09735-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (3), pp.372-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jai.14318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842093v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish Diversity along the Mekong River and Delta Inferred by Environmental-DNA in a Period of Dam Building and Downstream Salinization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngan Trong Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngan Trong Tran</w:t>
+                <w:t xml:space="preserve">Chaiwut Grudpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bunyeth Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (8), pp.634. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/d14080634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive spatial distribution of tropical fish assemblages from multifrequency acoustics and video fulfils the island mass effect framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artisanal fishers in small island developing states and their perception of environmental change: the case study of Mauritius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandani Appadoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Salvetat</w:t>
+                <w:t xml:space="preserve">Riad Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bez</w:t>
+                <w:t xml:space="preserve">Verena Tandrayen-Ragoobur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Habasque</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuela Capello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-12409-9⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (3), pp.611-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11160-022-09735-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683711v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic use of coastal areas by bull sharks and the conciliation of conservation and management of negative human–wildlife interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive spatial distribution of tropical fish assemblages from multifrequency acoustics and video fulfils the island mass effect framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Salvetat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Mourier</w:t>
+                <w:t xml:space="preserve">Jeremie Habasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Soria</w:t>
+                <w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Blaison</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Certain</w:t>
+                <w:t xml:space="preserve">Cristiano Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aqc.3674⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.8787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-12409-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565454v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length–weight relationships of 5 fish species from the Sine Saloum estuary, Senegal, West Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dynamic use of coastal areas by bull sharks and the conciliation of conservation and management of negative human–wildlife interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Blaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jai.14230⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (10), pp.2926-2937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.3674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259555v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biology and ecology of sea catfish (Ariidae) of estuarine, lagoon and coastal ecosystems in West Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Length–weight relationships of 5 fish species from the Sine Saloum estuary, Senegal, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ecoutin</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.14751⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jai.14230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03415703v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of academic information supply and familiarity on preferences for ecosystem services</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+                <w:t xml:space="preserve">Biology and ecology of sea catfish (Ariidae) of estuarine, lagoon and coastal ecosystems in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Figuières</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rutger de Wit</w:t>
+                <w:t xml:space="preserve">Olaloudé Judicaël Franck Osse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Sadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ecoutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.106959⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99 (2), pp.629-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.14751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119760v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length-weight relationships of 20 fish species from the Sine Saloum estuary, Senegal, West Africa</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The impact of academic information supply and familiarity on preferences for ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Maki Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Figuières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2021-452-007⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 183, pp.106959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.106959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274388v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Length-weight relationships of 19 fish species from two tropical artificial reservoirs (Manantali and Selingue) in Mali, West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 45 (1), pp.59-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26028/cybium/2021-451-007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuna behaviour at anchored FADs inferred from Local Ecological Knowledge (LEK) of pole-and-line tuna fishers in the Maldives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Length-weight relationships of 20 fish species from the Sine Saloum estuary, Senegal, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (7), pp.e0254617. </w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (2), pp.155-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0254617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2021-452-007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451170v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting bycatch hotspots in tropical tuna purse seine fisheries at the basin scale</w:t>
+                <w:t xml:space="preserve">Tuna behaviour at anchored FADs inferred from Local Ecological Knowledge (LEK) of pole-and-line tuna fishers in the Maldives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Mannocci</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Ahmed Riyaz Jauharee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Capello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bez</w:t>
+                <w:t xml:space="preserve">Mohamed Shiham Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25, pp.e01427. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (7), pp.e0254617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2020.e01393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0254617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411048v1</w:t>
+                <w:t xml:space="preserve">hal-03451170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the pH for marine microalgae polycultures: a key point for CO 2 fixation improvement in intensive cultures</w:t>
+                <w:t xml:space="preserve">Predicting bycatch hotspots in tropical tuna purse seine fisheries at the basin scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Galès</w:t>
+                <w:t xml:space="preserve">Laura Mannocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Triplet</w:t>
+                <w:t xml:space="preserve">Mariana Travassos Tolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Geoffroy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Carré</w:t>
+                <w:t xml:space="preserve">Pascal Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcou.2020.01.019⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25, pp.e01427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2020.e01393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034513v1</w:t>
+                <w:t xml:space="preserve">hal-03411048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water temperature drives phytoplankton blooms in coastal waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of the pH for marine microalgae polycultures: a key point for CO 2 fixation improvement in intensive cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Galès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Trombetta</w:t>
+                <w:t xml:space="preserve">Sébastien Triplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Vidussi</w:t>
+                <w:t xml:space="preserve">Thibault Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Monique Simier</w:t>
+                <w:t xml:space="preserve">Cécile Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0214933⟩</w:t>
+              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp.187-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcou.2020.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358391v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-oligotrophication trajectories of macrophyte assemblages in Mediterranean coastal lagoons based on 17-year time-series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water temperature drives phytoplankton blooms in coastal waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trombetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Le Fur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rutger de Wit</w:t>
+                <w:t xml:space="preserve">Francesca Vidussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Plus</w:t>
+                <w:t xml:space="preserve">Sébastien Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Oheix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Derolez</w:t>
+                <w:t xml:space="preserve">David Parin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 608, pp.13-32. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps12814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0214933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004387v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of ecological interactions during wastewater treatment using High Rate Algal Ponds under different temperate climates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Re-oligotrophication trajectories of macrophyte assemblages in Mediterranean coastal lagoons based on 17-year time-series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Bonnafous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Carré</w:t>
+                <w:t xml:space="preserve">Ines Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jauzein</w:t>
+                <w:t xml:space="preserve">Martin Plus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Lanouguère</w:t>
+                <w:t xml:space="preserve">Jocelyne Oheix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Derolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40, pp.101508. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 608, pp.13-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps12814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034534v1</w:t>
+                <w:t xml:space="preserve">hal-02004387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery trajectories following the reduction of urban nutrient inputs along the eutrophication gradient in French Mediterranean lagoons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Derolez</w:t>
+                <w:t xml:space="preserve">Importance of ecological interactions during wastewater treatment using High Rate Algal Ponds under different temperate climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Galès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Bec</w:t>
+                <w:t xml:space="preserve">Anaïs Bonnafous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Munaron</w:t>
+                <w:t xml:space="preserve">Vincent Jauzein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Fiandrino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Pete</w:t>
+                <w:t xml:space="preserve">Elodie Lanouguère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.01.012⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.101508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434135v1</w:t>
+                <w:t xml:space="preserve">hal-03034534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catch and bycatch captured by tropical tuna purse-seine fishery in whale and whale shark associated sets: comparison with free school and FAD sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recovery trajectories following the reduction of urban nutrient inputs along the eutrophication gradient in French Mediterranean lagoons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Derolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Escalle</w:t>
+                <w:t xml:space="preserve">Dominique Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gaertner</w:t>
+                <w:t xml:space="preserve">Annie Fiandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chavance</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Monique Simier</w:t>
+                <w:t xml:space="preserve">Romain Pete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-018-1672-1⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 171, pp.1--10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975420v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PPEAO experimental fishing dataset: Fish from West African estuaries, lagoons and reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ecoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7, pp.e31374. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/BDJ.7.e31374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submerged benthic macrophytes in Mediterranean lagoons: distribution patterns in relation to water chemistry and depth</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Catch and bycatch captured by tropical tuna purse-seine fishery in whale and whale shark associated sets: comparison with free school and FAD sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Escalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chavance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilario Murua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-017-3421-y⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (2), pp.467-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-018-1672-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826731v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying consensus on coastal lagoons ecosystem services and conservation priorities for an effective decision making: a Q approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Submerged benthic macrophytes in Mediterranean lagoons: distribution patterns in relation to water chemistry and depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Plus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Oheix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Figuières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.07.018⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 808 (1), pp.175--200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-017-3421-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950061v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global trophic ecology of yellowfin, bigeye, and albacore tunas: Understanding predation on micronekton communities at ocean-basin scales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petra Kuhnert</w:t>
+                <w:t xml:space="preserve">Identifying consensus on coastal lagoons ecosystem services and conservation priorities for an effective decision making: a Q approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Maki Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidi Pethybridge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robert Olson</w:t>
+                <w:t xml:space="preserve">Vanina Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Figuières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154, pp.1--13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975432v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global trophic ecology of yellowfin, bigeye, and albacore tunas: Understanding predation on micronekton communities at ocean-basin scales</w:t>
               </w:r>
@@ -4124,2744 +4145,2869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03668085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting the stage for a global-scale trophic analysis of marine top predators: a multi-workshop review</w:t>
+                <w:t xml:space="preserve">Global trophic ecology of yellowfin, bigeye, and albacore tunas: Understanding predation on micronekton communities at ocean-basin scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. W. Young</w:t>
+                <w:t xml:space="preserve">Leanne Duffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. J. Olson</w:t>
+                <w:t xml:space="preserve">Petra Kuhnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ménard</w:t>
+                <w:t xml:space="preserve">Heidi Pethybridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. M. Kuhnert</w:t>
+                <w:t xml:space="preserve">Jock Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. M. Duffy</w:t>
+                <w:t xml:space="preserve">Robert Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.55-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841260v1</w:t>
+                <w:t xml:space="preserve">hal-01975432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet diversity of jack and chub mackerels and ecosystem changes in the northern Humboldt Current system: A long-term study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Setting the stage for a global-scale trophic analysis of marine top predators: a multi-workshop review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Alegre</w:t>
+                <w:t xml:space="preserve">R. J. Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+                <w:t xml:space="preserve">Frédéric Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Espino</w:t>
+                <w:t xml:space="preserve">P. M. Kuhnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pepe Espinoza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Teobaldo Dioses</w:t>
+                <w:t xml:space="preserve">L. M. Duffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.07.010⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (1), pp.261 - 272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11160-014-9368-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01306081v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a marine protected area on tropical estuarine fish assemblages: Comparison between protected and unprotected sites in Senegal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ecoutin</w:t>
+                <w:t xml:space="preserve">Diet diversity of jack and chub mackerels and ecosystem changes in the northern Humboldt Current system: A long-term study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Alegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Raffray</w:t>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Laë</w:t>
+                <w:t xml:space="preserve">Marco Espino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pepe Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teobaldo Dioses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2015.08.004⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483007v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01306081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological field experiment of short-term effects of fishing ban on fish assemblages in a tropical estuarine MPA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Effect of a marine protected area on tropical estuarine fish assemblages: Comparison between protected and unprotected sites in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ecoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Laë</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 100, pp.74-85. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 116, pp.257-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2015.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2014.08.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01104949v1</w:t>
+                <w:t xml:space="preserve">hal-01483007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Model of Jumbo Squid Dosidicus gigas Trophic Ecology in the Northern Humboldt Current System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juan Argüelles</w:t>
+                <w:t xml:space="preserve">Ecological field experiment of short-term effects of fishing ban on fish assemblages in a tropical estuarine MPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ecoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Laë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0085919⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 100, pp.74-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2014.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700375v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem scenarios shape fishermen spatial behavior. The case of the Peruvian anchovy fishery in the Northern Humboldt Current system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rocio de Abril Joo Arakawa</w:t>
+                <w:t xml:space="preserve">Comprehensive Model of Jumbo Squid Dosidicus gigas Trophic Ecology in the Northern Humboldt Current System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Alegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marilu Bouchon</w:t>
+                <w:t xml:space="preserve">Frédéric Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
+                <w:t xml:space="preserve">Ricardo Tafur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pepe Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Demarcq</w:t>
+                <w:t xml:space="preserve">Juan Argüelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 128 (11), pp.60 - 73. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e85919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0085919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190688v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish biomass estimates along estuaries: A comparison of vertical acoustic sampling at fixed stations and purse seine catches</w:t>
+                <w:t xml:space="preserve">Ecosystem scenarios shape fishermen spatial behavior. The case of the Peruvian anchovy fishery in the Northern Humboldt Current system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Guillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Albaret</w:t>
+                <w:t xml:space="preserve">Rocio de Abril Joo Arakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Raffray</w:t>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idrissa Sow</w:t>
+                <w:t xml:space="preserve">Marilu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Demarcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.05.022⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 128 (11), pp.60 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788623v1</w:t>
+                <w:t xml:space="preserve">hal-01190688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive precipitation-evaporation budget from AD 460 to 1090 in the Saloum Delta (Senegal) indicated by mollusk oxygen isotopes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fish biomass estimates along estuaries: A comparison of vertical acoustic sampling at fixed stations and purse seine catches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Carré</w:t>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian M. Chase</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alban Lazar</w:t>
+                <w:t xml:space="preserve">Idrissa Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.GLOPLACHA.2012.08.003⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 107, pp.105-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769536v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of salinity on fish assemblage structure: An evaluation based on taxonomic and functional approaches in the Casamance estuary (Senegal, West Africa)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positive precipitation-evaporation budget from AD 460 to 1090 in the Saloum Delta (Senegal) indicated by mollusk oxygen isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufok Azzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Kantoussan</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brian M. Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Deme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.07.018⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98, pp.54-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.GLOPLACHA.2012.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767594v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes over a decade in fish assemblages exposed to both environmental and fishing constraints in the Sine Saloum estuary (Senegal)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Effects of salinity on fish assemblage structure: An evaluation based on taxonomic and functional approaches in the Casamance estuary (Senegal, West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Kantoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ecoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Laë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 87 (2), pp.284-292. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2010.01.009⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 113, pp.152-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00495436v1</w:t>
+                <w:t xml:space="preserve">hal-00767594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional group biodiversity in Eastern Boundary Upwelling Ecosystems questions the wasp-waist trophic structure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes over a decade in fish assemblages exposed to both environmental and fishing constraints in the Sine Saloum estuary (Senegal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ecoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Laë</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (2), pp.284-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2010.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2009.07.034⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700397v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relevance of species-based indicators as a tool for evaluating the structure of exploited fish assemblages: a comparative study of two tropical lakes in Mali, West Africa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monique Simier</w:t>
+                <w:t xml:space="preserve">Functional group biodiversity in Eastern Boundary Upwelling Ecosystems questions the wasp-waist trophic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fréon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Fontenelle</w:t>
+                <w:t xml:space="preserve">Javier Arístegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Thiom Thiaw</w:t>
+                <w:t xml:space="preserve">Robert J.M. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Field</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lakes and Reservoirs: Research &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1440-1770.2007.00330.x⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (1-4), pp.97-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2009.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651205v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use and limits of three assessment methods of fish size spectra and abundance in two tropical man-made lakes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The relevance of species-based indicators as a tool for evaluating the structure of exploited fish assemblages: a comparative study of two tropical lakes in Mali, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Kantoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ecoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Fontenelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Thiom Thiaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2006.10.005⟩</w:t>
+              <w:t xml:space="preserve">Lakes and Reservoirs: Research &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (3), pp.135-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1440-1770.2007.00330.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495441v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary trophic flow models of two West African Coastal Lagoons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Use and limits of three assessment methods of fish size spectra and abundance in two tropical man-made lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Laë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Afrotropical Zoology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 83 (2-3), pp.306-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2006.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495444v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gambia River estuary: A reference point for estuarine fish assemblages studies in West Africa</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Preliminary trophic flow models of two West African Coastal Lagoons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laleye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Laë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Albaret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Afrotropical Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Special Issue 2007, pp.199 - 212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00651224v1</w:t>
+                <w:t xml:space="preserve">hal-00495444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuating asymmetry in fish otoliths and heterozygosity in stressful estuarine environments (West Africa)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The Gambia River estuary: A reference point for estuarine fish assemblages studies in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ecoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Albaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Freshwater Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/MF04138⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 69 (3-4), pp.615-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679497v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish diversity and distribution in the Gambia Estuary, West Africa, in relation to environmental variables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Fluctuating asymmetry in fish otoliths and heterozygosity in stressful estuarine environments (West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Panfili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khady Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gourène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr:2004001⟩</w:t>
+              <w:t xml:space="preserve">Marine and Freshwater Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 56 (5), pp.505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/MF04138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483096v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal variability of fish assemblages in the Gambia Estuary (West Africa) observed by two vertical hydroacoustic methods: moored and mobile sampling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Fish diversity and distribution in the Gambia Estuary, West Africa, in relation to environmental variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Sow</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">F. S Darboe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M Ecoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 17 (1), pp.47--55. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr:2004005⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 17, pp.35--46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr:2004001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01483095v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous analysis of a sequence of paired ecological tables with the STATICO method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal variability of fish assemblages in the Gambia Estuary (West Africa) observed by two vertical hydroacoustic methods: moored and mobile sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (1), pp.47--55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr:2004005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427660v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simultaneous analysis of a sequence of paired ecological tables with the STATICO method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85, pp.272-283</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les bases de données : outils de stockage et d'exploitation des échantillonnages piscicoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sanlaville Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Changeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 337-338-339, pp.121-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/kmae:1995014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02576556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6871,126 +7017,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pêches scientifiques. Peuplements de poissons des écosystèmes estuariens, lagunaires et continentaux d'Afrique de l'Ouest. v1.7. IRD - Institute of Research for Development. Occurrence Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M Ecoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15468/ra4voa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7000,210 +7146,210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des données publiques sur les pêches ouest-africaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Thivent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabrié, Marie-Lise (dir.); Mourier, Thomas (dir.); Lavagne, Corinne (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et développement durable : 75 ans de recherche au Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, p. 196, 2019, 978-2-7099-2737-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts and methods for studying marine biodiversity, from gene to ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concepts and methods for studying marine biodiversity, from gene to ecosystem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24 (4), pp.393-416, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7213,529 +7359,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité d’une Aire Marine Protégée comme outil de restauration des ressources marines : l’expérience ouest-africaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Ecoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstract. International Conference ICAWA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Dakar, Senegal. pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bamboung Marine Protected Area(Sine Saloum, Senegal) Laboratory for field ecological studies in a tropical estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Ecoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Diadhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Laë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMPAC 3. Congrès international des aires marines protégées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMPHORE. Méthodologie générale. Du choix des indicateurs biologiques aux mécanismes écologiques et à l'intégration pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brind'Amour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-A. Tomasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.O. Samba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de clôture AMPHORE et Atelier CSRP sur les AMP et la gestion des pêches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMPHORE. Les Aires Marines Protégées, outil de conservation et de gestion des ressources halieutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Ecoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Laë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de clôture AMPHORE et Atelier CSRP sur les AMP et la gestion des pêches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7745,269 +7891,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Aire Marine Protégée communautaire de Bamboung (Sine Saloum) : Synthèse 2003 – 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ecoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Béhagle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Laë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRD. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483073v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des peuplements de poissons d'une aire protégée en zone de mangrove (le bolon de Bamboung, Sine Saloum, Sénégal) avec les peuplements de deux sites proches non protégés de l'exploitation halieutique Années 2008-2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Ecoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CSRP/AFD/C11/2011, LEMAR-IRD. 2012, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8017,539 +8163,539 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'une aire marine protégée sur les activités de pêche : l'exemple de l'AMP de Bamboung (Sénégal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M Ecoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Diadhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Laë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contribution des aires marines protégées à la gestion écosystémique des milieux et de leurs usages : quelle stratégie scientifique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish population surveys in estuaries: a comparison between acoustic at moored stations and purse seine surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Coastal Ecosystems: Towards an integrated knowledge for an ecosystem approach for fisheries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Campeche, Mexico. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish population surveys in estuaries : a comparison between acoustic at moored stations and purse seine surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on coastal ecosystems : towards an integrated knowledge for an ecosystem approach for fisheries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Campeche, Mexico. EPOMEX Center- Universidad Autonoma de Campeche, 2006, International Conference on coastal ecosystems : towards an integrated knowledge for an ecosystem approach for fisheries Program/Abstract</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse comparative comme outil d'aide à la décision. Étude des retenues artificielles maliennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Laë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Forum Halieumétrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId286"/>
+      <w:footerReference w:type="default" r:id="rId292"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8617,51 +8763,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F88B475"/>
+    <w:nsid w:val="39C57FEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8765,51 +8911,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CE424FCE"/>
+    <w:nsid w:val="CE763C2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8999,51 +9145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monique-simier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8436-5925" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/284765422" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195795v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatius Tri Hargiyatno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wudianto Wudianto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dagorn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayakun Satria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilis Sadiyah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104362" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04884929v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter-Jan Keleman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Simier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assana Camar&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Moutinho S&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04861258v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Jones" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Schaal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Creemers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.499" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04354466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Pham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Panfili" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sindou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Hoang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4041" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824359v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto Mendes De Castro Melo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Ferreira Cabanez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Am&#225;lia Cordeiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103887" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04543785v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sadio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tito de Morais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-036" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03936611v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ecoutin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13105" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652505v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.14318" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842093v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandani Appadoo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Sultan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Tandrayen-Ragoobur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-022-09735-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03752745v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Trong Tran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiwut Grudpan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunyeth Chan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14080634" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03683711v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salvetat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Habasque" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Lopes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12409-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565454v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mourier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Blaison" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Certain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3674" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259555v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.14230" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415703v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaloud&#233; Judica&#235;l Franck Osse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14751" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119760v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Maki Sy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figui&#232;res" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.106959" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274388v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-452-007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184976v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-451-007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451170v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Riyaz Jauharee" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forget" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shiham Adam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254617" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mannocci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Travassos Tolotti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01393" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034513v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gal&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Triplet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Geoffroy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2020.01.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358391v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trombetta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vidussi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214933" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004387v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Le Fur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Plus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Oheix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12814" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034534v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bonnafous" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauzein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lanougu&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101508" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434135v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pete" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.01.012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975420v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Escalle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaertner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavance" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilario Murua" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1672-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439849v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.7.e31374" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3421-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.07.018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975432v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Duffy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Kuhnert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Pethybridge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jock Young" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668085v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne M. Duffy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra M. Kuhnert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi R. Pethybridge" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jock W. Young" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Olson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.03.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841260v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Young" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Olson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Kuhnert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Duffy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-014-9368-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01306081v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alegre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Espino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepe Espinoza" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teobaldo Dioses" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.07.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483007v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raffray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond La&#235;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2015.08.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01104949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Albaret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2014.08.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCV6PSLS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700375v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Tafur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arg&#252;elles" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085919" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190688v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio de Abril Joo Arakawa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilu Bouchon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.08.009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00788623v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Sow" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.022" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XN6TNLQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769536v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufok Azzoug" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Chase" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Deme" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lazar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GLOPLACHA.2012.08.003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3SWCQM0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00767594v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kantoussan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.07.018" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRPJF69B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495436v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.01.009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGD1Z5WN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700397v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;on" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J.M. Crawford" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Field" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.07.034" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M076K6M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651205v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fontenelle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Thiom Thiaw" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1770.2007.00330.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G3G5Q10C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495441v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coll" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2006.10.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GK9HT6W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495444v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Villanueva" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laleye" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651224v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Laurent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.05.028" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB2CJ9W4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679497v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khady Diop" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gour&#232;ne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF04138" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483096v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S Darboe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M Ecoutin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raffray" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483095v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sow" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A572948B567015B623A58138E40E344507A9970/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427660v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chessel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576556v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sanlaville Boisson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Changeux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poizat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1995014" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482787v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15468/ra4voa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425109v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623926v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483064v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ecoutin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483068v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Ecoutin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diadhiou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483082v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brind'Amour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pastor" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Tomasini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Samba" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483076v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bertrand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483073v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn B&#233;hagle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483075v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483083v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495227v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sow" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754428v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sow" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495247v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Josse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monique-simier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8436-5925" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/284765422" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05604928v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Manh Pham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Panfili" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Duc Hoang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Simier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Miya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d18050255" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195795v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatius Tri Hargiyatno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wudianto Wudianto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dagorn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayakun Satria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilis Sadiyah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104362" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04884929v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter-Jan Keleman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assana Camar&#225;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Moutinho S&#225;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824359v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto Mendes De Castro Melo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Ferreira Cabanez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Am&#225;lia Cordeiro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103887" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04543785v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sadio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tito de Morais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-036" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04354466v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Pham" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sindou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Hoang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4041" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04861258v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Jones" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Schaal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Creemers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.499" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03936611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ecoutin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13105" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.14318" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03752745v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Trong Tran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiwut Grudpan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunyeth Chan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14080634" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842093v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandani Appadoo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Sultan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Tandrayen-Ragoobur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-022-09735-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03683711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salvetat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Habasque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Lopes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12409-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565454v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mourier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Blaison" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Certain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3674" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259555v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.14230" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415703v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaloud&#233; Judica&#235;l Franck Osse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14751" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119760v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Maki Sy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figui&#232;res" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.106959" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184976v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-451-007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274388v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-452-007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451170v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Riyaz Jauharee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forget" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shiham Adam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254617" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411048v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mannocci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Travassos Tolotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01393" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034513v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gal&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Triplet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Geoffroy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2020.01.019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358391v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trombetta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vidussi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214933" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004387v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Le Fur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Plus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Oheix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12814" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034534v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bonnafous" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauzein" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lanougu&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101508" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434135v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pete" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.01.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439849v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.7.e31374" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Escalle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaertner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavance" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilario Murua" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1672-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826731v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3421-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950061v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.07.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCTC06S1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668085v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne M. Duffy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra M. Kuhnert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi R. Pethybridge" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jock W. Young" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Olson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.03.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975432v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Duffy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Kuhnert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Pethybridge" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jock Young" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841260v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Young" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Olson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Kuhnert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Duffy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-014-9368-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01306081v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alegre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Espino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepe Espinoza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teobaldo Dioses" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.07.010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483007v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raffray" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond La&#235;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2015.08.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01104949v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Albaret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2014.08.009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCV6PSLS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700375v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Tafur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arg&#252;elles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085919" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190688v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio de Abril Joo Arakawa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilu Bouchon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.08.009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00788623v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Sow" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.022" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XN6TNLQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769536v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufok Azzoug" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Chase" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Deme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lazar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GLOPLACHA.2012.08.003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3SWCQM0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00767594v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kantoussan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.07.018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRPJF69B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495436v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.01.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGD1Z5WN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700397v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;on" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J.M. Crawford" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Field" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.07.034" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M076K6M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651205v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fontenelle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Thiom Thiaw" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1770.2007.00330.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G3G5Q10C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495441v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coll" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2006.10.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GK9HT6W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495444v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Villanueva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laleye" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651224v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Laurent" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.05.028" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB2CJ9W4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679497v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khady Diop" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gour&#232;ne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF04138" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483096v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S Darboe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M Ecoutin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raffray" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483095v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sow" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A572948B567015B623A58138E40E344507A9970/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427660v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chessel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576556v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sanlaville Boisson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Changeux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poizat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1995014" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482787v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15468/ra4voa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425109v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623926v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483064v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ecoutin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483068v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Ecoutin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diadhiou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483082v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brind'Amour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pastor" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Tomasini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Samba" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483076v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bertrand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483073v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn B&#233;hagle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483075v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483083v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495227v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sow" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754428v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sow" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495247v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Josse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>