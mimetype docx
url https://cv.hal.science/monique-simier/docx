--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -236,6778 +236,6912 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental DNA metabarcoding reveals hidden fish diversity and strong habitat partitioning across coastal ecosystems in the Con Dao Archipelago, Vietnam</w:t>
+                <w:t xml:space="preserve">The broadsword and the beasts: large nektonic prey are crucial for the swordfish (Xiphias gladius) but diverse micronektonic species dominate its diet in the Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hung Manh Pham</w:t>
+                <w:t xml:space="preserve">Evgeny V Romanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Panfili</w:t>
+                <w:t xml:space="preserve">Frédéric Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huy Duc Hoang</w:t>
+                <w:t xml:space="preserve">Michel Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Simier</w:t>
+                <w:t xml:space="preserve">Wendy M West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masaki Miya</w:t>
+                <w:t xml:space="preserve">Malcolm J Smale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 18 (5), pp.255. </w:t>
+              <w:t xml:space="preserve">Marine and Freshwater Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 77 (8), pp.MF25129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/d18050255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/mf25129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05604928v1</w:t>
+                <w:t xml:space="preserve">hal-05630341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliance and usage of anchored Fish Aggregating Devices (aFADs) in the Indonesian tuna fisheries</w:t>
+                <w:t xml:space="preserve">Environmental DNA metabarcoding reveals hidden fish diversity and strong habitat partitioning across coastal ecosystems in the Con Dao Archipelago, Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignatius Tri Hargiyatno</w:t>
+                <w:t xml:space="preserve">Hung Manh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wudianto Wudianto</w:t>
+                <w:t xml:space="preserve">Jacques Panfili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dagorn</w:t>
+                <w:t xml:space="preserve">Huy Duc Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayakun Satria</w:t>
+                <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilis Sadiyah</w:t>
+                <w:t xml:space="preserve">Masaki Miya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 89, pp.104362. </w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (5), pp.255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/d18050255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195795v1</w:t>
+                <w:t xml:space="preserve">hal-05604928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eDNA-based seasonal monitoring reveals fish diversity patterns in mangrove habitats of Guinea-Bissau, West Africa</w:t>
+                <w:t xml:space="preserve">Reliance and usage of anchored Fish Aggregating Devices (aFADs) in the Indonesian tuna fisheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter-Jan Keleman</w:t>
+                <w:t xml:space="preserve">Ignatius Tri Hargiyatno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Dominique Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Simier</w:t>
+                <w:t xml:space="preserve">Wudianto Wudianto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assana Camará</w:t>
+                <w:t xml:space="preserve">Laurent Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Moutinho Sá</w:t>
+                <w:t xml:space="preserve">Fayakun Satria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilis Sadiyah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 82, pp.104013. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104013⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 89, pp.104362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884929v2</w:t>
+                <w:t xml:space="preserve">hal-05195795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A checklist of marine phytoplankton species of Northeast Brazil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">eDNA-based seasonal monitoring reveals fish diversity patterns in mangrove habitats of Guinea-Bissau, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Augusto Mendes De Castro Melo</w:t>
+                <w:t xml:space="preserve">Pieter-Jan Keleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Bec</w:t>
+                <w:t xml:space="preserve">Jean-Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Ferreira Cabanez</w:t>
+                <w:t xml:space="preserve">Assana Camará</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isis Amália Cordeiro</w:t>
+                <w:t xml:space="preserve">Rui Moutinho Sá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 80, 103887 [24 p.]. </w:t>
+              <w:t xml:space="preserve">, 2025, 82, pp.104013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2024.103887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824359v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884929v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length-weight relationships of 20 fish species from Fatala estuary, Guinea-Conakry, West Africa</w:t>
+                <w:t xml:space="preserve">A checklist of marine phytoplankton species of Northeast Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumar Sadio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Simier</w:t>
+                <w:t xml:space="preserve">Claire Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
+                <w:t xml:space="preserve">Pedro Augusto Mendes De Castro Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Le Loc’h</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Béatrice Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Ferreira Cabanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isis Amália Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2023-036⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80, 103887 [24 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2024.103887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543785v1</w:t>
+                <w:t xml:space="preserve">hal-04824359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal diversity of fish captured by light traps in various habitats in coastal waters in the oldest marine protected area in Vietnam and its implications for conservation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Length-weight relationships of 20 fish species from Fatala estuary, Guinea-Conakry, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Sadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aqc.4041⟩</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2023-036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354466v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the effects of eutrophication and natural variability on macrobenthic communities across French coastal lagoons</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial and temporal diversity of fish captured by light traps in various habitats in coastal waters in the oldest marine protected area in Vietnam and its implications for conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Boyé</w:t>
+                <w:t xml:space="preserve">Manh Hung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Panfili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Creemers</w:t>
+                <w:t xml:space="preserve">Pauline Sindou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Derolez</w:t>
+                <w:t xml:space="preserve">Duc Huy Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, pp.e112. </w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aqc.4041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861258v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the ecological knowledge on the species Batrachoides liberiensis in estuarine and lagoon environments of West Africa</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disentangling the effects of eutrophication and natural variability on macrobenthic communities across French coastal lagoons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Ecoutin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Auriane Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Boyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Creemers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Derolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aje.13105⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936611v1</w:t>
+                <w:t xml:space="preserve">hal-04861258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length-weight relationships of four fish species from Fatala estuary, Guinea, West Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A review of the ecological knowledge on the species Batrachoides liberiensis in estuarine and lagoon environments of West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Sadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Tito de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ecoutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jai.14318⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aje.13105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652505v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish Diversity along the Mekong River and Delta Inferred by Environmental-DNA in a Period of Dam Building and Downstream Salinization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Length-weight relationships of four fish species from Fatala estuary, Guinea, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (3), pp.372-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jai.14318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/d14080634⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03752745v1</w:t>
+                <w:t xml:space="preserve">hal-03652505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artisanal fishers in small island developing states and their perception of environmental change: the case study of Mauritius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandani Appadoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riad Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verena Tandrayen-Ragoobur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Capello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33 (3), pp.611-628. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11160-022-09735-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive spatial distribution of tropical fish assemblages from multifrequency acoustics and video fulfils the island mass effect framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bez</w:t>
+                <w:t xml:space="preserve">Fish Diversity along the Mekong River and Delta Inferred by Environmental-DNA in a Period of Dam Building and Downstream Salinization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Habasque</w:t>
+                <w:t xml:space="preserve">Ngan Trong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t>
+                <w:t xml:space="preserve">Chaiwut Grudpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristiano Lopes</w:t>
+                <w:t xml:space="preserve">Bunyeth Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.8787. </w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (8), pp.634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-12409-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/d14080634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683711v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic use of coastal areas by bull sharks and the conciliation of conservation and management of negative human–wildlife interactions</w:t>
+                <w:t xml:space="preserve">Comprehensive spatial distribution of tropical fish assemblages from multifrequency acoustics and video fulfils the island mass effect framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Mourier</w:t>
+                <w:t xml:space="preserve">Julie Salvetat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Soria</w:t>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Blaison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Simier</w:t>
+                <w:t xml:space="preserve">Jeremie Habasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Certain</w:t>
+                <w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aqc.3674⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.8787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-12409-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565454v1</w:t>
+                <w:t xml:space="preserve">hal-03683711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length–weight relationships of 5 fish species from the Sine Saloum estuary, Senegal, West Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dynamic use of coastal areas by bull sharks and the conciliation of conservation and management of negative human–wildlife interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Blaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (10), pp.2926-2937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.3674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jai.14230⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03259555v1</w:t>
+                <w:t xml:space="preserve">hal-03565454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biology and ecology of sea catfish (Ariidae) of estuarine, lagoon and coastal ecosystems in West Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Length–weight relationships of 5 fish species from the Sine Saloum estuary, Senegal, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ecoutin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.14751⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jai.14230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03415703v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of academic information supply and familiarity on preferences for ecosystem services</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Biology and ecology of sea catfish (Ariidae) of estuarine, lagoon and coastal ecosystems in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rutger de Wit</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaloudé Judicaël Franck Osse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Sadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ecoutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.106959⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99 (2), pp.629-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.14751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119760v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length-weight relationships of 19 fish species from two tropical artificial reservoirs (Manantali and Selingue) in Mali, West Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The impact of academic information supply and familiarity on preferences for ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Maki Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Figuières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 183, pp.106959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.106959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26028/cybium/2021-451-007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03184976v1</w:t>
+                <w:t xml:space="preserve">hal-03119760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length-weight relationships of 20 fish species from the Sine Saloum estuary, Senegal, West Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Length-weight relationships of 19 fish species from two tropical artificial reservoirs (Manantali and Selingue) in Mali, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 45 (2), pp.155-158. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2021-452-007⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 45 (1), pp.59-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2021-451-007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274388v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuna behaviour at anchored FADs inferred from Local Ecological Knowledge (LEK) of pole-and-line tuna fishers in the Maldives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Length-weight relationships of 20 fish species from the Sine Saloum estuary, Senegal, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0254617⟩</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (2), pp.155-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2021-452-007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451170v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting bycatch hotspots in tropical tuna purse seine fisheries at the basin scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Tuna behaviour at anchored FADs inferred from Local Ecological Knowledge (LEK) of pole-and-line tuna fishers in the Maldives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Riyaz Jauharee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Capello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bez</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Shiham Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2020.e01393⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (7), pp.e0254617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0254617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411048v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the pH for marine microalgae polycultures: a key point for CO 2 fixation improvement in intensive cultures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting bycatch hotspots in tropical tuna purse seine fisheries at the basin scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Geoffroy</w:t>
+                <w:t xml:space="preserve">Laura Mannocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Roques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Carré</w:t>
+                <w:t xml:space="preserve">Mariana Travassos Tolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcou.2020.01.019⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25, pp.e01427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2020.e01393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034513v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water temperature drives phytoplankton blooms in coastal waters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of the pH for marine microalgae polycultures: a key point for CO 2 fixation improvement in intensive cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Vidussi</w:t>
+                <w:t xml:space="preserve">Amandine Galès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mas</w:t>
+                <w:t xml:space="preserve">Sébastien Triplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Parin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Simier</w:t>
+                <w:t xml:space="preserve">Thibault Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0214933⟩</w:t>
+              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp.187-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcou.2020.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358391v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-oligotrophication trajectories of macrophyte assemblages in Mediterranean coastal lagoons based on 17-year time-series</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water temperature drives phytoplankton blooms in coastal waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Plus</w:t>
+                <w:t xml:space="preserve">Thomas Trombetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Oheix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Derolez</w:t>
+                <w:t xml:space="preserve">Francesca Vidussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Parin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps12814⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0214933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004387v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of ecological interactions during wastewater treatment using High Rate Algal Ponds under different temperate climates</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Re-oligotrophication trajectories of macrophyte assemblages in Mediterranean coastal lagoons based on 17-year time-series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Lanouguère</w:t>
+                <w:t xml:space="preserve">Ines Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Plus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Oheix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Derolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101508⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 608, pp.13-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps12814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034534v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery trajectories following the reduction of urban nutrient inputs along the eutrophication gradient in French Mediterranean lagoons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Munaron</w:t>
+                <w:t xml:space="preserve">Importance of ecological interactions during wastewater treatment using High Rate Algal Ponds under different temperate climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Galès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Fiandrino</w:t>
+                <w:t xml:space="preserve">Anaïs Bonnafous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pete</w:t>
+                <w:t xml:space="preserve">Vincent Jauzein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lanouguère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.01.012⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.101508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434135v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PPEAO experimental fishing dataset: Fish from West African estuaries, lagoons and reservoirs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recovery trajectories following the reduction of urban nutrient inputs along the eutrophication gradient in French Mediterranean lagoons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Derolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Munaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Fiandrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 171, pp.1--10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/BDJ.7.e31374⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02439849v1</w:t>
+                <w:t xml:space="preserve">hal-02434135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catch and bycatch captured by tropical tuna purse-seine fishery in whale and whale shark associated sets: comparison with free school and FAD sets</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The PPEAO experimental fishing dataset: Fish from West African estuaries, lagoons and reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ecoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.e31374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.7.e31374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-018-1672-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01975420v1</w:t>
+                <w:t xml:space="preserve">hal-02439849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submerged benthic macrophytes in Mediterranean lagoons: distribution patterns in relation to water chemistry and depth</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Catch and bycatch captured by tropical tuna purse-seine fishery in whale and whale shark associated sets: comparison with free school and FAD sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Escalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chavance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilario Murua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (2), pp.467-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-018-1672-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-017-3421-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01826731v1</w:t>
+                <w:t xml:space="preserve">hal-01975420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying consensus on coastal lagoons ecosystem services and conservation priorities for an effective decision making: a Q approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Submerged benthic macrophytes in Mediterranean lagoons: distribution patterns in relation to water chemistry and depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Plus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Oheix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Figuières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.07.018⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 808 (1), pp.175--200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-017-3421-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01950061v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global trophic ecology of yellowfin, bigeye, and albacore tunas: Understanding predation on micronekton communities at ocean-basin scales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Heidi R. Pethybridge</w:t>
+                <w:t xml:space="preserve">Identifying consensus on coastal lagoons ecosystem services and conservation priorities for an effective decision making: a Q approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Maki Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jock W. Young</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert J. Olson</w:t>
+                <w:t xml:space="preserve">Vanina Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Figuières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154, pp.1--13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2017.03.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03668085v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global trophic ecology of yellowfin, bigeye, and albacore tunas: Understanding predation on micronekton communities at ocean-basin scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leanne Duffy</w:t>
+                <w:t xml:space="preserve">Leanne M. Duffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Kuhnert</w:t>
+                <w:t xml:space="preserve">Petra M. Kuhnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidi Pethybridge</w:t>
+                <w:t xml:space="preserve">Heidi R. Pethybridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jock Young</w:t>
+                <w:t xml:space="preserve">Jock W. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Olson</w:t>
+                <w:t xml:space="preserve">Robert J. Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 140, pp.55-73</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 140, pp.55-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2017.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975432v1</w:t>
+                <w:t xml:space="preserve">insu-03668085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting the stage for a global-scale trophic analysis of marine top predators: a multi-workshop review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global trophic ecology of yellowfin, bigeye, and albacore tunas: Understanding predation on micronekton communities at ocean-basin scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. J. Olson</w:t>
+                <w:t xml:space="preserve">Leanne Duffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ménard</w:t>
+                <w:t xml:space="preserve">Petra Kuhnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. M. Kuhnert</w:t>
+                <w:t xml:space="preserve">Heidi Pethybridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. M. Duffy</w:t>
+                <w:t xml:space="preserve">Jock Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.55-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841260v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet diversity of jack and chub mackerels and ecosystem changes in the northern Humboldt Current system: A long-term study</w:t>
+                <w:t xml:space="preserve">Setting the stage for a global-scale trophic analysis of marine top predators: a multi-workshop review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Alegre</w:t>
+                <w:t xml:space="preserve">J. W. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+                <w:t xml:space="preserve">R. J. Olson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Espino</w:t>
+                <w:t xml:space="preserve">P. M. Kuhnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pepe Espinoza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Teobaldo Dioses</w:t>
+                <w:t xml:space="preserve">L. M. Duffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.07.010⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (1), pp.261 - 272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11160-014-9368-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01306081v1</w:t>
+                <w:t xml:space="preserve">hal-01841260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a marine protected area on tropical estuarine fish assemblages: Comparison between protected and unprotected sites in Senegal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ecoutin</w:t>
+                <w:t xml:space="preserve">Diet diversity of jack and chub mackerels and ecosystem changes in the northern Humboldt Current system: A long-term study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Alegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Raffray</w:t>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Laë</w:t>
+                <w:t xml:space="preserve">Marco Espino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pepe Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teobaldo Dioses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2015.08.004⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483007v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01306081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological field experiment of short-term effects of fishing ban on fish assemblages in a tropical estuarine MPA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Effect of a marine protected area on tropical estuarine fish assemblages: Comparison between protected and unprotected sites in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ecoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Laë</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 100, pp.74-85. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 116, pp.257-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2015.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2014.08.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01104949v1</w:t>
+                <w:t xml:space="preserve">hal-01483007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Model of Jumbo Squid Dosidicus gigas Trophic Ecology in the Northern Humboldt Current System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juan Argüelles</w:t>
+                <w:t xml:space="preserve">Ecological field experiment of short-term effects of fishing ban on fish assemblages in a tropical estuarine MPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ecoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Laë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0085919⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 100, pp.74-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2014.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700375v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem scenarios shape fishermen spatial behavior. The case of the Peruvian anchovy fishery in the Northern Humboldt Current system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marilu Bouchon</w:t>
+                <w:t xml:space="preserve">Comprehensive Model of Jumbo Squid Dosidicus gigas Trophic Ecology in the Northern Humboldt Current System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Alegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
+                <w:t xml:space="preserve">Ricardo Tafur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pepe Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Demarcq</w:t>
+                <w:t xml:space="preserve">Juan Argüelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 128 (11), pp.60 - 73. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e85919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0085919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190688v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish biomass estimates along estuaries: A comparison of vertical acoustic sampling at fixed stations and purse seine catches</w:t>
+                <w:t xml:space="preserve">Ecosystem scenarios shape fishermen spatial behavior. The case of the Peruvian anchovy fishery in the Northern Humboldt Current system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Guillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Albaret</w:t>
+                <w:t xml:space="preserve">Rocio de Abril Joo Arakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Raffray</w:t>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idrissa Sow</w:t>
+                <w:t xml:space="preserve">Marilu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Demarcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.05.022⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 128 (11), pp.60 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788623v1</w:t>
+                <w:t xml:space="preserve">hal-01190688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive precipitation-evaporation budget from AD 460 to 1090 in the Saloum Delta (Senegal) indicated by mollusk oxygen isotopes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fish biomass estimates along estuaries: A comparison of vertical acoustic sampling at fixed stations and purse seine catches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Carré</w:t>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian M. Chase</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alban Lazar</w:t>
+                <w:t xml:space="preserve">Idrissa Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.GLOPLACHA.2012.08.003⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 107, pp.105-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769536v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of salinity on fish assemblage structure: An evaluation based on taxonomic and functional approaches in the Casamance estuary (Senegal, West Africa)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positive precipitation-evaporation budget from AD 460 to 1090 in the Saloum Delta (Senegal) indicated by mollusk oxygen isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufok Azzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Kantoussan</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brian M. Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Deme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.07.018⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98, pp.54-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.GLOPLACHA.2012.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767594v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes over a decade in fish assemblages exposed to both environmental and fishing constraints in the Sine Saloum estuary (Senegal)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Effects of salinity on fish assemblage structure: An evaluation based on taxonomic and functional approaches in the Casamance estuary (Senegal, West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Kantoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ecoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Laë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 87 (2), pp.284-292. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2010.01.009⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 113, pp.152-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00495436v1</w:t>
+                <w:t xml:space="preserve">hal-00767594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional group biodiversity in Eastern Boundary Upwelling Ecosystems questions the wasp-waist trophic structure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes over a decade in fish assemblages exposed to both environmental and fishing constraints in the Sine Saloum estuary (Senegal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ecoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Laë</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (2), pp.284-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2010.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2009.07.034⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700397v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relevance of species-based indicators as a tool for evaluating the structure of exploited fish assemblages: a comparative study of two tropical lakes in Mali, West Africa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monique Simier</w:t>
+                <w:t xml:space="preserve">Functional group biodiversity in Eastern Boundary Upwelling Ecosystems questions the wasp-waist trophic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fréon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Fontenelle</w:t>
+                <w:t xml:space="preserve">Javier Arístegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Thiom Thiaw</w:t>
+                <w:t xml:space="preserve">Robert J.M. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Field</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lakes and Reservoirs: Research &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1440-1770.2007.00330.x⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (1-4), pp.97-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2009.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651205v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use and limits of three assessment methods of fish size spectra and abundance in two tropical man-made lakes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The relevance of species-based indicators as a tool for evaluating the structure of exploited fish assemblages: a comparative study of two tropical lakes in Mali, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Kantoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ecoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Fontenelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Thiom Thiaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2006.10.005⟩</w:t>
+              <w:t xml:space="preserve">Lakes and Reservoirs: Research &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (3), pp.135-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1440-1770.2007.00330.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495441v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary trophic flow models of two West African Coastal Lagoons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Use and limits of three assessment methods of fish size spectra and abundance in two tropical man-made lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Laë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Afrotropical Zoology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 83 (2-3), pp.306-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2006.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495444v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gambia River estuary: A reference point for estuarine fish assemblages studies in West Africa</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Preliminary trophic flow models of two West African Coastal Lagoons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laleye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Laë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Albaret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Afrotropical Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Special Issue 2007, pp.199 - 212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00651224v1</w:t>
+                <w:t xml:space="preserve">hal-00495444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuating asymmetry in fish otoliths and heterozygosity in stressful estuarine environments (West Africa)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Gambia River estuary: A reference point for estuarine fish assemblages studies in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ecoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Albaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Freshwater Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/MF04138⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 69 (3-4), pp.615-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679497v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish diversity and distribution in the Gambia Estuary, West Africa, in relation to environmental variables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fluctuating asymmetry in fish otoliths and heterozygosity in stressful estuarine environments (West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Panfili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khady Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gourène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr:2004001⟩</w:t>
+              <w:t xml:space="preserve">Marine and Freshwater Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 56 (5), pp.505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/MF04138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483096v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal variability of fish assemblages in the Gambia Estuary (West Africa) observed by two vertical hydroacoustic methods: moored and mobile sampling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Fish diversity and distribution in the Gambia Estuary, West Africa, in relation to environmental variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Sow</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">F. S Darboe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M Ecoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 17 (1), pp.47--55. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr:2004005⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 17, pp.35--46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr:2004001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01483095v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous analysis of a sequence of paired ecological tables with the STATICO method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal variability of fish assemblages in the Gambia Estuary (West Africa) observed by two vertical hydroacoustic methods: moored and mobile sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (1), pp.47--55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr:2004005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427660v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simultaneous analysis of a sequence of paired ecological tables with the STATICO method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85, pp.272-283</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les bases de données : outils de stockage et d'exploitation des échantillonnages piscicoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sanlaville Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Changeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 337-338-339, pp.121-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/kmae:1995014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02576556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7017,126 +7151,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pêches scientifiques. Peuplements de poissons des écosystèmes estuariens, lagunaires et continentaux d'Afrique de l'Ouest. v1.7. IRD - Institute of Research for Development. Occurrence Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M Ecoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15468/ra4voa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7146,210 +7280,210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des données publiques sur les pêches ouest-africaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Thivent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabrié, Marie-Lise (dir.); Mourier, Thomas (dir.); Lavagne, Corinne (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et développement durable : 75 ans de recherche au Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, p. 196, 2019, 978-2-7099-2737-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts and methods for studying marine biodiversity, from gene to ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concepts and methods for studying marine biodiversity, from gene to ecosystem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24 (4), pp.393-416, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7359,529 +7493,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité d’une Aire Marine Protégée comme outil de restauration des ressources marines : l’expérience ouest-africaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Ecoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstract. International Conference ICAWA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Dakar, Senegal. pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bamboung Marine Protected Area(Sine Saloum, Senegal) Laboratory for field ecological studies in a tropical estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Ecoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Diadhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Laë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMPAC 3. Congrès international des aires marines protégées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMPHORE. Méthodologie générale. Du choix des indicateurs biologiques aux mécanismes écologiques et à l'intégration pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brind'Amour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-A. Tomasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.O. Samba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de clôture AMPHORE et Atelier CSRP sur les AMP et la gestion des pêches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMPHORE. Les Aires Marines Protégées, outil de conservation et de gestion des ressources halieutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Ecoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Laë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de clôture AMPHORE et Atelier CSRP sur les AMP et la gestion des pêches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7891,269 +8025,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Aire Marine Protégée communautaire de Bamboung (Sine Saloum) : Synthèse 2003 – 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ecoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Béhagle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Laë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRD. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483073v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des peuplements de poissons d'une aire protégée en zone de mangrove (le bolon de Bamboung, Sine Saloum, Sénégal) avec les peuplements de deux sites proches non protégés de l'exploitation halieutique Années 2008-2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Ecoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CSRP/AFD/C11/2011, LEMAR-IRD. 2012, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8163,539 +8297,539 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'une aire marine protégée sur les activités de pêche : l'exemple de l'AMP de Bamboung (Sénégal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M Ecoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Diadhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Laë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contribution des aires marines protégées à la gestion écosystémique des milieux et de leurs usages : quelle stratégie scientifique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish population surveys in estuaries: a comparison between acoustic at moored stations and purse seine surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Coastal Ecosystems: Towards an integrated knowledge for an ecosystem approach for fisheries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Campeche, Mexico. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish population surveys in estuaries : a comparison between acoustic at moored stations and purse seine surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on coastal ecosystems : towards an integrated knowledge for an ecosystem approach for fisheries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Campeche, Mexico. EPOMEX Center- Universidad Autonoma de Campeche, 2006, International Conference on coastal ecosystems : towards an integrated knowledge for an ecosystem approach for fisheries Program/Abstract</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse comparative comme outil d'aide à la décision. Étude des retenues artificielles maliennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Laë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Forum Halieumétrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId292"/>
+      <w:footerReference w:type="default" r:id="rId298"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8763,51 +8897,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39C57FEF"/>
+    <w:nsid w:val="F39A7BBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8911,51 +9045,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CE763C2B"/>
+    <w:nsid w:val="D29EC96D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9145,51 +9279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monique-simier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8436-5925" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/284765422" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05604928v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Manh Pham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Panfili" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Duc Hoang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Simier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Miya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d18050255" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195795v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatius Tri Hargiyatno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wudianto Wudianto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dagorn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayakun Satria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilis Sadiyah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104362" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04884929v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter-Jan Keleman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assana Camar&#225;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Moutinho S&#225;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824359v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto Mendes De Castro Melo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Ferreira Cabanez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Am&#225;lia Cordeiro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103887" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04543785v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sadio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tito de Morais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-036" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04354466v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Pham" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sindou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Hoang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4041" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04861258v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Jones" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Schaal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Creemers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.499" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03936611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ecoutin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13105" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.14318" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03752745v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Trong Tran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiwut Grudpan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunyeth Chan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14080634" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842093v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandani Appadoo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Sultan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Tandrayen-Ragoobur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-022-09735-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03683711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salvetat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Habasque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Lopes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12409-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565454v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mourier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Blaison" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Certain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3674" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259555v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.14230" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415703v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaloud&#233; Judica&#235;l Franck Osse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14751" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119760v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Maki Sy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figui&#232;res" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.106959" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184976v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-451-007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274388v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-452-007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451170v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Riyaz Jauharee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forget" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shiham Adam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254617" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411048v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mannocci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Travassos Tolotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01393" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034513v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gal&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Triplet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Geoffroy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2020.01.019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358391v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trombetta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vidussi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214933" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004387v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Le Fur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Plus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Oheix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12814" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034534v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bonnafous" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauzein" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lanougu&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101508" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434135v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pete" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.01.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439849v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.7.e31374" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Escalle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaertner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavance" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilario Murua" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1672-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826731v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3421-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950061v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.07.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCTC06S1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668085v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne M. Duffy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra M. Kuhnert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi R. Pethybridge" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jock W. Young" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Olson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.03.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975432v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Duffy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Kuhnert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Pethybridge" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jock Young" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841260v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Young" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Olson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Kuhnert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Duffy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-014-9368-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01306081v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alegre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Espino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepe Espinoza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teobaldo Dioses" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.07.010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483007v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raffray" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond La&#235;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2015.08.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01104949v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Albaret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2014.08.009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCV6PSLS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700375v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Tafur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arg&#252;elles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085919" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190688v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio de Abril Joo Arakawa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilu Bouchon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.08.009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00788623v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Sow" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.022" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XN6TNLQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769536v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufok Azzoug" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Chase" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Deme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lazar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GLOPLACHA.2012.08.003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3SWCQM0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00767594v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kantoussan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.07.018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRPJF69B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495436v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.01.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGD1Z5WN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700397v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;on" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J.M. Crawford" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Field" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.07.034" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M076K6M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651205v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fontenelle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Thiom Thiaw" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1770.2007.00330.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G3G5Q10C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495441v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coll" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2006.10.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GK9HT6W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495444v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Villanueva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laleye" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651224v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Laurent" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.05.028" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB2CJ9W4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679497v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khady Diop" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gour&#232;ne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF04138" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483096v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S Darboe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M Ecoutin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raffray" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483095v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sow" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A572948B567015B623A58138E40E344507A9970/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427660v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chessel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576556v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sanlaville Boisson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Changeux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poizat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1995014" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482787v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15468/ra4voa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425109v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623926v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483064v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ecoutin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483068v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Ecoutin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diadhiou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483082v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brind'Amour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pastor" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Tomasini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Samba" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483076v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bertrand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483073v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn B&#233;hagle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483075v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483083v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495227v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sow" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754428v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sow" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495247v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Josse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monique-simier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8436-5925" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/284765422" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630341v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V Romanov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy M West" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm J Smale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/mf25129" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05604928v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Manh Pham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Panfili" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Duc Hoang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Simier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Miya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d18050255" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195795v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatius Tri Hargiyatno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wudianto Wudianto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dagorn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayakun Satria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilis Sadiyah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104362" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04884929v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter-Jan Keleman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assana Camar&#225;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Moutinho S&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824359v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto Mendes De Castro Melo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Ferreira Cabanez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Am&#225;lia Cordeiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103887" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04543785v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sadio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tito de Morais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-036" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04354466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Pham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sindou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Hoang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04861258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Jones" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Schaal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Creemers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.499" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03936611v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ecoutin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13105" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652505v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.14318" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandani Appadoo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Sultan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Tandrayen-Ragoobur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-022-09735-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03752745v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Trong Tran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiwut Grudpan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunyeth Chan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14080634" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03683711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salvetat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Habasque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Lopes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12409-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565454v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mourier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Blaison" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Certain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3674" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259555v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.14230" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415703v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaloud&#233; Judica&#235;l Franck Osse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14751" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119760v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Maki Sy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figui&#232;res" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.106959" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184976v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-451-007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274388v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-452-007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451170v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Riyaz Jauharee" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forget" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shiham Adam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254617" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411048v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mannocci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Travassos Tolotti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01393" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034513v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gal&#232;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Triplet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Geoffroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2020.01.019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358391v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trombetta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vidussi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214933" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004387v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Le Fur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Plus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Oheix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12814" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034534v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bonnafous" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauzein" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lanougu&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101508" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434135v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pete" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.01.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439849v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.7.e31374" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975420v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Escalle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaertner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavance" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilario Murua" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1672-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826731v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3421-y" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950061v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.07.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCTC06S1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668085v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne M. Duffy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra M. Kuhnert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi R. Pethybridge" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jock W. Young" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Olson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.03.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975432v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Duffy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Kuhnert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Pethybridge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jock Young" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841260v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Young" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Olson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Kuhnert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Duffy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-014-9368-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01306081v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alegre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Espino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepe Espinoza" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teobaldo Dioses" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.07.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483007v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raffray" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond La&#235;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2015.08.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01104949v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Albaret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2014.08.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCV6PSLS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700375v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Tafur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arg&#252;elles" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085919" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190688v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio de Abril Joo Arakawa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilu Bouchon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.08.009" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00788623v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Sow" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.022" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XN6TNLQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769536v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufok Azzoug" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Chase" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Deme" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lazar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GLOPLACHA.2012.08.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3SWCQM0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00767594v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kantoussan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.07.018" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRPJF69B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495436v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.01.009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGD1Z5WN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700397v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;on" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J.M. Crawford" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Field" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.07.034" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M076K6M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651205v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fontenelle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Thiom Thiaw" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1770.2007.00330.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G3G5Q10C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495441v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coll" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2006.10.005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GK9HT6W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495444v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Villanueva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laleye" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651224v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Laurent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.05.028" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB2CJ9W4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679497v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khady Diop" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gour&#232;ne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF04138" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483096v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S Darboe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M Ecoutin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raffray" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483095v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sow" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004005" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A572948B567015B623A58138E40E344507A9970/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427660v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chessel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576556v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sanlaville Boisson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Changeux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poizat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1995014" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482787v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15468/ra4voa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425109v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623926v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483064v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ecoutin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483068v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Ecoutin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diadhiou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483082v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brind'Amour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pastor" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Tomasini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Samba" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483076v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bertrand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483073v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn B&#233;hagle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483075v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483083v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495227v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sow" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754428v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sow" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495247v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Josse" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>