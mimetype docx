--- v0 (2026-03-10)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Monique Thonnat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherches Emerite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated video analysis of emotion and dystonia in epileptic seizures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Cheng Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Mcgonigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epilepsy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2022.106953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic rocking stereotypies in frontal lobe seizures: A quantified video study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Cheng Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Huys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Mcgonigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (2), pp.75 - 80. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2020.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of rhythmic rocking in prefrontal seizures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Cheng Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2020.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach with serious exergames for assessment and stimulation of patients with neurocognitive disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Ben Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (Supplement), pp.150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised discovery of human activities from long-time videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhan Cosar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pusiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Parameter Tuning for Object Tracking Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (4), pp.287-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Video Monitoring system for assessment of Alzheimer's Disease symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Derreumeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Piano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00616747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time reliability measure-driven multi-hypothesis tracking using 2D and 3D features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zúñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (1), pp.142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical and Incremental Event Learning Approach based on Concept Formation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Special Issue: Behaviours in Video, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2012.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time reliability measure-driven multihypothesis tracking using 2D and 3D features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.142. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2011-142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosted human re-identification using Riemannian manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.imavis.2011.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring elderly activities at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Anfosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment vieillir chez soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les 24 plus beaux, 446 novembre 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on Intelligent Vision Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (5), pp 501-608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance Video Indexing and Retrieval using Object Features and semantic Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (7), pp 1439-1476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computer system to monitor older adults at home: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Anfosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, International journal on the fundamental aspects of technology to serve the ageing society, 8 (3), pp.129-139. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2009.08.03.011.00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00455131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision cognitive : Au-delà de l'apparence par Monique Thonnat. Santé à domicile, entretien avec Olivier Guérin, propos recueillis par Dominique Chouchan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, L'explosion de la vie, 428 mars 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00527596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of activity patterns on large video recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special Issue on Visual Information Engineering, 2 (2), pp 108-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Based Complex Object Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp 102-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Control of Video Surveillance Systems with Program Supervision Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Georis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp 189-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Understanding for Complex Activity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fusier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp.167-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00276936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying 3D Human Model in a Posture Recognition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Special Issue on vision for Crime, 27 (15), pp.1788-1796. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2006.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00276937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Understanding Framework For Automatic Behavior Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (38), pp.416-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00276938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Assessment of an Intelligent Activity Monitoring Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Avanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tornieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005 (14), pp.318538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détection précoce in situ des bioagresseurs : application à l'oidium du rosier de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bearez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pyrrha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Ontology Based Cognitive Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications (MVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (1), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-004-0142-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human behaviour visualisation and simulation for automatic video understandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of WSCG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10 (1-3), pp.485-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Semi-Automatic System for Pollen Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerobiologia, International Journal of Aerobiology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18 (3-4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour image in 2D and 3D microscopy for the automation of pollen rate measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tomczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis and Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (Suppl 1), pp.527-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Semi-Automatic System for Pollen Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerobiologia, International Journal of Aerobiology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can Program Supervision do for Program~Re-use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can Program Supervision do for Software Re-use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings - Software Special Issue on Knowledge Modelling for software components reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 147 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking multiple non-rigid objects in video sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transaction on Circuits and Systems for Video Technology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of representing context illustrated by video-surveillance applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies Special Issue on Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 48, pp.375-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study of automatic identification of planktic foraminifera by computer vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saint-Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Foraminiferal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (2), pp.113-123. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gsjfr.26.2.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Intelligent Problem-Solving Environment \protect\\ for Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandra Shekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of Object Shapes by Apparent Boundary and Convex Hull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 26 (1), pp.95-107. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0031-3203(93)90091-A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loose Social-Interaction Recognition in Real-world Therapy Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abid Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Marisetty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2025 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-Supervised Pre-Training Framework for Vision-Based Seizure Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Cheng Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Mcgonigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICASSP 2022 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Stream Approach for Seizure Classification with Knowledge Distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Cheng Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Mcgonigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2021 - 17th IEEE International Conference on Advanced Video and Signal-based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS52988.2021.9663770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking deeper into Time for Activities of Daily Living Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2020 - IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Snowmass village, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VPN: Learning Video-Pose Embedding for Activities of Daily Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurav Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2020 - 16th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Glasgow (Virtual), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where to Focus on for Human Action Recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpit Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2019 - IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Waikoloa Village, Hawaii, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Hybrid Architecture for Human Activity Recognition from RGB-D videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaustubh Sakhalkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal F Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM 2019 - 25th International Conference on MultiMedia Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Thessaloniki, Greece. pp.493-505, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05716-9_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Tracker Selection w.r.t Object Detection Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Winter Conference on Applications of Computer Vision (WACV 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Steamboat Springs CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Object Tracking by Efficient Graph Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratnesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charpiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCV - 12th Asian Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michael S. Brown and Tat-Jen Cham and Yasuyuki Matsushita, Nov 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Representation of Videos with Spatio-Temporal Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratnesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charpiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Tracking Parameter Adaptation based on Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Video and Signal-based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Multiple Sensors for Event Recognition of Older People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fosty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIIRH - 1st ACM MM Workshop on Multimedia Indexing and information Retrieval for Healthcare - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelona, Spain. pp.15-22, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2505323.2505329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Recognition System for Older People Monitoring Using an RGB-D Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fosty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASROB - Workshop on Assistance and Service Robotics in a Human Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Tracking in Videos: Approaches and Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Workshop "Rencontres UNS-UD" (RUNSUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Danang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Recognition and Uncertain Knowledge in Video Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Video and Signal-Based Surveillance (AVSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Parameter Adaptation for Multi-object Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Systems (ICVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Monitoring System for Event Recognition of Older People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanth Bathrinarayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fosty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Konig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Video and Signal-Based Surveillance 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Krakow, Poland. pp.165 - 170, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2013.6636634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-TARGET TRACKING BY DISCRIMINATIVE ANALYSIS ON RIEMANNIAN MANIFOLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP - International Conference on Image Processing - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Match Appearances by Correlations in a Covariance Metric Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charpiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.806-820, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33712-3_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line learning of activities from video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS - IEEE Ninth International Conference on Advanced Video and Signal-Based Surveillance 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China. pp.234-239, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2012.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Mobile Object Tracking Based on Multiple Feature Similarity and Trajectory Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Computer Vision Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-feature tracking algorithm enabling adaptation to context variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Imaging for Crime Detection and Prevention (ICDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cognitive Vision System for Nuclear Fusion Device Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Moncada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Travere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference, ICVS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France. pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-shot Human Re-Identification by Mean Riemannian Covariance Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00620496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Discovery, Modeling and Analysis of long term Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pusiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international Conference in Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00621201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Activity Recognition Framework for assessing motor behavioural disorders in Alzheimer Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Joumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Behaviour Analysis and Video Understanding (ICVS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00624369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal behavior detection in video protection systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedra Nefzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Behaviour Analysis and Video Understanding (ICVS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00624363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Recognition of Complex Event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICVS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, sophia antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00616742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Activity Extraction on Long-Term Video Recordings employing Soft Computing Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ferryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Computer Vision Systems, ICVS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Activity Monitoring System for Real Elderly at Home: Validation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Advanced Video and Signal-Based Surveillance AVSS10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework dealing with Uncertainty for Complex Event Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person Re-identification Using Spatial Covariance Regions of Human Body Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Advanced Video and Signal-Based Surveillance, AVSS - 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity discovery from video employing soft computing relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Based Activity Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pusiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance video retrieval: what we have already done?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Communications and Electronics (ICCE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Nha Trang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line video recognition and counting of harmful insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikhlef Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Pattern Recognition (ICPR'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.4068-4071, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2010.989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person Re-identification Using Haar-based and DCD-based Signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Activity Monitoring by Multi-Camera Surveillance Systems, AMMCSS 2010, in conjunction with 7th IEEE International Conference on Advanced Video and Signal-Based Surveillance, AVSS - 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FUSION OF MOTION SEGMENTATION WITH ONLINE ADAPTIVE NEURAL CLASSIFIER FOR ROBUST TRACKING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundaram Suresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Joint Conf. on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496120v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor Fusion for Monitoring Elderly Activities at Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Advanced Video and Signal Based Surveillance AVSS09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00453036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Video Event Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computer Vision Systems, ICVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Liege, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00512502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Background Subtraction Algorithms for Robust Object Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Imaging for Crime Detection and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Uncertainty for Video Event Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDP 2009 - 3rd International Conference on Imaging for Crime Detection and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online evaluation of tracking algorithm performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Imaging for Crime Detection and Prevention (ICDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, London, United Kingdom. pp.SBN: 978-1-84919-207-1, P38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00486479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repairing People Trajectories Based on Point Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Computer Vision Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Lisboa, Portugal. pp.449-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory based Primitive Events for learning and recognizing Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pusiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second IEEE International Workshop on Tracking Humans for the Evaluation of their Motion in Image Sequences (THEMIS2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadow removal in indoor scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference On Advanced Video and Signal Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Santa Fe, New Mexico, United States. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2008.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Contextual Variations for Video Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Patras, Greece. pp.464-473, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79547-6_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A knowledge-based approach of seismic interpretation : horizon and dip-fault detection by means of cognitive vision.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Rainaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEG, International Exposition and 78th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00507016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining for activity extraction in video data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Extraction et Gestion des Connaissances" EGC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00497576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Query Language Combining Object Features and Semantic Events for Surveillance Video Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International MultiMedia Modeling Conference (MMM'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Activity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Artificial Intelligence ECAI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Patras, Greece. pp 3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Trajectories Clustering for Activity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pusiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundaram Suresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Workshop on Machine Learning for Vision-based Motion Analysis - MLVMA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FRAMEWORK FOR SURVEILLANCE VIDEO INDEXING AND RETRIEVAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Content Based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Activities of Daily Living (ADLs) of Elderly Based on 3D Key Human Postures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cognitive Vision Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Santorini, Greece. pp.37-50, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-92781-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00453043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Seismic Interpretation Based on Cognitive Vision. The horizon Identification as an Application for the Cognitive Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Rainaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70th EAGE Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00507020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETISEO: an evaluation project for video surveillance systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. T. Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2007 - IEEE International Conference on Advanced Video and Singal based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, London, UK, United Kingdom. pp.476 - 48, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2007.4425357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensors Analysis for Everyday Elderly Activity Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. T. Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SETIT 2007 the 4th International Conference Sciences of Electronics, Technologies of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtrajectory-based video indexing and retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM 2007 - 13th International MultiMedia Modeling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Singapore (SG), Singapore. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69423-6_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining on large Video Recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique Scientifique et Technologique VSST 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Evaluation Approach for Video Processing Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Ruihua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Motion and Video Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Large Video Recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Ambient Intelligence Developments AmI.d 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video-Data Knowledge Modelling & Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IET International Conference on Visual Information Engineering, VIE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Evaluation Approach for Video Processing Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. T. Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WMVC 2007 - IEEE Workshop on Motion and Video Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Austin, Texas, USA, United States. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WMVC.2007.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETISEO, performance evaluation for video surveillance systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Video and Signal based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2007.4425357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtrajectory-Based Video Indexing and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International MultiMedia Modeling Conference (MMM'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video-Data modelling and Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Visual Information Engineering - VIE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, London, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An A priori-based Method for Frequent Composite Event Discovery in Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Toshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International Conference on Computer Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, New York USA, United States. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICVS.2006.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning Approach for Adaptive Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, New York City, NJ, United States. pp.40, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICVS.2006.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory-Based Video Indexing and Retrieval Enabling Relevance Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Communications and Electronics (ICCE'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interface for image retrieval and its extension to video retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third National Symposium on Research, Development and Application of Information and Communication Technology (ICT. rda'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Trichogramma Activities From Videos : An adaptation of cognitive vision system to biology field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kaâniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Cognitive Vision Workshop 2006 in conjunction with the European Conference on Cognitive Vision 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00428658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Video Event Recognition System For Public Transport Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thinh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Davini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Crime Detection and Prevention (ICDP'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, London, United Kingdom. pp.414-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAST AND RELIABLE OBJECT CLASSIFICATION IN VIDEO BASED ON A 3D GENERIC MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Visual Information Engineering (VIE 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Knowledge Representation Formalisms to Improve Video Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Georis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Systems (ICVS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, New-York, NY, United States. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICVS.2006.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching gradient descriptors with topological constraints to characterise the crowd dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Remagnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Velastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Visual Information Engineering (VIE2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bangalore, India. pp.441-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture Recognition with a 3D Human Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE International Symposium on Imaging for Crime Detection and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Surveillance for Aircraft Activity Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thirde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ferryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fusier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second Joint IEEE International Workshop on Visual Surveillance and Performance Evaluation of Tracking and Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Vision System for Aircraft Activity Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thirde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ferryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fusier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE International Workshop on Performance Evaluation of Tracking and Surveillance (PETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Breckenridge, Colorado, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Weakly Supervised Approach for Semantic Image Indexing and Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image and Video Retrieval, CIVR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Singapore, Singapore. pp.629-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Surveillance for Aircraft Activity Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thirde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ferryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fusier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE International Conference on Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Scene Understanding for Airport Aprons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ferryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thirde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fusier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 18th Australian Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Sidney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Event Recognition for Aircraft Activity Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thirde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ferryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fusier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 8th IEEE International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Recognition Based on a Video and Multi-Sensor System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Video and Signal-Based Surveillance (AVSS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Como, Italy. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2005.1577272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Visual Recognition for Metro Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measuring Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Video Interpretation Platform Applied To Bank Agency Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Georis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IDSS'04 - 2nd Workshop on Intelligent Distributed Surveillance Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, london, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of 3D Animations from Scenario Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Georis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of VIIP'04- 4th IASTED International Conference on Visualization, Imaging and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Marbella, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Understanding For Metro Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Avanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICNSC 2004 in the special session on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Tapei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Based Object Learning and Recognition : Application to Image Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Hudelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 16th IEEE International Conference on Tools For Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Boca Raton, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive Vision Platform for Automatic Recognition of Natural Complex Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Hudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence, ICTAI, Sacramento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Posture Recognition in Video Sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on VS-PETS, Visual Surveillance and Performance Evaluation of Tracking and Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour Recognition for Individuals, Groups of people and Crowd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings of the Intelligent Distributed Surveillance Systems Symposium - IDSS2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, London, UK, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Visual Concept Ontology for Automatic Image Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster Session of the 2nd International Semantic Web Conference, ISWC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Sanibel Island, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of an Evaluation and Diagnosis Method to Improve Tracking Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Georis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Macq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of VIIP'03- 3rd IASTED International Conference on Visualization, Imaging and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Benalmadera, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent bayesian network for the recognation of human behaviors from video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moenne-Loccoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference On Computer Vision Systems (ICVS 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Graz, Austria. pp.44-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Video Interpretation: A Recognition Algorithm for Temporal Scenarios Based on Pre-compiled Scenario Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-T. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Vision System (ICVS'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Knowledge Based Image Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Hudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computer Vision System Control Architectures, VSCA, Graz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Approach to Monitor the Sanitary Status and to Detect Early Biological Attacks on Plants in Greenhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Hudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pyrrha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Greenhouse Tomato, Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Video Interpretation: A Novel Algorithm for Temporal Scenario Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-T. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighteenth International Joint Conference on Artificial Intelligence (IJCAI'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Acapulco, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Formation Model of a 3D Translucent Object Observed in Light Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing ICIP2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Rochester, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Scheduler for Automatic Telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tricoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Astronomical Telescopes and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Hawaii, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Behavior Recognition With Multiple Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Proceedings of the Workshop on Applications of Computer Vision - ACV2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Orlando, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Recognition from 3D Blurred Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition, ICPR2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Constraints for Video Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Artificial Intelligence, Workshop on Modelling and Solving Problems with Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video surveillance: human behaviour representation and on-line recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Knowledge-Based Intelligent Information and Engineering Systems, KES2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Crema, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Behaviour Visualisation and Simulation for Automatic Video Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10-th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision'2002 WSCG 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Plzen, Czech Republic, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Groups of People for Videosurveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Workshop n Advanced Video-based surveillance Systems AVBS'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Kingston, UK, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Multiple Individuals for Video Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing ICIP'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de scènes de bureaux pour la communication video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Ateliers Traitement et Analyse d'Images Méthodes et Applications, TAIMA01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Recognition from Video Sequences using Declarative Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Artificial Intelligence. ECAI2000.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Pollen Image Recognition based on Palynological Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belmote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Symposium on Aerobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-Automatic System for Pollen Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belmote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Symposium on Aerobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking for Visual Surveillance in VSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Stahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First IEEE International Workshop on Performance Evaluation of Tracking and Surveillance PETS2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Sequence Interpretation for Visual Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Visual Surveillance. VS'00.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Dublin, Ireland. pp.59-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Understanding for Visual Surveillance Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Rota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Cooperative Distributed Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience in Integrating Image Processing Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Crubézy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internatianal Conference on Computer Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Las Palmas, Canary Islands, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Program Supervision under Resource Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Artificial Intelligence-ECAI98. Workshop on Monitoring and Control of Real-Time Intelligent Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Classification of Planktonic Foraminifera by a Knowledge-Based System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth IEEE Conference on Artificial Intelligence for Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Texas, United States. pp.358-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Multiple Sensors for Event Detection of Older People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fosty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Apparent Boundary of an Object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.822-825, 1992, Proc. of IEEE Computer Society Conference on Computer Vision and Pattern Recognition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Apparent Boundary and Convex Hull for the Shape Characterization of Foraminifera Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3, pp.569-572, 1992, Proc. of 11th International Conference on Pattern Recognition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination du contour apparent d'un objet en vue de la description de sa forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1323-1334, 1991, Proceedings of RFIA-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies and their use in geological knowledge formalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Mara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura S. Mastella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin M. &amp; Rainaud JF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shared Earth Modeling: Knowledge Driven Solutions for Building and Managing Subsurface 3D Geological Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technip, Paris, pp.189-205, 2013, 9782710810025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge based approach of a data intensive problem: seismic interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Rainaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin M. &amp; Rainaud JF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shared Earth Modeling: Knowledge based solutions for building and managing subsurface structural models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technip, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty control for reliable video understanding on complex environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weiyao Lin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Video Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2011, 978-953-307-436-8. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/15606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental learning on trajectory clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Paolo Remagnino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Paradigms in Safety and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cognitive Vision Approach to Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paula Fritzsche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech Education and Publishing, pp.265-294, 2008, 978-953-7619-03-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning Approach for Adaptive Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rustram Stolkin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scene reconstruction, Pose Estimation, and Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I-Tech Education and Publishing, pp.431-454, 2007, 9783902613066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies For Video Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thinh Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5189, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI Techniques for VSIS Human Tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Stahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4138, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Program Supervision: from Knowledge Modeling to Dedicated Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3324, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une bibliothèque pour des moteurs de pilotage de programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3011, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation de l'interface du logiciel OCAPI : Version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florimond Ployette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-0186, INRIA. 1995, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de référence du Logiciel OCAPI Version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John van Den Elst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-0183, INRIA. 1995, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision of perception tasks for autonomous systems : the OCAPI approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John van den Elst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2000, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust and efficient stereo matching algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruihua Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1860, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of image processing procedures : OCAPI, a knowledge-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1307, INRIA. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic morphological description of galaxies and classification by an expert system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-0387, INRIA. 1985, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId356"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Monique Thonnat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherches Emerite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated video analysis of emotion and dystonia in epileptic seizures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Cheng Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Mcgonigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epilepsy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2022.106953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of rhythmic rocking in prefrontal seizures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Cheng Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2020.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic rocking stereotypies in frontal lobe seizures: A quantified video study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Cheng Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Huys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Mcgonigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (2), pp.75 - 80. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2020.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach with serious exergames for assessment and stimulation of patients with neurocognitive disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Ben Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (Supplement), pp.150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised discovery of human activities from long-time videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhan Cosar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pusiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Parameter Tuning for Object Tracking Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (4), pp.287-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Video Monitoring system for assessment of Alzheimer's Disease symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Derreumeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Piano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00616747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time reliability measure-driven multi-hypothesis tracking using 2D and 3D features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zúñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (1), pp.142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical and Incremental Event Learning Approach based on Concept Formation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Special Issue: Behaviours in Video, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2012.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time reliability measure-driven multihypothesis tracking using 2D and 3D features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.142. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2011-142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosted human re-identification using Riemannian manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.imavis.2011.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment vieillir chez soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les 24 plus beaux, 446 novembre 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on Intelligent Vision Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (5), pp 501-608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring elderly activities at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Anfosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance Video Indexing and Retrieval using Object Features and semantic Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (7), pp 1439-1476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computer system to monitor older adults at home: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Anfosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, International journal on the fundamental aspects of technology to serve the ageing society, 8 (3), pp.129-139. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2009.08.03.011.00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00455131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision cognitive : Au-delà de l'apparence par Monique Thonnat. Santé à domicile, entretien avec Olivier Guérin, propos recueillis par Dominique Chouchan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, L'explosion de la vie, 428 mars 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00527596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of activity patterns on large video recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special Issue on Visual Information Engineering, 2 (2), pp 108-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Based Complex Object Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp 102-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Control of Video Surveillance Systems with Program Supervision Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Georis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp 189-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Understanding for Complex Activity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fusier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp.167-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00276936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Understanding Framework For Automatic Behavior Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (38), pp.416-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00276938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying 3D Human Model in a Posture Recognition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Special Issue on vision for Crime, 27 (15), pp.1788-1796. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2006.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00276937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Assessment of an Intelligent Activity Monitoring Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Avanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tornieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005 (14), pp.318538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détection précoce in situ des bioagresseurs : application à l'oidium du rosier de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bearez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pyrrha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Ontology Based Cognitive Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications (MVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (1), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-004-0142-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human behaviour visualisation and simulation for automatic video understandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of WSCG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10 (1-3), pp.485-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Semi-Automatic System for Pollen Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerobiologia, International Journal of Aerobiology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18 (3-4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour image in 2D and 3D microscopy for the automation of pollen rate measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tomczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis and Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (Suppl 1), pp.527-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Semi-Automatic System for Pollen Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerobiologia, International Journal of Aerobiology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can Program Supervision do for Software Re-use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings - Software Special Issue on Knowledge Modelling for software components reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 147 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can Program Supervision do for Program~Re-use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking multiple non-rigid objects in video sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transaction on Circuits and Systems for Video Technology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of representing context illustrated by video-surveillance applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies Special Issue on Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 48, pp.375-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study of automatic identification of planktic foraminifera by computer vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saint-Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Foraminiferal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (2), pp.113-123. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gsjfr.26.2.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Intelligent Problem-Solving Environment \protect\\ for Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandra Shekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of Object Shapes by Apparent Boundary and Convex Hull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 26 (1), pp.95-107. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0031-3203(93)90091-A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loose Social-Interaction Recognition in Real-world Therapy Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abid Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Marisetty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2025 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-Supervised Pre-Training Framework for Vision-Based Seizure Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Cheng Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Mcgonigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICASSP 2022 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Stream Approach for Seizure Classification with Knowledge Distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Cheng Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Mcgonigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2021 - 17th IEEE International Conference on Advanced Video and Signal-based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS52988.2021.9663770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking deeper into Time for Activities of Daily Living Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2020 - IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Snowmass village, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VPN: Learning Video-Pose Embedding for Activities of Daily Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurav Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2020 - 16th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Glasgow (Virtual), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where to Focus on for Human Action Recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpit Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2019 - IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Waikoloa Village, Hawaii, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Hybrid Architecture for Human Activity Recognition from RGB-D videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaustubh Sakhalkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal F Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM 2019 - 25th International Conference on MultiMedia Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Thessaloniki, Greece. pp.493-505, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05716-9_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Tracker Selection w.r.t Object Detection Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Winter Conference on Applications of Computer Vision (WACV 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Steamboat Springs CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Object Tracking by Efficient Graph Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratnesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charpiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCV - 12th Asian Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michael S. Brown and Tat-Jen Cham and Yasuyuki Matsushita, Nov 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Representation of Videos with Spatio-Temporal Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratnesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charpiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Tracking Parameter Adaptation based on Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Video and Signal-based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Multiple Sensors for Event Recognition of Older People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fosty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIIRH - 1st ACM MM Workshop on Multimedia Indexing and information Retrieval for Healthcare - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelona, Spain. pp.15-22, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2505323.2505329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Recognition System for Older People Monitoring Using an RGB-D Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fosty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASROB - Workshop on Assistance and Service Robotics in a Human Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Tracking in Videos: Approaches and Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Workshop "Rencontres UNS-UD" (RUNSUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Danang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Recognition and Uncertain Knowledge in Video Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Video and Signal-Based Surveillance (AVSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Parameter Adaptation for Multi-object Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Systems (ICVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Monitoring System for Event Recognition of Older People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanth Bathrinarayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fosty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Konig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Video and Signal-Based Surveillance 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Krakow, Poland. pp.165 - 170, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2013.6636634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-TARGET TRACKING BY DISCRIMINATIVE ANALYSIS ON RIEMANNIAN MANIFOLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP - International Conference on Image Processing - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Match Appearances by Correlations in a Covariance Metric Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charpiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.806-820, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33712-3_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line learning of activities from video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS - IEEE Ninth International Conference on Advanced Video and Signal-Based Surveillance 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China. pp.234-239, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2012.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cognitive Vision System for Nuclear Fusion Device Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Moncada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Travere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference, ICVS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France. pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-shot Human Re-Identification by Mean Riemannian Covariance Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00620496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Discovery, Modeling and Analysis of long term Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pusiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international Conference in Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00621201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Mobile Object Tracking Based on Multiple Feature Similarity and Trajectory Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Computer Vision Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-feature tracking algorithm enabling adaptation to context variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Imaging for Crime Detection and Prevention (ICDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Activity Recognition Framework for assessing motor behavioural disorders in Alzheimer Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Joumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Behaviour Analysis and Video Understanding (ICVS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00624369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal behavior detection in video protection systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedra Nefzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Behaviour Analysis and Video Understanding (ICVS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00624363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Recognition of Complex Event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICVS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, sophia antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00616742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Activity Extraction on Long-Term Video Recordings employing Soft Computing Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ferryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Computer Vision Systems, ICVS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity discovery from video employing soft computing relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Activity Monitoring System for Real Elderly at Home: Validation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Advanced Video and Signal-Based Surveillance AVSS10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework dealing with Uncertainty for Complex Event Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person Re-identification Using Spatial Covariance Regions of Human Body Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Advanced Video and Signal-Based Surveillance, AVSS - 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Based Activity Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pusiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance video retrieval: what we have already done?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Communications and Electronics (ICCE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Nha Trang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line video recognition and counting of harmful insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikhlef Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Pattern Recognition (ICPR'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.4068-4071, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2010.989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person Re-identification Using Haar-based and DCD-based Signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Activity Monitoring by Multi-Camera Surveillance Systems, AMMCSS 2010, in conjunction with 7th IEEE International Conference on Advanced Video and Signal-Based Surveillance, AVSS - 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor Fusion for Monitoring Elderly Activities at Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Advanced Video and Signal Based Surveillance AVSS09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00453036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Video Event Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computer Vision Systems, ICVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Liege, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00512502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FUSION OF MOTION SEGMENTATION WITH ONLINE ADAPTIVE NEURAL CLASSIFIER FOR ROBUST TRACKING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundaram Suresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Joint Conf. on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496120v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Background Subtraction Algorithms for Robust Object Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Imaging for Crime Detection and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Uncertainty for Video Event Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDP 2009 - 3rd International Conference on Imaging for Crime Detection and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online evaluation of tracking algorithm performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Imaging for Crime Detection and Prevention (ICDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, London, United Kingdom. pp.SBN: 978-1-84919-207-1, P38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00486479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repairing People Trajectories Based on Point Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Computer Vision Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Lisboa, Portugal. pp.449-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory based Primitive Events for learning and recognizing Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pusiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second IEEE International Workshop on Tracking Humans for the Evaluation of their Motion in Image Sequences (THEMIS2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadow removal in indoor scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference On Advanced Video and Signal Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Santa Fe, New Mexico, United States. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2008.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Contextual Variations for Video Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Patras, Greece. pp.464-473, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79547-6_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A knowledge-based approach of seismic interpretation : horizon and dip-fault detection by means of cognitive vision.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Rainaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEG, International Exposition and 78th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00507016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining for activity extraction in video data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Extraction et Gestion des Connaissances" EGC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00497576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Query Language Combining Object Features and Semantic Events for Surveillance Video Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International MultiMedia Modeling Conference (MMM'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Activity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Artificial Intelligence ECAI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Patras, Greece. pp 3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Trajectories Clustering for Activity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pusiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundaram Suresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Workshop on Machine Learning for Vision-based Motion Analysis - MLVMA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FRAMEWORK FOR SURVEILLANCE VIDEO INDEXING AND RETRIEVAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Content Based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Activities of Daily Living (ADLs) of Elderly Based on 3D Key Human Postures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cognitive Vision Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Santorini, Greece. pp.37-50, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-92781-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00453043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Seismic Interpretation Based on Cognitive Vision. The horizon Identification as an Application for the Cognitive Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Rainaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70th EAGE Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00507020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining on large Video Recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique Scientifique et Technologique VSST 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETISEO: an evaluation project for video surveillance systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. T. Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2007 - IEEE International Conference on Advanced Video and Singal based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, London, UK, United Kingdom. pp.476 - 48, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2007.4425357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensors Analysis for Everyday Elderly Activity Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. T. Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SETIT 2007 the 4th International Conference Sciences of Electronics, Technologies of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtrajectory-based video indexing and retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM 2007 - 13th International MultiMedia Modeling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Singapore (SG), Singapore. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69423-6_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Evaluation Approach for Video Processing Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Ruihua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Motion and Video Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Large Video Recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Ambient Intelligence Developments AmI.d 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video-Data Knowledge Modelling & Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IET International Conference on Visual Information Engineering, VIE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Evaluation Approach for Video Processing Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. T. Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WMVC 2007 - IEEE Workshop on Motion and Video Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Austin, Texas, USA, United States. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WMVC.2007.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETISEO, performance evaluation for video surveillance systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Video and Signal based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2007.4425357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtrajectory-Based Video Indexing and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International MultiMedia Modeling Conference (MMM'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video-Data modelling and Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Visual Information Engineering - VIE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, London, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory-Based Video Indexing and Retrieval Enabling Relevance Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Communications and Electronics (ICCE'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An A priori-based Method for Frequent Composite Event Discovery in Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Toshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International Conference on Computer Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, New York USA, United States. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICVS.2006.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning Approach for Adaptive Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, New York City, NJ, United States. pp.40, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICVS.2006.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interface for image retrieval and its extension to video retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third National Symposium on Research, Development and Application of Information and Communication Technology (ICT. rda'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Trichogramma Activities From Videos : An adaptation of cognitive vision system to biology field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kaâniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Cognitive Vision Workshop 2006 in conjunction with the European Conference on Cognitive Vision 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00428658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Video Event Recognition System For Public Transport Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thinh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Davini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Crime Detection and Prevention (ICDP'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, London, United Kingdom. pp.414-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAST AND RELIABLE OBJECT CLASSIFICATION IN VIDEO BASED ON A 3D GENERIC MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Visual Information Engineering (VIE 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Knowledge Representation Formalisms to Improve Video Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Georis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Systems (ICVS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, New-York, NY, United States. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICVS.2006.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching gradient descriptors with topological constraints to characterise the crowd dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Remagnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Velastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Visual Information Engineering (VIE2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bangalore, India. pp.441-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Surveillance for Aircraft Activity Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thirde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ferryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fusier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second Joint IEEE International Workshop on Visual Surveillance and Performance Evaluation of Tracking and Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture Recognition with a 3D Human Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE International Symposium on Imaging for Crime Detection and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Vision System for Aircraft Activity Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thirde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ferryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fusier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE International Workshop on Performance Evaluation of Tracking and Surveillance (PETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Breckenridge, Colorado, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Weakly Supervised Approach for Semantic Image Indexing and Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image and Video Retrieval, CIVR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Singapore, Singapore. pp.629-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Surveillance for Aircraft Activity Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thirde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ferryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fusier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE International Conference on Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Scene Understanding for Airport Aprons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ferryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thirde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fusier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 18th Australian Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Sidney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Event Recognition for Aircraft Activity Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thirde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ferryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fusier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 8th IEEE International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Recognition Based on a Video and Multi-Sensor System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Video and Signal-Based Surveillance (AVSS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Como, Italy. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2005.1577272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Visual Recognition for Metro Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measuring Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Video Interpretation Platform Applied To Bank Agency Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Georis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IDSS'04 - 2nd Workshop on Intelligent Distributed Surveillance Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, london, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of 3D Animations from Scenario Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Georis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of VIIP'04- 4th IASTED International Conference on Visualization, Imaging and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Marbella, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Understanding For Metro Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Avanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICNSC 2004 in the special session on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Tapei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Based Object Learning and Recognition : Application to Image Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Hudelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 16th IEEE International Conference on Tools For Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Boca Raton, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Posture Recognition in Video Sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on VS-PETS, Visual Surveillance and Performance Evaluation of Tracking and Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour Recognition for Individuals, Groups of people and Crowd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings of the Intelligent Distributed Surveillance Systems Symposium - IDSS2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, London, UK, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Visual Concept Ontology for Automatic Image Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster Session of the 2nd International Semantic Web Conference, ISWC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Sanibel Island, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of an Evaluation and Diagnosis Method to Improve Tracking Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Georis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Macq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of VIIP'03- 3rd IASTED International Conference on Visualization, Imaging and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Benalmadera, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent bayesian network for the recognation of human behaviors from video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moenne-Loccoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference On Computer Vision Systems (ICVS 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Graz, Austria. pp.44-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Video Interpretation: A Recognition Algorithm for Temporal Scenarios Based on Pre-compiled Scenario Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-T. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Vision System (ICVS'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive Vision Platform for Automatic Recognition of Natural Complex Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Hudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence, ICTAI, Sacramento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Knowledge Based Image Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Hudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computer Vision System Control Architectures, VSCA, Graz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Approach to Monitor the Sanitary Status and to Detect Early Biological Attacks on Plants in Greenhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Hudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pyrrha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Greenhouse Tomato, Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Video Interpretation: A Novel Algorithm for Temporal Scenario Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-T. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighteenth International Joint Conference on Artificial Intelligence (IJCAI'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Acapulco, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Formation Model of a 3D Translucent Object Observed in Light Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing ICIP2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Rochester, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Scheduler for Automatic Telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tricoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Astronomical Telescopes and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Hawaii, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Behavior Recognition With Multiple Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Proceedings of the Workshop on Applications of Computer Vision - ACV2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Orlando, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Recognition from 3D Blurred Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition, ICPR2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Constraints for Video Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Artificial Intelligence, Workshop on Modelling and Solving Problems with Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video surveillance: human behaviour representation and on-line recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Knowledge-Based Intelligent Information and Engineering Systems, KES2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Crema, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Behaviour Visualisation and Simulation for Automatic Video Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10-th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision'2002 WSCG 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Plzen, Czech Republic, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Groups of People for Videosurveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Workshop n Advanced Video-based surveillance Systems AVBS'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Kingston, UK, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Multiple Individuals for Video Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing ICIP'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de scènes de bureaux pour la communication video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Ateliers Traitement et Analyse d'Images Méthodes et Applications, TAIMA01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Recognition from Video Sequences using Declarative Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Artificial Intelligence. ECAI2000.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Pollen Image Recognition based on Palynological Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belmote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Symposium on Aerobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-Automatic System for Pollen Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belmote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Symposium on Aerobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking for Visual Surveillance in VSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Stahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First IEEE International Workshop on Performance Evaluation of Tracking and Surveillance PETS2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Sequence Interpretation for Visual Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Visual Surveillance. VS'00.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Dublin, Ireland. pp.59-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Understanding for Visual Surveillance Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Rota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Cooperative Distributed Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience in Integrating Image Processing Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Crubézy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internatianal Conference on Computer Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Las Palmas, Canary Islands, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Program Supervision under Resource Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Artificial Intelligence-ECAI98. Workshop on Monitoring and Control of Real-Time Intelligent Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Classification of Planktonic Foraminifera by a Knowledge-Based System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth IEEE Conference on Artificial Intelligence for Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Texas, United States. pp.358-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Multiple Sensors for Event Detection of Older People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fosty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Apparent Boundary of an Object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.822-825, 1992, Proc. of IEEE Computer Society Conference on Computer Vision and Pattern Recognition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Apparent Boundary and Convex Hull for the Shape Characterization of Foraminifera Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3, pp.569-572, 1992, Proc. of 11th International Conference on Pattern Recognition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination du contour apparent d'un objet en vue de la description de sa forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1323-1334, 1991, Proceedings of RFIA-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies and their use in geological knowledge formalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Mara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura S. Mastella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin M. &amp; Rainaud JF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shared Earth Modeling: Knowledge Driven Solutions for Building and Managing Subsurface 3D Geological Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technip, Paris, pp.189-205, 2013, 9782710810025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge based approach of a data intensive problem: seismic interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Rainaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin M. &amp; Rainaud JF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shared Earth Modeling: Knowledge based solutions for building and managing subsurface structural models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technip, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty control for reliable video understanding on complex environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weiyao Lin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Video Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2011, 978-953-307-436-8. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/15606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental learning on trajectory clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Paolo Remagnino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Paradigms in Safety and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cognitive Vision Approach to Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paula Fritzsche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech Education and Publishing, pp.265-294, 2008, 978-953-7619-03-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning Approach for Adaptive Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rustram Stolkin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scene reconstruction, Pose Estimation, and Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I-Tech Education and Publishing, pp.431-454, 2007, 9783902613066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies For Video Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thinh Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5189, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI Techniques for VSIS Human Tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Stahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4138, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Program Supervision: from Knowledge Modeling to Dedicated Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3324, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une bibliothèque pour des moteurs de pilotage de programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3011, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation de l'interface du logiciel OCAPI : Version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florimond Ployette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-0186, INRIA. 1995, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de référence du Logiciel OCAPI Version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John van Den Elst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-0183, INRIA. 1995, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision of perception tasks for autonomous systems : the OCAPI approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John van den Elst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2000, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust and efficient stereo matching algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruihua Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1860, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of image processing procedures : OCAPI, a knowledge-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1307, INRIA. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic morphological description of galaxies and classification by an expert system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-0387, INRIA. 1985, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId356"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Cheng Hou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thonnat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2022.106953" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02878968v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.02.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zalta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.07.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01838510v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sacco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ben Sadoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01123895v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Elloumi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhan Cosar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pusiol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bremond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976594v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Phu Chau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bremond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corvee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Romdhane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mulin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Derreumeaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zouba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Br&#233;mond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Zuniga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2012.02.038" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2011-142" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645588v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Bak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2011.08.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504703v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Anfosso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pascual" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502843v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Le" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2009.08.03.011.00" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Patino Vilchis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benhadda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502361v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502779v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Georis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276936v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fusier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valentin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Borg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276937v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boulay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2006.02.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Avanzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tornieri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204407v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hudelot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;rez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pyrrha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204406v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-004-0142-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-92RHHKRT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204405v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Hidalgo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belmonte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204402v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tomczak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872236v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Moisan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204401v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204400v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204399v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087879v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Yu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Marc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berthod" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsjfr.26.2.113" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872718v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Shekhar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-3203(93)90091-A" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDLH8F67-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891208v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Ali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Dai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Marisetty" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Astruc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817281v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746325" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433317v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS52988.2021.9663770" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368366v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijan Das" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F Bremond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973787v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurav Sharma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927432v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpit Chaudhary" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01896061v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Sakhalkar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal F Koperski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05716-9_40" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974693v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061450v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratnesh Kumar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911012v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846920v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Badie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907033v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernando Crispim-Junior" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Ma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fosty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505323.2505329" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904002v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00815046v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059602v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821669v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875972v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanth Bathrinarayanan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Konig" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2013.6636634" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703633v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731792v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33712-3_58" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761461v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Patino" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2012.50" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599734v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632245v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609876v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moncada" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Travere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loarer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00620496v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00621201v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00624369v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Joumier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00624363v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Nefzi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616742v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650048v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Evans" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ferryman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503864v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502665v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496116v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503047v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504634v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515574v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515617v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlef Bechar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.989" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496051v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496120v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Suresh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00453036v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512502v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502932v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Nghiem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502680v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486479v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496818v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503209v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502953v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2008.70" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499631v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79547-6_45" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00507016v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verney" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rainaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perrin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497576v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186403v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502249v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326718v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331272v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00453043v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92781-5_4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00507020v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206996v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Nghiem" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thonnat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valentin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2007.4425357" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206993v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Vu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206992v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Le Thi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69423-6_41" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503053v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502955v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Ruihua" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503071v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503076v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206994v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ma" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMVC.2007.2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502945v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186402v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206995v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Patino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benhadda" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corvee" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206990v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Toshev" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVS.2006.12" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499629v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVS.2006.4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186401v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186400v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428658v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664986v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thinh Vu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Davini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Cuong Pham" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515615v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206991v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mazi&#232;re" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVS.2006.23" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206989v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Remagnino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Velastin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494244v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206985v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thirde" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206981v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206986v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206983v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206984v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206982v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206987v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Bui" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Faure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2005.1577272" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206988v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cupillard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206978v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maziere" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206977v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bannour" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206980v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206979v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Hudelot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206970v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494249v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206972v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206968v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206973v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Macq" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206976v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206974v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V-T. Vu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206969v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206971v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206975v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206964v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dey" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206966v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bo&#235;r" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiebaut" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tricoire" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206967v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206965v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206961v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Vu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206963v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206962v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206959v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206960v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avanzi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206958v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206957v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Rota" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206953v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hidalgo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belmote" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206954v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206955v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stahr" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206956v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206952v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206951v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crub&#233;zy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206950v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089043v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854427v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F Crispim-Junior" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089068v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089059v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089073v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761496v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Mara" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S. Mastella" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761476v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696408v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/15606" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503059v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499604v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499605v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071397v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072488v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Rota" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073365v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vincent" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073683v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069985v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimond Ployette" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069988v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John van Den Elst" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074672v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Clement" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John van den Elst" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074813v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihua Ma" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075252v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076169v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Cheng Hou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thonnat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2022.106953" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937170v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zalta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.07.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02878968v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.02.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01838510v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sacco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ben Sadoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01123895v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Elloumi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhan Cosar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pusiol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bremond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976594v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Phu Chau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bremond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corvee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Romdhane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mulin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Derreumeaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zouba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Br&#233;mond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Zuniga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2012.02.038" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2011-142" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645588v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Bak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2011.08.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591090v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502843v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Anfosso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pascual" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Le" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2009.08.03.011.00" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Patino Vilchis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benhadda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502361v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502779v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Georis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276936v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fusier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valentin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Borg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276938v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276937v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boulay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2006.02.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Avanzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tornieri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204407v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hudelot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;rez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pyrrha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204406v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-004-0142-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-92RHHKRT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204405v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Hidalgo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belmonte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204402v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tomczak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204401v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Moisan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872236v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204400v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204399v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087879v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Yu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Marc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berthod" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsjfr.26.2.113" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872718v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Shekhar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-3203(93)90091-A" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDLH8F67-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891208v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Ali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Dai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Marisetty" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Astruc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817281v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746325" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433317v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS52988.2021.9663770" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368366v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijan Das" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F Bremond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973787v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurav Sharma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927432v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpit Chaudhary" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01896061v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Sakhalkar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal F Koperski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05716-9_40" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974693v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061450v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratnesh Kumar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911012v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846920v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Badie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907033v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernando Crispim-Junior" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Ma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fosty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505323.2505329" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904002v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00815046v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059602v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821669v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875972v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanth Bathrinarayanan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Konig" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2013.6636634" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703633v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731792v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33712-3_58" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761461v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Patino" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2012.50" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609876v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moncada" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Travere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loarer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00620496v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00621201v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599734v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632245v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00624369v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Joumier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00624363v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Nefzi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616742v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650048v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Evans" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ferryman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503047v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503864v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502665v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496116v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504634v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515574v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515617v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlef Bechar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.989" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496051v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00453036v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512502v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496120v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Suresh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502932v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Nghiem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502680v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486479v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496818v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503209v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502953v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2008.70" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499631v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79547-6_45" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00507016v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verney" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rainaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perrin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497576v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186403v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502249v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326718v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331272v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00453043v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92781-5_4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00507020v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503053v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206996v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Nghiem" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thonnat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valentin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2007.4425357" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206993v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Vu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206992v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Le Thi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69423-6_41" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502955v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Ruihua" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503071v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503076v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206994v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ma" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMVC.2007.2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502945v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186402v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206995v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Patino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benhadda" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corvee" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186401v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206990v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Toshev" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVS.2006.12" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499629v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVS.2006.4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186400v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428658v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664986v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thinh Vu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Davini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Cuong Pham" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515615v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206991v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mazi&#232;re" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVS.2006.23" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206989v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Remagnino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Velastin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206985v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thirde" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494244v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206981v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206986v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206983v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206984v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206982v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206987v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Bui" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Faure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2005.1577272" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206988v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cupillard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206978v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maziere" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206977v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bannour" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206980v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206979v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Hudelot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494249v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206972v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206968v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206973v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Macq" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206976v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206974v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V-T. Vu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206970v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206969v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206971v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206975v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206964v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dey" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206966v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bo&#235;r" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiebaut" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tricoire" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206967v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206965v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206961v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Vu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206963v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206962v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206959v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206960v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avanzi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206958v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206957v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Rota" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206953v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hidalgo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belmote" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206954v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206955v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stahr" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206956v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206952v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206951v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crub&#233;zy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206950v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089043v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854427v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F Crispim-Junior" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089068v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089059v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089073v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761496v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Mara" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S. Mastella" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761476v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696408v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/15606" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503059v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499604v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499605v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071397v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072488v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Rota" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073365v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vincent" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073683v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069985v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimond Ployette" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069988v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John van Den Elst" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074672v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Clement" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John van den Elst" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074813v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihua Ma" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075252v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076169v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>