--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Monique Thonnat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherches Emerite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated video analysis of emotion and dystonia in epileptic seizures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Cheng Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Mcgonigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epilepsy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2022.106953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of rhythmic rocking in prefrontal seizures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Cheng Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2020.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic rocking stereotypies in frontal lobe seizures: A quantified video study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Cheng Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Huys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Mcgonigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (2), pp.75 - 80. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2020.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach with serious exergames for assessment and stimulation of patients with neurocognitive disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Ben Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (Supplement), pp.150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised discovery of human activities from long-time videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhan Cosar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pusiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Parameter Tuning for Object Tracking Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (4), pp.287-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Video Monitoring system for assessment of Alzheimer's Disease symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Derreumeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Piano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00616747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time reliability measure-driven multi-hypothesis tracking using 2D and 3D features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zúñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (1), pp.142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical and Incremental Event Learning Approach based on Concept Formation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Special Issue: Behaviours in Video, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2012.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time reliability measure-driven multihypothesis tracking using 2D and 3D features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.142. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2011-142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosted human re-identification using Riemannian manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.imavis.2011.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment vieillir chez soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les 24 plus beaux, 446 novembre 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on Intelligent Vision Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (5), pp 501-608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring elderly activities at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Anfosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance Video Indexing and Retrieval using Object Features and semantic Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (7), pp 1439-1476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computer system to monitor older adults at home: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Anfosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, International journal on the fundamental aspects of technology to serve the ageing society, 8 (3), pp.129-139. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2009.08.03.011.00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00455131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision cognitive : Au-delà de l'apparence par Monique Thonnat. Santé à domicile, entretien avec Olivier Guérin, propos recueillis par Dominique Chouchan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, L'explosion de la vie, 428 mars 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00527596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of activity patterns on large video recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special Issue on Visual Information Engineering, 2 (2), pp 108-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Based Complex Object Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp 102-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Control of Video Surveillance Systems with Program Supervision Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Georis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp 189-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Understanding for Complex Activity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fusier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp.167-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00276936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Understanding Framework For Automatic Behavior Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (38), pp.416-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00276938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying 3D Human Model in a Posture Recognition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Special Issue on vision for Crime, 27 (15), pp.1788-1796. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2006.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00276937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Assessment of an Intelligent Activity Monitoring Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Avanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tornieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005 (14), pp.318538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détection précoce in situ des bioagresseurs : application à l'oidium du rosier de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bearez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pyrrha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Ontology Based Cognitive Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications (MVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (1), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-004-0142-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human behaviour visualisation and simulation for automatic video understandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of WSCG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10 (1-3), pp.485-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Semi-Automatic System for Pollen Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerobiologia, International Journal of Aerobiology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18 (3-4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour image in 2D and 3D microscopy for the automation of pollen rate measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tomczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis and Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (Suppl 1), pp.527-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Semi-Automatic System for Pollen Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerobiologia, International Journal of Aerobiology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can Program Supervision do for Software Re-use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings - Software Special Issue on Knowledge Modelling for software components reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 147 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can Program Supervision do for Program~Re-use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking multiple non-rigid objects in video sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transaction on Circuits and Systems for Video Technology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of representing context illustrated by video-surveillance applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies Special Issue on Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 48, pp.375-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study of automatic identification of planktic foraminifera by computer vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saint-Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Foraminiferal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (2), pp.113-123. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gsjfr.26.2.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Intelligent Problem-Solving Environment \protect\\ for Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandra Shekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of Object Shapes by Apparent Boundary and Convex Hull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 26 (1), pp.95-107. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0031-3203(93)90091-A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loose Social-Interaction Recognition in Real-world Therapy Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abid Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Marisetty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2025 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-Supervised Pre-Training Framework for Vision-Based Seizure Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Cheng Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Mcgonigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICASSP 2022 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Stream Approach for Seizure Classification with Knowledge Distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Cheng Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Mcgonigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2021 - 17th IEEE International Conference on Advanced Video and Signal-based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS52988.2021.9663770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking deeper into Time for Activities of Daily Living Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2020 - IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Snowmass village, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VPN: Learning Video-Pose Embedding for Activities of Daily Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurav Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2020 - 16th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Glasgow (Virtual), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where to Focus on for Human Action Recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpit Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2019 - IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Waikoloa Village, Hawaii, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Hybrid Architecture for Human Activity Recognition from RGB-D videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaustubh Sakhalkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal F Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM 2019 - 25th International Conference on MultiMedia Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Thessaloniki, Greece. pp.493-505, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05716-9_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Tracker Selection w.r.t Object Detection Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Winter Conference on Applications of Computer Vision (WACV 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Steamboat Springs CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Object Tracking by Efficient Graph Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratnesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charpiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCV - 12th Asian Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michael S. Brown and Tat-Jen Cham and Yasuyuki Matsushita, Nov 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Representation of Videos with Spatio-Temporal Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratnesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charpiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Tracking Parameter Adaptation based on Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Video and Signal-based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Multiple Sensors for Event Recognition of Older People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fosty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIIRH - 1st ACM MM Workshop on Multimedia Indexing and information Retrieval for Healthcare - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelona, Spain. pp.15-22, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2505323.2505329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Recognition System for Older People Monitoring Using an RGB-D Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fosty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASROB - Workshop on Assistance and Service Robotics in a Human Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Tracking in Videos: Approaches and Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Workshop "Rencontres UNS-UD" (RUNSUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Danang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Recognition and Uncertain Knowledge in Video Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Video and Signal-Based Surveillance (AVSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Parameter Adaptation for Multi-object Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Systems (ICVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Monitoring System for Event Recognition of Older People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanth Bathrinarayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fosty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Konig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Video and Signal-Based Surveillance 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Krakow, Poland. pp.165 - 170, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2013.6636634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-TARGET TRACKING BY DISCRIMINATIVE ANALYSIS ON RIEMANNIAN MANIFOLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP - International Conference on Image Processing - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Match Appearances by Correlations in a Covariance Metric Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charpiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.806-820, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33712-3_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line learning of activities from video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS - IEEE Ninth International Conference on Advanced Video and Signal-Based Surveillance 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China. pp.234-239, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2012.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cognitive Vision System for Nuclear Fusion Device Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Moncada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Travere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference, ICVS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France. pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-shot Human Re-Identification by Mean Riemannian Covariance Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00620496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Discovery, Modeling and Analysis of long term Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pusiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international Conference in Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00621201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Mobile Object Tracking Based on Multiple Feature Similarity and Trajectory Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Computer Vision Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-feature tracking algorithm enabling adaptation to context variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Imaging for Crime Detection and Prevention (ICDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Activity Recognition Framework for assessing motor behavioural disorders in Alzheimer Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Joumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Behaviour Analysis and Video Understanding (ICVS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00624369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal behavior detection in video protection systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedra Nefzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Behaviour Analysis and Video Understanding (ICVS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00624363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Recognition of Complex Event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICVS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, sophia antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00616742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Activity Extraction on Long-Term Video Recordings employing Soft Computing Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ferryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Computer Vision Systems, ICVS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity discovery from video employing soft computing relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Activity Monitoring System for Real Elderly at Home: Validation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Advanced Video and Signal-Based Surveillance AVSS10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework dealing with Uncertainty for Complex Event Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person Re-identification Using Spatial Covariance Regions of Human Body Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Advanced Video and Signal-Based Surveillance, AVSS - 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Based Activity Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pusiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance video retrieval: what we have already done?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Communications and Electronics (ICCE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Nha Trang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line video recognition and counting of harmful insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikhlef Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Pattern Recognition (ICPR'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.4068-4071, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2010.989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person Re-identification Using Haar-based and DCD-based Signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Activity Monitoring by Multi-Camera Surveillance Systems, AMMCSS 2010, in conjunction with 7th IEEE International Conference on Advanced Video and Signal-Based Surveillance, AVSS - 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor Fusion for Monitoring Elderly Activities at Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Advanced Video and Signal Based Surveillance AVSS09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00453036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Video Event Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computer Vision Systems, ICVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Liege, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00512502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FUSION OF MOTION SEGMENTATION WITH ONLINE ADAPTIVE NEURAL CLASSIFIER FOR ROBUST TRACKING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundaram Suresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Joint Conf. on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496120v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Background Subtraction Algorithms for Robust Object Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Imaging for Crime Detection and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Uncertainty for Video Event Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDP 2009 - 3rd International Conference on Imaging for Crime Detection and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online evaluation of tracking algorithm performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Imaging for Crime Detection and Prevention (ICDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, London, United Kingdom. pp.SBN: 978-1-84919-207-1, P38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00486479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repairing People Trajectories Based on Point Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Computer Vision Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Lisboa, Portugal. pp.449-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory based Primitive Events for learning and recognizing Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pusiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second IEEE International Workshop on Tracking Humans for the Evaluation of their Motion in Image Sequences (THEMIS2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadow removal in indoor scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference On Advanced Video and Signal Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Santa Fe, New Mexico, United States. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2008.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Contextual Variations for Video Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Patras, Greece. pp.464-473, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79547-6_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A knowledge-based approach of seismic interpretation : horizon and dip-fault detection by means of cognitive vision.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Rainaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEG, International Exposition and 78th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00507016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining for activity extraction in video data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Extraction et Gestion des Connaissances" EGC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00497576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Query Language Combining Object Features and Semantic Events for Surveillance Video Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International MultiMedia Modeling Conference (MMM'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Activity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Artificial Intelligence ECAI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Patras, Greece. pp 3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Trajectories Clustering for Activity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pusiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundaram Suresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Workshop on Machine Learning for Vision-based Motion Analysis - MLVMA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FRAMEWORK FOR SURVEILLANCE VIDEO INDEXING AND RETRIEVAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Content Based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Activities of Daily Living (ADLs) of Elderly Based on 3D Key Human Postures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cognitive Vision Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Santorini, Greece. pp.37-50, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-92781-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00453043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Seismic Interpretation Based on Cognitive Vision. The horizon Identification as an Application for the Cognitive Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Rainaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70th EAGE Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00507020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining on large Video Recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique Scientifique et Technologique VSST 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETISEO: an evaluation project for video surveillance systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. T. Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2007 - IEEE International Conference on Advanced Video and Singal based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, London, UK, United Kingdom. pp.476 - 48, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2007.4425357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensors Analysis for Everyday Elderly Activity Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. T. Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SETIT 2007 the 4th International Conference Sciences of Electronics, Technologies of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtrajectory-based video indexing and retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM 2007 - 13th International MultiMedia Modeling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Singapore (SG), Singapore. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69423-6_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Evaluation Approach for Video Processing Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Ruihua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Motion and Video Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Large Video Recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Ambient Intelligence Developments AmI.d 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video-Data Knowledge Modelling & Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IET International Conference on Visual Information Engineering, VIE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Evaluation Approach for Video Processing Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. T. Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WMVC 2007 - IEEE Workshop on Motion and Video Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Austin, Texas, USA, United States. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WMVC.2007.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETISEO, performance evaluation for video surveillance systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Video and Signal based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2007.4425357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtrajectory-Based Video Indexing and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International MultiMedia Modeling Conference (MMM'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video-Data modelling and Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Visual Information Engineering - VIE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, London, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory-Based Video Indexing and Retrieval Enabling Relevance Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Communications and Electronics (ICCE'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An A priori-based Method for Frequent Composite Event Discovery in Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Toshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International Conference on Computer Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, New York USA, United States. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICVS.2006.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning Approach for Adaptive Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, New York City, NJ, United States. pp.40, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICVS.2006.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interface for image retrieval and its extension to video retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third National Symposium on Research, Development and Application of Information and Communication Technology (ICT. rda'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Trichogramma Activities From Videos : An adaptation of cognitive vision system to biology field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kaâniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Cognitive Vision Workshop 2006 in conjunction with the European Conference on Cognitive Vision 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00428658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Video Event Recognition System For Public Transport Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thinh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Davini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Crime Detection and Prevention (ICDP'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, London, United Kingdom. pp.414-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAST AND RELIABLE OBJECT CLASSIFICATION IN VIDEO BASED ON A 3D GENERIC MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Visual Information Engineering (VIE 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Knowledge Representation Formalisms to Improve Video Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Georis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Systems (ICVS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, New-York, NY, United States. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICVS.2006.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching gradient descriptors with topological constraints to characterise the crowd dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Remagnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Velastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Visual Information Engineering (VIE2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bangalore, India. pp.441-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Surveillance for Aircraft Activity Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thirde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ferryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fusier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second Joint IEEE International Workshop on Visual Surveillance and Performance Evaluation of Tracking and Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture Recognition with a 3D Human Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE International Symposium on Imaging for Crime Detection and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Vision System for Aircraft Activity Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thirde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ferryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fusier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE International Workshop on Performance Evaluation of Tracking and Surveillance (PETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Breckenridge, Colorado, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Weakly Supervised Approach for Semantic Image Indexing and Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image and Video Retrieval, CIVR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Singapore, Singapore. pp.629-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Surveillance for Aircraft Activity Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thirde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ferryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fusier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE International Conference on Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Scene Understanding for Airport Aprons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ferryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thirde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fusier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 18th Australian Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Sidney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Event Recognition for Aircraft Activity Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thirde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ferryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fusier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 8th IEEE International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Recognition Based on a Video and Multi-Sensor System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Video and Signal-Based Surveillance (AVSS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Como, Italy. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2005.1577272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Visual Recognition for Metro Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measuring Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Video Interpretation Platform Applied To Bank Agency Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Georis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IDSS'04 - 2nd Workshop on Intelligent Distributed Surveillance Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, london, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of 3D Animations from Scenario Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Georis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of VIIP'04- 4th IASTED International Conference on Visualization, Imaging and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Marbella, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Understanding For Metro Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Avanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICNSC 2004 in the special session on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Tapei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Based Object Learning and Recognition : Application to Image Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Hudelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 16th IEEE International Conference on Tools For Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Boca Raton, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Posture Recognition in Video Sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on VS-PETS, Visual Surveillance and Performance Evaluation of Tracking and Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour Recognition for Individuals, Groups of people and Crowd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings of the Intelligent Distributed Surveillance Systems Symposium - IDSS2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, London, UK, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Visual Concept Ontology for Automatic Image Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster Session of the 2nd International Semantic Web Conference, ISWC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Sanibel Island, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of an Evaluation and Diagnosis Method to Improve Tracking Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Georis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Macq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of VIIP'03- 3rd IASTED International Conference on Visualization, Imaging and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Benalmadera, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent bayesian network for the recognation of human behaviors from video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moenne-Loccoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference On Computer Vision Systems (ICVS 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Graz, Austria. pp.44-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Video Interpretation: A Recognition Algorithm for Temporal Scenarios Based on Pre-compiled Scenario Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-T. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Vision System (ICVS'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive Vision Platform for Automatic Recognition of Natural Complex Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Hudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence, ICTAI, Sacramento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Knowledge Based Image Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Hudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computer Vision System Control Architectures, VSCA, Graz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Approach to Monitor the Sanitary Status and to Detect Early Biological Attacks on Plants in Greenhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Hudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pyrrha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Greenhouse Tomato, Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Video Interpretation: A Novel Algorithm for Temporal Scenario Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-T. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighteenth International Joint Conference on Artificial Intelligence (IJCAI'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Acapulco, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Formation Model of a 3D Translucent Object Observed in Light Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing ICIP2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Rochester, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Scheduler for Automatic Telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tricoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Astronomical Telescopes and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Hawaii, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Behavior Recognition With Multiple Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Proceedings of the Workshop on Applications of Computer Vision - ACV2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Orlando, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Recognition from 3D Blurred Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition, ICPR2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Constraints for Video Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Artificial Intelligence, Workshop on Modelling and Solving Problems with Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video surveillance: human behaviour representation and on-line recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Knowledge-Based Intelligent Information and Engineering Systems, KES2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Crema, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Behaviour Visualisation and Simulation for Automatic Video Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10-th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision'2002 WSCG 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Plzen, Czech Republic, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Groups of People for Videosurveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Workshop n Advanced Video-based surveillance Systems AVBS'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Kingston, UK, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Multiple Individuals for Video Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing ICIP'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de scènes de bureaux pour la communication video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Ateliers Traitement et Analyse d'Images Méthodes et Applications, TAIMA01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Recognition from Video Sequences using Declarative Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Artificial Intelligence. ECAI2000.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Pollen Image Recognition based on Palynological Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belmote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Symposium on Aerobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-Automatic System for Pollen Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belmote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Symposium on Aerobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking for Visual Surveillance in VSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Stahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First IEEE International Workshop on Performance Evaluation of Tracking and Surveillance PETS2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Sequence Interpretation for Visual Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Visual Surveillance. VS'00.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Dublin, Ireland. pp.59-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Understanding for Visual Surveillance Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Rota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Cooperative Distributed Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience in Integrating Image Processing Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Crubézy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internatianal Conference on Computer Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Las Palmas, Canary Islands, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Program Supervision under Resource Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Artificial Intelligence-ECAI98. Workshop on Monitoring and Control of Real-Time Intelligent Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Classification of Planktonic Foraminifera by a Knowledge-Based System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth IEEE Conference on Artificial Intelligence for Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Texas, United States. pp.358-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Multiple Sensors for Event Detection of Older People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fosty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Apparent Boundary of an Object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.822-825, 1992, Proc. of IEEE Computer Society Conference on Computer Vision and Pattern Recognition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Apparent Boundary and Convex Hull for the Shape Characterization of Foraminifera Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3, pp.569-572, 1992, Proc. of 11th International Conference on Pattern Recognition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination du contour apparent d'un objet en vue de la description de sa forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1323-1334, 1991, Proceedings of RFIA-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies and their use in geological knowledge formalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Mara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura S. Mastella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin M. &amp; Rainaud JF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shared Earth Modeling: Knowledge Driven Solutions for Building and Managing Subsurface 3D Geological Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technip, Paris, pp.189-205, 2013, 9782710810025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge based approach of a data intensive problem: seismic interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Rainaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin M. &amp; Rainaud JF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shared Earth Modeling: Knowledge based solutions for building and managing subsurface structural models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technip, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty control for reliable video understanding on complex environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weiyao Lin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Video Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2011, 978-953-307-436-8. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/15606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental learning on trajectory clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Paolo Remagnino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Paradigms in Safety and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cognitive Vision Approach to Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paula Fritzsche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech Education and Publishing, pp.265-294, 2008, 978-953-7619-03-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning Approach for Adaptive Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rustram Stolkin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scene reconstruction, Pose Estimation, and Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I-Tech Education and Publishing, pp.431-454, 2007, 9783902613066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies For Video Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thinh Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5189, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI Techniques for VSIS Human Tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Stahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4138, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Program Supervision: from Knowledge Modeling to Dedicated Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3324, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une bibliothèque pour des moteurs de pilotage de programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3011, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation de l'interface du logiciel OCAPI : Version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florimond Ployette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-0186, INRIA. 1995, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de référence du Logiciel OCAPI Version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John van Den Elst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-0183, INRIA. 1995, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision of perception tasks for autonomous systems : the OCAPI approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John van den Elst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2000, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust and efficient stereo matching algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruihua Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1860, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of image processing procedures : OCAPI, a knowledge-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1307, INRIA. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic morphological description of galaxies and classification by an expert system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-0387, INRIA. 1985, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId356"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Monique Thonnat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherches Emerite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated video analysis of emotion and dystonia in epileptic seizures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Cheng Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Mcgonigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epilepsy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2022.106953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic rocking stereotypies in frontal lobe seizures: A quantified video study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Cheng Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Huys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Mcgonigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (2), pp.75 - 80. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2020.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of rhythmic rocking in prefrontal seizures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Cheng Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2020.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach with serious exergames for assessment and stimulation of patients with neurocognitive disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Ben Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (Supplement), pp.150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised discovery of human activities from long-time videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serhan Cosar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pusiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Parameter Tuning for Object Tracking Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (4), pp.287-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Video Monitoring system for assessment of Alzheimer's Disease symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Derreumeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Piano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00616747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time reliability measure-driven multihypothesis tracking using 2D and 3D features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.142. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2011-142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical and Incremental Event Learning Approach based on Concept Formation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Special Issue: Behaviours in Video, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2012.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time reliability measure-driven multi-hypothesis tracking using 2D and 3D features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zúñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (1), pp.142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosted human re-identification using Riemannian manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.imavis.2011.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring elderly activities at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Anfosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment vieillir chez soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les 24 plus beaux, 446 novembre 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on Intelligent Vision Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (5), pp 501-608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance Video Indexing and Retrieval using Object Features and semantic Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (7), pp 1439-1476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computer system to monitor older adults at home: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Anfosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, International journal on the fundamental aspects of technology to serve the ageing society, 8 (3), pp.129-139. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2009.08.03.011.00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00455131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision cognitive : Au-delà de l'apparence par Monique Thonnat. Santé à domicile, entretien avec Olivier Guérin, propos recueillis par Dominique Chouchan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, L'explosion de la vie, 428 mars 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00527596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of activity patterns on large video recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special Issue on Visual Information Engineering, 2 (2), pp 108-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Based Complex Object Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp 102-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Control of Video Surveillance Systems with Program Supervision Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Georis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp 189-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Understanding for Complex Activity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fusier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp.167-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00276936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying 3D Human Model in a Posture Recognition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Special Issue on vision for Crime, 27 (15), pp.1788-1796. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2006.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00276937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Understanding Framework For Automatic Behavior Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (38), pp.416-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00276938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Assessment of an Intelligent Activity Monitoring Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Avanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tornieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005 (14), pp.318538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détection précoce in situ des bioagresseurs : application à l'oidium du rosier de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bearez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pyrrha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Ontology Based Cognitive Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications (MVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (1), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-004-0142-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human behaviour visualisation and simulation for automatic video understandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of WSCG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10 (1-3), pp.485-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Semi-Automatic System for Pollen Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerobiologia, International Journal of Aerobiology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18 (3-4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Semi-Automatic System for Pollen Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerobiologia, International Journal of Aerobiology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour image in 2D and 3D microscopy for the automation of pollen rate measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tomczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis and Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (Suppl 1), pp.527-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can Program Supervision do for Program~Re-use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can Program Supervision do for Software Re-use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings - Software Special Issue on Knowledge Modelling for software components reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 147 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of representing context illustrated by video-surveillance applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies Special Issue on Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 48, pp.375-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking multiple non-rigid objects in video sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transaction on Circuits and Systems for Video Technology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study of automatic identification of planktic foraminifera by computer vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saint-Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Foraminiferal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (2), pp.113-123. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gsjfr.26.2.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Intelligent Problem-Solving Environment \protect\\ for Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandra Shekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of Object Shapes by Apparent Boundary and Convex Hull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 26 (1), pp.95-107. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0031-3203(93)90091-A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loose Social-Interaction Recognition in Real-world Therapy Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abid Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Marisetty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2025 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-Supervised Pre-Training Framework for Vision-Based Seizure Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Cheng Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Mcgonigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICASSP 2022 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Stream Approach for Seizure Classification with Knowledge Distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen-Cheng Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Mcgonigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bartolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2021 - 17th IEEE International Conference on Advanced Video and Signal-based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS52988.2021.9663770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking deeper into Time for Activities of Daily Living Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2020 - IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Snowmass village, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VPN: Learning Video-Pose Embedding for Activities of Daily Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurav Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2020 - 16th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Glasgow (Virtual), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where to Focus on for Human Action Recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpit Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACV 2019 - IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Waikoloa Village, Hawaii, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Hybrid Architecture for Human Activity Recognition from RGB-D videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srijan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaustubh Sakhalkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal F Koperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM 2019 - 25th International Conference on MultiMedia Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Thessaloniki, Greece. pp.493-505, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05716-9_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Representation of Videos with Spatio-Temporal Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratnesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charpiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Tracker Selection w.r.t Object Detection Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Winter Conference on Applications of Computer Vision (WACV 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Steamboat Springs CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Object Tracking by Efficient Graph Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratnesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charpiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCV - 12th Asian Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michael S. Brown and Tat-Jen Cham and Yasuyuki Matsushita, Nov 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Monitoring System for Event Recognition of Older People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanth Bathrinarayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fosty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Konig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Video and Signal-Based Surveillance 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Krakow, Poland. pp.165 - 170, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2013.6636634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Parameter Adaptation for Multi-object Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Systems (ICVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Tracking Parameter Adaptation based on Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Video and Signal-based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Multiple Sensors for Event Recognition of Older People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fosty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIIRH - 1st ACM MM Workshop on Multimedia Indexing and information Retrieval for Healthcare - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelona, Spain. pp.15-22, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2505323.2505329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Recognition System for Older People Monitoring Using an RGB-D Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fosty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASROB - Workshop on Assistance and Service Robotics in a Human Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Tracking in Videos: Approaches and Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Workshop "Rencontres UNS-UD" (RUNSUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Danang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Recognition and Uncertain Knowledge in Video Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernando Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Video and Signal-Based Surveillance (AVSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-TARGET TRACKING BY DISCRIMINATIVE ANALYSIS ON RIEMANNIAN MANIFOLD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP - International Conference on Image Processing - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Match Appearances by Correlations in a Covariance Metric Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charpiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.806-820, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33712-3_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line learning of activities from video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS - IEEE Ninth International Conference on Advanced Video and Signal-Based Surveillance 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China. pp.234-239, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2012.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Mobile Object Tracking Based on Multiple Feature Similarity and Trajectory Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Computer Vision Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-feature tracking algorithm enabling adaptation to context variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Imaging for Crime Detection and Prevention (ICDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cognitive Vision System for Nuclear Fusion Device Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Moncada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Travere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Loarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference, ICVS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France. pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-shot Human Re-Identification by Mean Riemannian Covariance Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00620496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Discovery, Modeling and Analysis of long term Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pusiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international Conference in Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00621201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Activity Recognition Framework for assessing motor behavioural disorders in Alzheimer Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Joumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Behaviour Analysis and Video Understanding (ICVS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00624369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal behavior detection in video protection systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedra Nefzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Behaviour Analysis and Video Understanding (ICVS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00624363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Recognition of Complex Event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICVS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, sophia antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00616742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Activity Extraction on Long-Term Video Recordings employing Soft Computing Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murray Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ferryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Computer Vision Systems, ICVS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line video recognition and counting of harmful insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikhlef Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Pattern Recognition (ICPR'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.4068-4071, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2010.989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person Re-identification Using Haar-based and DCD-based Signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Activity Monitoring by Multi-Camera Surveillance Systems, AMMCSS 2010, in conjunction with 7th IEEE International Conference on Advanced Video and Signal-Based Surveillance, AVSS - 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Activity Monitoring System for Real Elderly at Home: Validation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Advanced Video and Signal-Based Surveillance AVSS10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework dealing with Uncertainty for Complex Event Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person Re-identification Using Spatial Covariance Regions of Human Body Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Advanced Video and Signal-Based Surveillance, AVSS - 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity discovery from video employing soft computing relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Based Activity Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pusiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance video retrieval: what we have already done?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Communications and Electronics (ICCE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Nha Trang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FUSION OF MOTION SEGMENTATION WITH ONLINE ADAPTIVE NEURAL CLASSIFIER FOR ROBUST TRACKING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundaram Suresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Joint Conf. on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496120v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor Fusion for Monitoring Elderly Activities at Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Advanced Video and Signal Based Surveillance AVSS09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00453036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Video Event Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computer Vision Systems, ICVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Liege, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00512502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Background Subtraction Algorithms for Robust Object Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Imaging for Crime Detection and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Uncertainty for Video Event Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDP 2009 - 3rd International Conference on Imaging for Crime Detection and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online evaluation of tracking algorithm performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Imaging for Crime Detection and Prevention (ICDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, London, United Kingdom. pp.SBN: 978-1-84919-207-1, P38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00486479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory based Primitive Events for learning and recognizing Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pusiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second IEEE International Workshop on Tracking Humans for the Evaluation of their Motion in Image Sequences (THEMIS2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repairing People Trajectories Based on Point Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Phu Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Computer Vision Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Lisboa, Portugal. pp.449-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Seismic Interpretation Based on Cognitive Vision. The horizon Identification as an Application for the Cognitive Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Rainaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70th EAGE Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00507020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Activities of Daily Living (ADLs) of Elderly Based on 3D Key Human Postures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cognitive Vision Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Santorini, Greece. pp.37-50, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-92781-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00453043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadow removal in indoor scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference On Advanced Video and Signal Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Santa Fe, New Mexico, United States. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2008.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Contextual Variations for Video Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Patras, Greece. pp.464-473, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79547-6_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A knowledge-based approach of seismic interpretation : horizon and dip-fault detection by means of cognitive vision.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Rainaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEG, International Exposition and 78th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00507016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Query Language Combining Object Features and Semantic Events for Surveillance Video Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International MultiMedia Modeling Conference (MMM'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Activity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Artificial Intelligence ECAI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Patras, Greece. pp 3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Trajectories Clustering for Activity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Pusiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundaram Suresh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Workshop on Machine Learning for Vision-based Motion Analysis - MLVMA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining for activity extraction in video data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Extraction et Gestion des Connaissances" EGC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00497576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FRAMEWORK FOR SURVEILLANCE VIDEO INDEXING AND RETRIEVAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Content Based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETISEO: an evaluation project for video surveillance systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. T. Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS 2007 - IEEE International Conference on Advanced Video and Singal based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, London, UK, United Kingdom. pp.476 - 48, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2007.4425357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensors Analysis for Everyday Elderly Activity Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. T. Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SETIT 2007 the 4th International Conference Sciences of Electronics, Technologies of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtrajectory-based video indexing and retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM 2007 - 13th International MultiMedia Modeling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Singapore (SG), Singapore. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69423-6_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining on large Video Recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique Scientifique et Technologique VSST 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Evaluation Approach for Video Processing Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Ruihua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Motion and Video Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Large Video Recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Ambient Intelligence Developments AmI.d 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video-Data Knowledge Modelling & Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IET International Conference on Visual Information Engineering, VIE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Evaluation Approach for Video Processing Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. T. Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WMVC 2007 - IEEE Workshop on Motion and Video Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Austin, Texas, USA, United States. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WMVC.2007.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETISEO, performance evaluation for video surveillance systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Nghiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Video and Signal based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2007.4425357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video-Data modelling and Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Patino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Corvee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Visual Information Engineering - VIE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, London, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtrajectory-Based Video Indexing and Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International MultiMedia Modeling Conference (MMM'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching gradient descriptors with topological constraints to characterise the crowd dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Remagnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Velastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Visual Information Engineering (VIE2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bangalore, India. pp.441-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An A priori-based Method for Frequent Composite Event Discovery in Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Toshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International Conference on Computer Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, New York USA, United States. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICVS.2006.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning Approach for Adaptive Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, New York City, NJ, United States. pp.40, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICVS.2006.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interface for image retrieval and its extension to video retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third National Symposium on Research, Development and Application of Information and Communication Technology (ICT. rda'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Trichogramma Activities From Videos : An adaptation of cognitive vision system to biology field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kaâniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Cognitive Vision Workshop 2006 in conjunction with the European Conference on Cognitive Vision 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00428658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory-Based Video Indexing and Retrieval Enabling Relevance Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Communications and Electronics (ICCE'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Video Event Recognition System For Public Transport Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thinh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Davini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Crime Detection and Prevention (ICDP'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, London, United Kingdom. pp.414-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAST AND RELIABLE OBJECT CLASSIFICATION IN VIDEO BASED ON A 3D GENERIC MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Visual Information Engineering (VIE 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Knowledge Representation Formalisms to Improve Video Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Georis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Systems (ICVS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, New-York, NY, United States. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICVS.2006.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture Recognition with a 3D Human Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE International Symposium on Imaging for Crime Detection and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Surveillance for Aircraft Activity Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thirde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ferryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fusier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second Joint IEEE International Workshop on Visual Surveillance and Performance Evaluation of Tracking and Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Weakly Supervised Approach for Semantic Image Indexing and Retrieval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image and Video Retrieval, CIVR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Singapore, Singapore. pp.629-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Surveillance for Aircraft Activity Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thirde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ferryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fusier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE International Conference on Advanced Video and Signal-Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Vision System for Aircraft Activity Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thirde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ferryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fusier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE International Workshop on Performance Evaluation of Tracking and Surveillance (PETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Breckenridge, Colorado, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Recognition Based on a Video and Multi-Sensor System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc. Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Video and Signal-Based Surveillance (AVSS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Como, Italy. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2005.1577272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Event Recognition for Aircraft Activity Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thirde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ferryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fusier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 8th IEEE International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Scene Understanding for Airport Aprons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ferryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thirde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fusier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 18th Australian Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Sidney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Visual Recognition for Metro Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measuring Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Understanding For Metro Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Avanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICNSC 2004 in the special session on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Tapei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Based Object Learning and Recognition : Application to Image Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Hudelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 16th IEEE International Conference on Tools For Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Boca Raton, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of 3D Animations from Scenario Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Georis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of VIIP'04- 4th IASTED International Conference on Visualization, Imaging and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Marbella, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Video Interpretation Platform Applied To Bank Agency Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Georis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IDSS'04 - 2nd Workshop on Intelligent Distributed Surveillance Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, london, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive Vision Platform for Automatic Recognition of Natural Complex Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Hudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence, ICTAI, Sacramento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Posture Recognition in Video Sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on VS-PETS, Visual Surveillance and Performance Evaluation of Tracking and Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour Recognition for Individuals, Groups of people and Crowd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings of the Intelligent Distributed Surveillance Systems Symposium - IDSS2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, London, UK, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Visual Concept Ontology for Automatic Image Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster Session of the 2nd International Semantic Web Conference, ISWC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Sanibel Island, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of an Evaluation and Diagnosis Method to Improve Tracking Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Georis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Macq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of VIIP'03- 3rd IASTED International Conference on Visualization, Imaging and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Benalmadera, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent bayesian network for the recognation of human behaviors from video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moenne-Loccoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference On Computer Vision Systems (ICVS 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Graz, Austria. pp.44-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Video Interpretation: A Recognition Algorithm for Temporal Scenarios Based on Pre-compiled Scenario Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-T. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Vision System (ICVS'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Knowledge Based Image Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Hudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computer Vision System Control Architectures, VSCA, Graz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Video Interpretation: A Novel Algorithm for Temporal Scenario Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-T. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighteenth International Joint Conference on Artificial Intelligence (IJCAI'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Acapulco, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Approach to Monitor the Sanitary Status and to Detect Early Biological Attacks on Plants in Greenhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Hudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pyrrha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Greenhouse Tomato, Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Formation Model of a 3D Translucent Object Observed in Light Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing ICIP2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Rochester, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Scheduler for Automatic Telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tricoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Astronomical Telescopes and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Hawaii, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Behavior Recognition With Multiple Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Proceedings of the Workshop on Applications of Computer Vision - ACV2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Orlando, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Recognition from 3D Blurred Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition, ICPR2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Constraints for Video Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Artificial Intelligence, Workshop on Modelling and Solving Problems with Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Behaviour Visualisation and Simulation for Automatic Video Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10-th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision'2002 WSCG 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Plzen, Czech Republic, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video surveillance: human behaviour representation and on-line recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Knowledge-Based Intelligent Information and Engineering Systems, KES2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Crema, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Groups of People for Videosurveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Workshop n Advanced Video-based surveillance Systems AVBS'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Kingston, UK, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Multiple Individuals for Video Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing ICIP'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de scènes de bureaux pour la communication video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Ateliers Traitement et Analyse d'Images Méthodes et Applications, TAIMA01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Recognition from Video Sequences using Declarative Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Artificial Intelligence. ECAI2000.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Pollen Image Recognition based on Palynological Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belmote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Symposium on Aerobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-Automatic System for Pollen Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belmote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Symposium on Aerobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking for Visual Surveillance in VSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Stahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First IEEE International Workshop on Performance Evaluation of Tracking and Surveillance PETS2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Sequence Interpretation for Visual Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Visual Surveillance. VS'00.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Dublin, Ireland. pp.59-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Understanding for Visual Surveillance Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Rota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Cooperative Distributed Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience in Integrating Image Processing Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Crubézy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internatianal Conference on Computer Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Las Palmas, Canary Islands, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Program Supervision under Resource Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Artificial Intelligence-ECAI98. Workshop on Monitoring and Control of Real-Time Intelligent Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Classification of Planktonic Foraminifera by a Knowledge-Based System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth IEEE Conference on Artificial Intelligence for Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Texas, United States. pp.358-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Multiple Sensors for Event Detection of Older People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fosty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Apparent Boundary of an Object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.822-825, 1992, Proc. of IEEE Computer Society Conference on Computer Vision and Pattern Recognition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Apparent Boundary and Convex Hull for the Shape Characterization of Foraminifera Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3, pp.569-572, 1992, Proc. of 11th International Conference on Pattern Recognition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination du contour apparent d'un objet en vue de la description de sa forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1323-1334, 1991, Proceedings of RFIA-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies and their use in geological knowledge formalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Mara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura S. Mastella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin M. &amp; Rainaud JF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shared Earth Modeling: Knowledge Driven Solutions for Building and Managing Subsurface 3D Geological Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technip, Paris, pp.189-205, 2013, 9782710810025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge based approach of a data intensive problem: seismic interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Rainaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin M. &amp; Rainaud JF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shared Earth Modeling: Knowledge based solutions for building and managing subsurface structural models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technip, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty control for reliable video understanding on complex environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weiyao Lin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Video Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2011, 978-953-307-436-8. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/15606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental learning on trajectory clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Patino Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Paolo Remagnino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Paradigms in Safety and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cognitive Vision Approach to Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paula Fritzsche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech Education and Publishing, pp.265-294, 2008, 978-953-7619-03-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning Approach for Adaptive Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rustram Stolkin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scene reconstruction, Pose Estimation, and Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I-Tech Education and Publishing, pp.431-454, 2007, 9783902613066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00499605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies For Video Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thinh Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5189, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI Techniques for VSIS Human Tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Stahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4138, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Program Supervision: from Knowledge Modeling to Dedicated Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3324, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une bibliothèque pour des moteurs de pilotage de programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3011, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation de l'interface du logiciel OCAPI : Version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florimond Ployette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-0186, INRIA. 1995, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de référence du Logiciel OCAPI Version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John van Den Elst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-0183, INRIA. 1995, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust and efficient stereo matching algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruihua Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1860, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision of perception tasks for autonomous systems : the OCAPI approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John van den Elst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2000, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of image processing procedures : OCAPI, a knowledge-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1307, INRIA. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic morphological description of galaxies and classification by an expert system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-0387, INRIA. 1985, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId356"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Cheng Hou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thonnat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2022.106953" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937170v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zalta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.07.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02878968v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.02.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01838510v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sacco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ben Sadoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01123895v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Elloumi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhan Cosar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pusiol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bremond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976594v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Phu Chau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bremond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corvee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Romdhane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mulin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Derreumeaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zouba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Br&#233;mond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Zuniga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2012.02.038" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2011-142" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645588v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Bak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2011.08.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591090v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502843v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Anfosso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pascual" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Le" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2009.08.03.011.00" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Patino Vilchis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benhadda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502361v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502779v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Georis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276936v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fusier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valentin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Borg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276938v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276937v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boulay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2006.02.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Avanzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tornieri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204407v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hudelot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;rez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pyrrha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204406v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-004-0142-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-92RHHKRT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204405v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Hidalgo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belmonte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204402v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tomczak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204401v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Moisan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872236v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204400v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204399v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087879v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Yu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Marc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berthod" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsjfr.26.2.113" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872718v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Shekhar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-3203(93)90091-A" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDLH8F67-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891208v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Ali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Dai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Marisetty" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Astruc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817281v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746325" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433317v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS52988.2021.9663770" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368366v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijan Das" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F Bremond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973787v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurav Sharma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927432v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpit Chaudhary" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01896061v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Sakhalkar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal F Koperski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05716-9_40" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974693v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061450v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratnesh Kumar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911012v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846920v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Badie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907033v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernando Crispim-Junior" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Ma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fosty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505323.2505329" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904002v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00815046v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059602v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821669v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875972v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanth Bathrinarayanan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Konig" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2013.6636634" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703633v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731792v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33712-3_58" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761461v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Patino" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2012.50" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609876v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moncada" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Travere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loarer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00620496v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00621201v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599734v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632245v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00624369v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Joumier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00624363v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Nefzi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616742v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650048v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Evans" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ferryman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503047v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503864v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502665v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496116v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504634v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515574v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515617v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlef Bechar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.989" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496051v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00453036v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512502v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496120v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Suresh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502932v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Nghiem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502680v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486479v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496818v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503209v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502953v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2008.70" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499631v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79547-6_45" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00507016v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verney" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rainaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perrin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497576v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186403v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502249v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326718v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331272v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00453043v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92781-5_4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00507020v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503053v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206996v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Nghiem" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thonnat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valentin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2007.4425357" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206993v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Vu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206992v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Le Thi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69423-6_41" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502955v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Ruihua" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503071v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503076v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206994v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ma" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMVC.2007.2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502945v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186402v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206995v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Patino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benhadda" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corvee" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186401v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206990v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Toshev" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVS.2006.12" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499629v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVS.2006.4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186400v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428658v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664986v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thinh Vu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Davini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Cuong Pham" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515615v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206991v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mazi&#232;re" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVS.2006.23" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206989v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Remagnino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Velastin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206985v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thirde" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494244v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206981v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206986v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206983v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206984v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206982v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206987v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Bui" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Faure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2005.1577272" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206988v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cupillard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206978v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maziere" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206977v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bannour" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206980v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206979v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Hudelot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494249v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206972v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206968v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206973v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Macq" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206976v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206974v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V-T. Vu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206970v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206969v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206971v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206975v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206964v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dey" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206966v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bo&#235;r" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiebaut" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tricoire" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206967v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206965v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206961v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Vu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206963v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206962v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206959v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206960v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avanzi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206958v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206957v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Rota" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206953v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hidalgo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belmote" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206954v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206955v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stahr" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206956v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206952v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206951v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crub&#233;zy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206950v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089043v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854427v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F Crispim-Junior" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089068v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089059v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089073v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761496v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Mara" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S. Mastella" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761476v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696408v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/15606" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503059v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499604v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499605v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071397v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072488v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Rota" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073365v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vincent" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073683v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069985v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimond Ployette" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069988v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John van Den Elst" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074672v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Clement" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John van den Elst" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074813v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihua Ma" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075252v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076169v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Cheng Hou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thonnat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2022.106953" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02878968v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.02.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zalta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.07.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01838510v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sacco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ben Sadoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01123895v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Elloumi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhan Cosar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pusiol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bremond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976594v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Phu Chau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bremond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corvee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Romdhane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mulin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Derreumeaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zouba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Zuniga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2011-142" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2012.02.038" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784411v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Br&#233;mond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645588v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Bak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2011.08.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504703v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Anfosso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pascual" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502843v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Le" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2009.08.03.011.00" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Patino Vilchis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benhadda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502361v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502779v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Georis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276936v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fusier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valentin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Borg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276937v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boulay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2006.02.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Avanzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tornieri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204407v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hudelot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;rez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pyrrha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204406v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-004-0142-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-92RHHKRT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204405v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Hidalgo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belmonte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204403v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204402v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tomczak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872236v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Moisan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204401v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204399v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204400v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087879v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Yu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Marc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berthod" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsjfr.26.2.113" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872718v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Shekhar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-3203(93)90091-A" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDLH8F67-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891208v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Ali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Dai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Marisetty" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Astruc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817281v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746325" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433317v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS52988.2021.9663770" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368366v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijan Das" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F Bremond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973787v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurav Sharma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927432v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpit Chaudhary" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01896061v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Sakhalkar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal F Koperski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05716-9_40" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratnesh Kumar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974693v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061450v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875972v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernando Crispim-Junior" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanth Bathrinarayanan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fosty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Konig" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2013.6636634" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821669v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846920v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Badie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907033v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Ma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505323.2505329" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904002v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00815046v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059602v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703633v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731792v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33712-3_58" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761461v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Patino" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2012.50" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599734v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632245v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609876v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moncada" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Travere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loarer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00620496v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00621201v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00624369v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Joumier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00624363v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Nefzi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616742v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650048v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Evans" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ferryman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515617v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlef Bechar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.989" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496051v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503864v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502665v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496116v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504634v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515574v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496120v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Suresh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00453036v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512502v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502932v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Nghiem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502680v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486479v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503209v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496818v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00507020v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verney" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perrin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rainaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00453043v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92781-5_4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502953v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2008.70" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499631v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79547-6_45" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00507016v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186403v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502249v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326718v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497576v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331272v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206996v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Nghiem" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thonnat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valentin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2007.4425357" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206993v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Vu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206992v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Le Thi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69423-6_41" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503053v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502955v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Ruihua" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503071v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503076v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206994v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ma" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMVC.2007.2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502945v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206995v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Patino" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benhadda" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corvee" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186402v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206989v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Remagnino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Velastin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206990v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Toshev" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVS.2006.12" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499629v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVS.2006.4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186400v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428658v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186401v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664986v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thinh Vu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Davini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Cuong Pham" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515615v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206991v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mazi&#232;re" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVS.2006.23" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494244v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206985v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thirde" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206986v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206983v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206981v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206987v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Bui" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Faure" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2005.1577272" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206982v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206984v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206988v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cupillard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206980v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206979v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Hudelot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206977v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bannour" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206978v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maziere" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206970v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494249v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206972v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206968v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206973v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Macq" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206976v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206974v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V-T. Vu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206969v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206975v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206971v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206964v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dey" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206966v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bo&#235;r" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiebaut" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tricoire" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206967v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206965v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206961v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Vu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206962v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206963v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206959v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206960v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avanzi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206958v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206957v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Rota" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206953v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hidalgo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belmote" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206954v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206955v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Stahr" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206956v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206952v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206951v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crub&#233;zy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206950v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089043v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854427v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F Crispim-Junior" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089068v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089059v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089073v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761496v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Mara" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S. Mastella" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761476v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696408v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/15606" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503059v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499604v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499605v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071397v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072488v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Rota" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073365v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vincent" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073683v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069985v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimond Ployette" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069988v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John van Den Elst" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074813v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihua Ma" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074672v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Clement" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John van den Elst" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075252v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076169v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>