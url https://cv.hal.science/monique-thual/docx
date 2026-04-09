--- v0 (2026-03-04)
+++ v1 (2026-04-09)
@@ -1432,295 +1432,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Efficiency and Reflectance Analysis of Graded Index Expanded Beam Connectors</w:t>
+                <w:t xml:space="preserve">Study of Optimized Coupling Based on Micro-lensed Fibers for Fibers and Photonic Integrated Circuits in the Framework of Telecommunications and Sensing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sy Dat Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Briand</w:t>
+                <w:t xml:space="preserve">Enguerran Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Quétel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Claudot</w:t>
+                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Azuelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2016.2525804⟩</w:t>
+              <w:t xml:space="preserve">Communications in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (4), pp.325-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15625/0868-3166/26/4/8951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300833v1</w:t>
+                <w:t xml:space="preserve">hal-01609530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Optimized Coupling Based on Micro-lensed Fibers for Fibers and Photonic Integrated Circuits in the Framework of Telecommunications and Sensing Applications</w:t>
+                <w:t xml:space="preserve">Coupling Efficiency and Reflectance Analysis of Graded Index Expanded Beam Connectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sy Dat Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enguerran Delcourt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Girault</w:t>
+                <w:t xml:space="preserve">Lionel Quétel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Azuelos</w:t>
+                <w:t xml:space="preserve">Sébastien Claudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (4), pp.325-334. </w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (9), pp.2092-2099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15625/0868-3166/26/4/8951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2016.2525804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609530v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic integration on InP of a DML and a ring resonator for future access networks</w:t>
               </w:r>
@@ -3812,252 +3812,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber Optic Research in France: Editorial for the Special Issue</w:t>
+                <w:t xml:space="preserve">Physical and Optical Properties of Poly(3-AlkylThiophene) with a View to the Fabrication of a Highly Nonlinear Waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Khalida Messaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dominique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Haesaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiber and Integrated Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01468030802275768⟩</w:t>
+              <w:t xml:space="preserve">The Open Materials Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.47-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874088X00802010047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356017v1</w:t>
+                <w:t xml:space="preserve">hal-00353737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and Optical Properties of Poly(3-AlkylThiophene) with a View to the Fabrication of a Highly Nonlinear Waveguide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Fiber Optic Research in France: Editorial for the Special Issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Open Materials Science Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2, pp.47-55. </w:t>
+              <w:t xml:space="preserve">Fiber and Integrated Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol.27 (Issue 5), pp.317-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1874088X00802010047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01468030802275768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353737v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to Research on Micro-Lensed Fibers for Modes Coupling</w:t>
               </w:r>
@@ -5878,230 +5878,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Analog FeedForward Equalizer Cells Initialization and Optimization in 50G-PON</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Waist Size Story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Photonics Congress (IPR, Networks, NOMA, SOLITH, SPPCom) (2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jul 2025, Sète, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266882v1</w:t>
+                <w:t xml:space="preserve">hal-05296338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waist Size Story</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of Analog FeedForward Equalizer Cells Initialization and Optimization in 50G-PON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Scalart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Joindot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Photonics Congress (IPR, Networks, NOMA, SOLITH, SPPCom) (2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/sppcom.2025.spm3f.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296338v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital vs Analog Equalization in FEC Supported 50G-PON</w:t>
               </w:r>
@@ -6340,484 +6340,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog FFE Coefficients Optimization Using MMSE-based LMS Algorithm in PON Context</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Joindot</w:t>
+                <w:t xml:space="preserve">Towards narrow-linewidth hybrid-integrated laser diode using Bragg grating for the blue/near-UV range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Congar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lablonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Butté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing in Photonic Communications (SPPCom)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">10th International Conference on Optical, Optoelectronic and Photonic Materials and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Pardubice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04921880v1</w:t>
+                <w:t xml:space="preserve">hal-04652717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation et caractérisation d'un micro-collimateur à fibres optiques à microlentille hémi-ellipsoïdale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouher Mallek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjiba Boulaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Eddine Demagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTIQUE Normandie 2024 JNOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards narrow-linewidth hybrid-integrated laser diode using Bragg grating for the blue/near-UV range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Butté</w:t>
+                <w:t xml:space="preserve">Analog FFE Coefficients Optimization Using MMSE-based LMS Algorithm in PON Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Scalart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Joindot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Optical, Optoelectronic and Photonic Materials and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Pardubice, Czech Republic</w:t>
+              <w:t xml:space="preserve">Signal Processing in Photonic Communications (SPPCom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652717v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturisation d'une diode laser InGaN à faible largeur de raie par contre réaction optique d'un réseau de Bragg fibré pour la gamme du bleu et du proche ultraviolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Congar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lablonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Butté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t>
@@ -7090,325 +7090,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time 400 Gbit/s PAM-4 Optical Link over 30 km for Future Access Network</w:t>
+                <w:t xml:space="preserve">Uncooled High Speed Ge/Si Avalanche Photodiode for 50 Gbit/s-PON with 60 km Reach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dessemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Saliou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Optical Fiber Communications Conference and Exhibition (OFC)</w:t>
+              <w:t xml:space="preserve">Optical Fiber Communications Conference and Exhibition (OFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, San Diego, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ofc49934.2023.10116072⟩</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OFC.2023.Th3G.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816710v1</w:t>
+                <w:t xml:space="preserve">hal-04198368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncooled High Speed Ge/Si Avalanche Photodiode for 50 Gbit/s-PON with 60 km Reach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRANSMISSION 25 GBIT/S TEMPS R ÉEL EN MODE BURST POUR LE LIEN MONTANT DU 50G-PON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Dessemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Communications Conference and Exhibition (OFC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Nationale de l'Optique Guidée (JNOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198368v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of SiON-based photonic integrated circuits for the blue/near-UV wavelength range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7416,219 +7407,228 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, University of Twente, Enschede, The Netherlands, Netherlands. https://www.ecio-conference.org/2023-proceedings/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRANSMISSION 25 GBIT/S TEMPS R ÉEL EN MODE BURST POUR LE LIEN MONTANT DU 50G-PON</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dylan Chevalier</w:t>
+                <w:t xml:space="preserve">Real-Time 400 Gbit/s PAM-4 Optical Link over 30 km for Future Access Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Simon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationale de l'Optique Guidée (JNOG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 Optical Fiber Communications Conference and Exhibition (OFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ofc49934.2023.10116072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709396v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 Gbit/s/λ WDM real time transmission in hollow core antiresonant fiber reaching 42.3 dB optical budget for mobile X-haul</w:t>
               </w:r>
@@ -7876,168 +7876,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie moyen infrarouge déportée à base de fibres optiques creuses anti-résonantes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chartier</w:t>
+                <w:t xml:space="preserve">Real-Time 100 Gbit/s/lambda PAM-4 Fiber Link supporting 4λ Operation with a Common Fiber Amplifier for Future Mobile X-haul and Point to Point Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTIQUE Nice 2022 - 41è Journées Nationales d'Optique Guidée (JNOG'41)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">48th European Conference on Optical Communication (ECOC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Basel, Switzerland. pp.Mo3C.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767672v1</w:t>
+                <w:t xml:space="preserve">hal-03839969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross Gain Modulation Mitigation with Automatic Gain Control of Bidirectional SOA for DSP-free 50G-PON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8096,251 +8096,251 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th European Conference on Optical Communication (ECOC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time 100 Gbit/s/lambda PAM-4 Fiber Link supporting 4λ Operation with a Common Fiber Amplifier for Future Mobile X-haul and Point to Point Access Networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Saliou</w:t>
+                <w:t xml:space="preserve">Spectroscopie moyen infrarouge déportée à base de fibres optiques creuses anti-résonantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Méhauté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Insou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th European Conference on Optical Communication (ECOC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Basel, Switzerland. pp.Mo3C.4</w:t>
+              <w:t xml:space="preserve">OPTIQUE Nice 2022 - 41è Journées Nationales d'Optique Guidée (JNOG'41)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839969v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica hollow-core anti-resonant fiber for harsh environment mid-infrared sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Insou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Méhauté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Claudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Provino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8516,77 +8516,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanded Beam Connectors for Single Mode Optical Fiber Sensor Applications in Aerospace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Claudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Insou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Quétel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9011,316 +9011,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système embarqué de mesure optique des gaz de combustion du kérosène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Reliable Expanded Beam Connectors for Single Mode Optical Fiber Sensor Applications in Harsh Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Insou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Quetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Claudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Reliability of Optoelectronics for Systems (ISROS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336790v1</w:t>
+                <w:t xml:space="preserve">hal-02415813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Expanded Beam Connectors for Single Mode Optical Fiber Sensor Applications in Harsh Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Système embarqué de mesure optique des gaz de combustion du kérosène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Insou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Claudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Provino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Haboucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Reliability of Optoelectronics for Systems (ISROS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415813v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica Hollow Core Antiresonant Fiber for Harsh Environment Mid-IR Sensing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Insou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Provino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Haboucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9369,325 +9369,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Core Hollow-Core Antiresonant Fiber with Low-Loss and Truly Single-Mode Guidance for N-IR Wavelengths</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microlentille à faisceau expansé en connecteur standard pour capteur optique à fibre monomode en environnement sévère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Insou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Quetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Claudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Solid State Lasers Conference (ASSL 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optique Toulouse 2018 - 38è Journées Nationales d'Optique Guidée (JNOG'38)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926819v1</w:t>
+                <w:t xml:space="preserve">hal-01891554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microlentille à faisceau expansé en connecteur standard pour capteur optique à fibre monomode en environnement sévère</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large-Core Hollow-Core Antiresonant Fiber with Low-Loss and Truly Single-Mode Guidance for N-IR Wavelengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Provino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Haboucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Havranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Monteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Toulouse 2018 - 38è Journées Nationales d'Optique Guidée (JNOG'38)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Solid State Lasers Conference (ASSL 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Boston, MA, United States. pp.ATh1A.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ASSL.2018.ATh1A.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891554v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanded Beam Connectors for Single Mode Optical Fiber Sensor Applications in Harsh Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Insou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Quetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Claudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10336,277 +10336,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-lensed fibers for coupling optimization in optical fibers and photonic integrated circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of self-phase modulation and four-wave mixing in chalcogenide ridge waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enguerran Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sy Dat Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paul Azuelos</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Photonics and Applications (ICPA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Ninh Binh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486788v1</w:t>
+                <w:t xml:space="preserve">hal-02429544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of self-phase modulation and four-wave mixing in chalcogenide ridge waveguides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Micro-lensed fibers for coupling optimization in optical fibers and photonic integrated circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sy Dat Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enguerran Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Azuelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Photonics and Applications (ICPA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Ninh Binh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429544v1</w:t>
+                <w:t xml:space="preserve">hal-01486788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond 25 Gbit/s directly modulated, directly detected OFDM using channel flattening by a Fabry-Perot filter</w:t>
               </w:r>
@@ -10720,286 +10720,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Expanded Beam Connector Compliant with Single-mode Fiber Transmission at 10 Gbit/s</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fibre à gradient d'indice adaptative pour réseau local domestique optique multimode et monomode haut débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Riboulet</w:t>
+                <w:t xml:space="preserve">Abdoulaye Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Le Cren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lengle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaneck Gottesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Communication Conference (OFC 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144336v1</w:t>
+                <w:t xml:space="preserve">hal-01895299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibre à gradient d'indice adaptative pour réseau local domestique optique multimode et monomode haut débit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Lengle</w:t>
+                <w:t xml:space="preserve">Reliable Expanded Beam Connector Compliant with Single-mode Fiber Transmission at 10 Gbit/s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sy Dat Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gadonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Quetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lepers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yaneck Gottesman</w:t>
+                <w:t xml:space="preserve">Jean-François Riboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Fiber Communication Conference (OFC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Los Angeles, United States. pp.W4B.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OFC.2015.W4B.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895299v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Few Mode Fibers by OLCI Technique</w:t>
               </w:r>
@@ -11158,64 +11158,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Le Cren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lenglé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneck Gottesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th European Conference on Optical Communications (ECOC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cannes, France. </w:t>
@@ -11381,176 +11381,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode simple et non-destructive de mesure des pertes de couplage et des pertes du guide dans des guides optiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
+                <w:t xml:space="preserve">All-optical Wavelength Conversion of a 56 Gb/s DQPSK Signal and All-optical Demultiplexing of a 170 Gb/s OOK Signal in Chalcogenide Photonic Crystal Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sy Dat Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia Costa E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lenglé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31èmes Journées Nationales d'Optique Guidée (JNOG 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Optical Communication 2012 (ECOC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Amsterdam, Netherlands. pp.Th.2.F.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ECEOC.2012.Th.2.F.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724465v1</w:t>
+                <w:t xml:space="preserve">hal-00744832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical Wavelength Conversion of a 56 Gb/s DQPSK Signal and All-optical Demultiplexing of a 170 Gb/s OOK Signal in Chalcogenide Photonic Crystal Fibers</w:t>
+                <w:t xml:space="preserve">Conversion de longueur d'onde et démultiplexage optique dans des fibres optiques microstructurées en verres de chalcogénures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sy Dat Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
@@ -11585,82 +11594,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lenglé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Optical Communication 2012 (ECOC 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31èmes Journées nationales d'Optique Guidée (JNOG 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.18-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ECEOC.2012.Th.2.F.3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00744832v1</w:t>
+                <w:t xml:space="preserve">hal-00724450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplification sélective dans des microrésonateurs à modes de galerie en verre ZBLaLiP dopés erbium</w:t>
               </w:r>
@@ -11765,152 +11765,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion de longueur d'onde et démultiplexage optique dans des fibres optiques microstructurées en verres de chalcogénures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sy Dat Le</w:t>
+                <w:t xml:space="preserve">Une méthode simple et non-destructive de mesure des pertes de couplage et des pertes du guide dans des guides optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lenglé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Lenglé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31èmes Journées nationales d'Optique Guidée (JNOG 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.18-20</w:t>
+              <w:t xml:space="preserve">31èmes Journées Nationales d'Optique Guidée (JNOG 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.P16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724450v1</w:t>
+                <w:t xml:space="preserve">hal-00724465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear applications of chalcogenide photonic crystal fibers at 1550 nm</w:t>
               </w:r>
@@ -12149,537 +12149,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide suspended-core fibers : Manufacturing and non-linear properties at 1. 55 µm</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling between PhC membrane and lensed fiber: simulations and measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Toupin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sy Dat Le</w:t>
+                <w:t xml:space="preserve">Akram Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lenglé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Transparent Optical Networks (ICTON 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden. pp.We.B6.2, </w:t>
+              <w:t xml:space="preserve">11th International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Rome, Italy. pp.137 - 138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2011.5971093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NUSOD.2011.6041179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744752v1</w:t>
+                <w:t xml:space="preserve">hal-00744746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation du mélange à quatre ondes et applications à la mesure simultanée de la dispersion et du coefficient Kerr sur des fibres en verres de chalcogénure.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Four-Wave Mixing in a Ultra-Highly Nonlinear Suspended-Core Chalcogenide Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sy Dat Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia Costa E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Marseille 2011 - 30è Journées Nationales d'Optique Guidée (JNOG 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th European Conference on Optical Communication (ECOC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Genève, Switzerland. pp.Mo.2.LeCervin.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ECOC.2011.Mo.2.LeCervin.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744754v1</w:t>
+                <w:t xml:space="preserve">hal-01151468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Four-Wave Mixing in a Ultra-Highly Nonlinear Suspended-Core Chalcogenide Fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation du mélange à quatre ondes et applications à la mesure simultanée de la dispersion et du coefficient Kerr sur des fibres en verres de chalcogénure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sy Dat Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th European Conference on Optical Communication (ECOC 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optique Marseille 2011 - 30è Journées Nationales d'Optique Guidée (JNOG 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.277-279</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ECOC.2011.Mo.2.LeCervin.4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01151468v1</w:t>
+                <w:t xml:space="preserve">hal-00744754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between PhC membrane and lensed fiber: simulations and measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chalcogenide suspended-core fibers : Manufacturing and non-linear properties at 1. 55 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akram Akrout</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+                <w:t xml:space="preserve">Perrine Toupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Coulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sy Dat Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Rome, Italy. pp.137 - 138, </w:t>
+              <w:t xml:space="preserve">13th International Conference on Transparent Optical Networks (ICTON 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden. pp.We.B6.2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NUSOD.2011.6041179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2011.5971093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744746v1</w:t>
+                <w:t xml:space="preserve">hal-00744752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage entre une membrane à cristaux photoniques en matériaux III-V et une fibre micro-lentillée : simulations et mesures</w:t>
               </w:r>
@@ -12691,51 +12691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lenglé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12909,168 +12909,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide photonic crystal fibers for telecommunication applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demonstration of a low loss and ultra highly nonlinear AsSe suspended-core chalcogenide fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sy Dat Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Coulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Photonics ans Applications (ICPA 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th European Conference and Exhibition on Optical Communication (ECOC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Torino, Italy. pp.Tu.4.D.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECOC.2010.5621464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150998v1</w:t>
+                <w:t xml:space="preserve">hal-00586682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure simultanée de la dispersion et du coefficient non-lineaire kerr de fibres optiques baséé sur l’effet d’automodulation de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13112,191 +13121,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29è Journées Nationales d'Optique Guidée (JNOG 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of a low loss and ultra highly nonlinear AsSe suspended-core chalcogenide fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chalcogenide photonic crystal fibers for telecommunication applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sy Dat Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Johann Troles</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lenglé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Conference and Exhibition on Optical Communication (ECOC 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Photonics ans Applications (ICPA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Hanoi, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECOC.2010.5621464⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00586682v1</w:t>
+                <w:t xml:space="preserve">hal-01150998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalar product technique in modal decomposition for multimode fibers</w:t>
               </w:r>
@@ -13911,676 +13911,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in chalcogenide holey fibres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispositif pour l'Observation et l'Analyse Quantitative des Modes Transverses d'une Fibre Optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brilland</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Provino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th meeting of COST 299 FIDES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">28èmes Journées Nationales d'Optique Guidée (JNOG 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France. pp.327-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496428v1</w:t>
+                <w:t xml:space="preserve">hal-00488693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple modal analysis method for slightly mutli-mode optical fibers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simple Method to Measure the Third-Order Nonlinear Coefficient of Optical Fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Provino</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th meeting of COST 299 FIDES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">35th European Conference on Optical Communications (ECOC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Vienna, Austria. pp.P1.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496433v1</w:t>
+                <w:t xml:space="preserve">hal-00487771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif pour l'Observation et l'Analyse Quantitative des Modes Transverses d'une Fibre Optique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra Highly Nonlinear AsSe Chalcogenide Holey Fiber for Nonlinear Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Provino</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Coulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28èmes Journées Nationales d'Optique Guidée (JNOG 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lille, France. pp.327-329</w:t>
+              <w:t xml:space="preserve">35th European Conference on Optical Communications (ECOC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Vienna, Austria. pp.10.1.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488693v1</w:t>
+                <w:t xml:space="preserve">hal-00487777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Method to Measure the Third-Order Nonlinear Coefficient of Optical Fibres</w:t>
+                <w:t xml:space="preserve">Nonlinear characterisation of an AsSe chalcogenide holey fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monique Thual</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Coulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th European Conference on Optical Communications (ECOC 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th OptoElectronics and Communications Conference (OECC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Hong-Kong, Hong Kong SAR China. pp.TuA1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OECC.2009.5214434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487771v1</w:t>
+                <w:t xml:space="preserve">hal-00585108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra Highly Nonlinear AsSe Chalcogenide Holey Fiber for Nonlinear Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simple modal analysis method for slightly mutli-mode optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brilland</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Provino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th European Conference on Optical Communications (ECOC 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Vienna, Austria. pp.10.1.2</w:t>
+              <w:t xml:space="preserve">8th meeting of COST 299 FIDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487777v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear characterisation of an AsSe chalcogenide holey fiber</w:t>
+                <w:t xml:space="preserve">Recent advances in chalcogenide holey fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
@@ -14615,82 +14624,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th OptoElectronics and Communications Conference (OECC 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th meeting of COST 299 FIDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Wroclaw, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OECC.2009.5214434⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00585108v1</w:t>
+                <w:t xml:space="preserve">hal-00496428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la précision de la mesure du coefficient non-linéaire Kerr de fibres optiques</w:t>
               </w:r>
@@ -15418,77 +15418,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composants et fonctions optiques Applications aux télécommunications et à l'émission de lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalida Messaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Trebaol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15537,325 +15537,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter-Wave Photonic Up-Conversion Based on a 55GHz Quantum Dashed Mode-Locked Laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation on optical waveguide realisations based on polymers with large third order non-linear susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalida Messaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Haesaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Huchard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Henrio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th European Conference on Optical Communication (ECOC 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.69991V, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.779275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358916v1</w:t>
+                <w:t xml:space="preserve">hal-00355097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on optical waveguide realisations based on polymers with large third order non-linear susceptibility</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Severine Haesaert</w:t>
+                <w:t xml:space="preserve">Millimeter-Wave Photonic Up-Conversion Based on a 55GHz Quantum Dashed Mode-Locked Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chanclou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Henrio</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic van Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lelarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34th European Conference on Optical Communication (ECOC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Brussels, Belgium. pp.195-197</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355097v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonics for broadband radio communications at 60 GHz in access and home networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chanclou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Corral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15932,90 +15932,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">60 GHz Radio Signal Up-conversion and transport using a directly modulated mode-locked lase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chanclou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic van Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guang Hua Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16185,1110 +16185,1110 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00264780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des « Strip Loaded Waveguides » pour la réalisation de guides polymères à fort ki(3)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Réalisation de guides d'étude pour la caractérisation de circuits en polymère à forts ki(3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Henrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalida Messaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hardy</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maalouf Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.359-361</w:t>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.291-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00260957v1</w:t>
+                <w:t xml:space="preserve">hal-00260328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de guides d'étude pour la caractérisation de circuits en polymère à forts ki(3)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+                <w:t xml:space="preserve">Intérêt des « Strip Loaded Waveguides » pour la réalisation de guides polymères à fort ki(3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalida Messaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Haesaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maalouf Azar</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.291-293</w:t>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.359-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00260328v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00260957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actively mode-locked semiconductor lasers using fibre Bragg grating external cavities : importance of apodization on performances</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of the stable two-mode operation of a 4-sections semiconductor laser for THz generation by photomixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Akwoué Ondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Space Terahertz Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. pp.255--258</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00078803v1</w:t>
+                <w:t xml:space="preserve">hal-01904210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la réalisation de guides en polymères à fort ki(3)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bosc</w:t>
+                <w:t xml:space="preserve">Silica and chalcogenide fibers for all-optical signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Severine Haesaert</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée (JNOG 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Metz,, France. pp.315-317</w:t>
+              <w:t xml:space="preserve">1st meeting of COST 299 " Fibres Dedicated to Society " (FIDES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259372v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the stable two-mode operation of a 4-sections semiconductor laser for THz generation by photomixing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
+                <w:t xml:space="preserve">Vers la réalisation de guides en polymères à fort ki(3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalida Messaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Haesaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Space Terahertz Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France. pp.255--258</w:t>
+              <w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée (JNOG 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Metz,, France. pp.315-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904210v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica and chalcogenide fibers for all-optical signal processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Lobo</w:t>
+                <w:t xml:space="preserve">Actively mode-locked semiconductor lasers using fibre Bragg grating external cavities : importance of apodization on performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st meeting of COST 299 " Fibres Dedicated to Society " (FIDES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.Vol.6184, 61841R, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.662416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194972v1</w:t>
+                <w:t xml:space="preserve">hal-00078803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et caractérisation d'une source laser bimode pour la génération THz par photomélange à 1,55 μm</w:t>
+                <w:t xml:space="preserve">Two mode operation of 4-section semiconductor laser for terahertz generation by photomixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Akwoué Ando</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
+                <w:t xml:space="preserve">Abraham Akwoue Ondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNMO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.61940L, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.662915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904211v1</w:t>
+                <w:t xml:space="preserve">hal-00078686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two mode operation of 4-section semiconductor laser for terahertz generation by photomixing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
+                <w:t xml:space="preserve">Étude et caractérisation d'une source laser bimode pour la génération THz par photomélange à 1,55 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Akwoué Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Aussois, France. pp.175--176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00078686v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4 sections semiconductor bi-stable laser for THz generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Akwoue Ondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics North 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Quebec City, Canada</w:t>
@@ -17561,273 +17561,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser micro-sphérique en verre oxyde dopé Erbium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of optical circuits integration with polymer technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Ghisa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+                <w:t xml:space="preserve">Azar Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Feron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Haesaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2005 du Groupement De Recherche "Ondes" (GDR "Ondes")</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Marseille, France. pp.64-65</w:t>
+              <w:t xml:space="preserve">12th European Conference on Integrated Optics (ECIO'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Grenoble, France. pp.211-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147674v1</w:t>
+                <w:t xml:space="preserve">hal-00083722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of optical circuits integration with polymer technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bosc</w:t>
+                <w:t xml:space="preserve">Laser micro-sphérique en verre oxyde dopé Erbium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ghisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azar Maalouf</w:t>
+                <w:t xml:space="preserve">Patrice Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Grosso</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maurizio Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Integrated Optics (ECIO'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Grenoble, France. pp.211-214</w:t>
+              <w:t xml:space="preserve">Journées 2005 du Groupement De Recherche "Ondes" (GDR "Ondes")</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Marseille, France. pp.64-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083722v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microlentilles pour télécommunications optiques</w:t>
               </w:r>
@@ -17882,103 +17882,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasers à 4 sections 1.55 µm bimode pour la génération Térahertz par photomélange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Akwoue Ondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Akwoue Ondo</w:t>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons de l'Optique 2005 &amp; 24èmes Journées Nationales d'Optique Guidée (Horizons 2005 / JNOG 2005) [ http://www.univ-savoie.fr/labos/lahc/horizonsjnog/presentation_hor.html ]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Chambéry, France. pp.54-55</w:t>
@@ -18109,592 +18109,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of mode-locked lasers with nonlinear or filtered feedback</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-lentilles pour télécommunications optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gadonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chanclou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Semiconductor Laser Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Saro, Sweden</w:t>
+              <w:t xml:space="preserve">FOTON 2004 (1er séminaire du Groupement d'Intérêt Scientifique dédié aux Fonctions Optiques pour les TélécommunicatiONs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Plestin-Les-Grèves, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147633v1</w:t>
+                <w:t xml:space="preserve">hal-02171002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-lentilles pour télécommunications optiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grosso</w:t>
+                <w:t xml:space="preserve">Lasers impulsionnels picosecondes à 1,55 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Maran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOTON 2004 (1er séminaire du Groupement d'Intérêt Scientifique dédié aux Fonctions Optiques pour les TélécommunicatiONs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Plestin-Les-Grèves, France</w:t>
+              <w:t xml:space="preserve">1er séminaire du Groupement d'Intérêt Scientifique dédié aux Fonctions Optiques pour les TélécommunicatiONs (FOTON 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Plestin-les-Grèves, France. pp.5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171002v1</w:t>
+                <w:t xml:space="preserve">hal-00147653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasers impulsionnels picosecondes à 1,55 µm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Poette</w:t>
+                <w:t xml:space="preserve">Photo-inscription de guides optiques en polymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Assaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Batte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er séminaire du Groupement d'Intérêt Scientifique dédié aux Fonctions Optiques pour les TélécommunicatiONs (FOTON 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2004, Plestin-les-Grèves, France. pp.5-7</w:t>
+              <w:t xml:space="preserve">, Nov 2004, Plestin-les-Grèves, France. pp.41-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147653v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-inscription de guides optiques en polymère</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of mode-locked lasers with nonlinear or filtered feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er séminaire du Groupement d'Intérêt Scientifique dédié aux Fonctions Optiques pour les TélécommunicatiONs (FOTON 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Plestin-les-Grèves, France. pp.41-43</w:t>
+              <w:t xml:space="preserve">European Semiconductor Laser Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Saro, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147673v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturisation de fonctions optiques en technologie intégrée polymère: exemple des micro-résonateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azar Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Batte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er séminaire du Groupement d'Intérêt Scientifique dédié aux Fonctions Optiques pour les TélécommunicatiONs (FOTON 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Plestin-les-Grèves, France. pp.13-15</w:t>
@@ -18717,277 +18717,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanded beam connectors with microlens fibres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chanclou</w:t>
+                <w:t xml:space="preserve">Sources impulsionnelles pour les télécommunications optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Mihaescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Mouzer</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Conference on Optical Communication / 14th international conference on Integrated Optics and Optical fibre Communication (ECOC-IOOC 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Rimini, Italy. pp.218-219</w:t>
+              <w:t xml:space="preserve">Colloque de l'Action Spécifique n°36 CNRS-STIC " Communications Numériques Optiques et Systèmes "Tout Optique" " (COSTO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147640v1</w:t>
+                <w:t xml:space="preserve">hal-00148110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources impulsionnelles pour les télécommunications optiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrian Mihaescu</w:t>
+                <w:t xml:space="preserve">Expanded beam connectors with microlens fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chanclou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Guignard</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kaczmarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mouzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Action Spécifique n°36 CNRS-STIC " Communications Numériques Optiques et Systèmes "Tout Optique" " (COSTO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">29th European Conference on Optical Communication / 14th international conference on Integrated Optics and Optical fibre Communication (ECOC-IOOC 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Rimini, Italy. pp.218-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148110v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecteurs à faisceau expansé pour fibre monomode</w:t>
               </w:r>
@@ -20073,51 +20073,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue: Fiber Optic Research in France (Part I of III)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20696,216 +20696,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method of fabricating a collective optical coupling device and device obtained by such a method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Line attenuation device for monomode fibres and associated method for the production thereof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chanclou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lostec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">United States, Patent n° : US6014483 (A). 2000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : WO 00/48028. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921616v1</w:t>
+                <w:t xml:space="preserve">hal-02921653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line attenuation device for monomode fibres and associated method for the production thereof</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Method of fabricating a collective optical coupling device and device obtained by such a method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lostec</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">United States, Patent n° : WO 00/48028. 2000</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US6014483 (A). 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921653v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId450"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -21060,51 +21060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05042324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scalart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Potet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.551393" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratovo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thual" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fehlen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167272" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan N Cano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2022.3191460" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjiba Boulaiche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Guessoum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer-Eddine Demagh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-8695/ac3a58" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673701v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Page" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goujon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Poffo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/2525-2518/58/3/14640" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955831v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lorrain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Pirasteh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Azuelos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.11.038" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891887v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aad01b" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588497v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.030799" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.07.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300833v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Briand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Qu&#233;tel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Claudot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2525804" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609530v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Delcourt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gutierrez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0868-3166/26/4/8951" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chimot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshi Siddarth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Provost" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mekhazni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Blache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2517329" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133905v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Lovamamy Rasoloniaina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F&#233;ron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.000370" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Cren" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gadonna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2014.2376702" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848965v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.4104" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913446v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parini Alberto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Bellanca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Annoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Morichetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Melloni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2285248" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817135v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lengl&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2252888" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788772v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Gueguen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;chin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.11.063" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VQVD6QJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711171v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.000450" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848880v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Costa E Silva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004576" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719543v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.00B653" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696198v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586717v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mechin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2088386" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854446v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulombier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030.2010.490872" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378777v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Provino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.835436" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356017v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030802275768" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353737v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Messaad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Haesaert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874088X00802010047" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365819v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanclou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Quetel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030802272450" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264790v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.05.036" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56RMV03F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259949v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Malarde" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Abherve-Gueguen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2431798" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188290v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guignard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2006.887794" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077738v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ribette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.06.040" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4823HM97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145552v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaczmarek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouzer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gautreau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.01.052" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GM062WL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145584v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1689335" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145951v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caledec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guignard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20030986" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143199v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hary L. Ramanitra" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2002.1007937" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133909v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376273v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Iostec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.40.000458" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920613v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chanclou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thual" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lostec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gadonna" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ofte.2000.0340" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9DFE218DC5F2840340C199C2296B316F0D1D718/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920621v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lostec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auvray" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caulet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19980108" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05122216v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingl&#233;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2025.W1F.5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266882v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joindot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/sppcom.2025.spm3f.3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296338v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405699v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingles" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11263416" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298786v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zandueta" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saliou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921880v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04652158v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Mallek" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Eddine Demagh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652717v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kervazo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Congar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Perin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Butt&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652629v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651173v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bideau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042129v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816710v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ofc49934.2023.10116072" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198368v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gaillard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dessemond" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2023.Th3G.3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652207v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709396v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526932v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saliou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaillard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevalier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.2509" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526916v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coudyzer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.2076" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767672v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le M&#233;haut&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Insou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839959v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839969v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767638v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621689" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04283152v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guise" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajasoa Ratovo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375159v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549540v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Potet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546157v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC52684.2021.9606153" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327483v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2021.W1H.1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336790v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415813v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431513v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926819v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Havranek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Monteville" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2018.ATh1A.6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891554v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888402v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ofs.2018.tue31" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431687v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Ayed" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588511v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058770v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guendouz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588493v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588488v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486788v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429544v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136425v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peucheret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frignac" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2015.M3J.5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144336v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Riboulet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2015.W4B.5" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895299v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lengle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lepers" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneck Gottesman" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076285v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gabet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963921" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080239v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Fall" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6964026" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075438v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2013.1572" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724465v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744832v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECEOC.2012.Th.2.F.3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724457v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Rasoloniaina" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tr&#233;baol" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mortier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724450v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744833v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Hey Tow" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717330v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2012.OTh4H.4" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744752v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Toupin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2011.5971093" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744754v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151468v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECOC.2011.Mo.2.LeCervin.4" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744746v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Akrout" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD.2011.6041179" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744758v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744760v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150998v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151477v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586682v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2010.5621464" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496529v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.853673" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496450v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151483v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744836v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2010.5553651" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151465v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496428v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496433v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488693v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487771v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487777v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585108v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OECC.2009.5214434" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488350v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488348v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585096v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;s&#233;v&#233;davy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.815907" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496344v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487765v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488346v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585191v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trebaol" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358916v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Huchard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic van Dijk" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lelarge" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355097v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Henrio" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.779275" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359134v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Corral" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Hua Duan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonzalez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2008.4666620" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362309v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2008.4666705" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264780v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260957v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Prigent" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260328v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Tacon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maalouf Azar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078803v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662416" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259372v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904210v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwou&#233; Ondo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palermo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194972v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lobo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904211v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwou&#233; Ando" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078686v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Akwoue Ondo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Torres" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Palermo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662915" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078815v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259630v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148078v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147674v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghisa" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Feron" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ferrari" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083722v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azar Maalouf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosso" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148120v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147675v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147918v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147633v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171002v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147653v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Maran" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vaudel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147673v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Assa&#239;d" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batte" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147672v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnaud" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147640v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148110v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mihaescu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147646v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanch Lebreton" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167926v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138266v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141716v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345501v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400018v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cassio" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891918v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486870v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550641" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376631v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Sy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866154v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030802545376" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921723v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Nam" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585114v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921635v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921696v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921662v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921616v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Clavel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921653v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05042324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scalart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Potet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.551393" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratovo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thual" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fehlen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167272" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan N Cano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2022.3191460" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjiba Boulaiche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Guessoum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer-Eddine Demagh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-8695/ac3a58" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673701v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Page" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goujon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Poffo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/2525-2518/58/3/14640" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955831v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lorrain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Pirasteh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Azuelos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.11.038" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891887v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aad01b" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588497v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.030799" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.07.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Delcourt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gutierrez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0868-3166/26/4/8951" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300833v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Briand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Qu&#233;tel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Claudot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2525804" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chimot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshi Siddarth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Provost" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mekhazni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Blache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2517329" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133905v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Lovamamy Rasoloniaina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F&#233;ron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.000370" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Cren" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gadonna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2014.2376702" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848965v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.4104" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913446v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parini Alberto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Bellanca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Annoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Morichetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Melloni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2285248" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817135v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lengl&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2252888" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788772v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Gueguen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;chin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.11.063" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VQVD6QJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711171v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.000450" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848880v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Costa E Silva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004576" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719543v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.00B653" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696198v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586717v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mechin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2088386" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854446v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulombier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030.2010.490872" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378777v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Provino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.835436" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353737v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Messaad" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Haesaert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874088X00802010047" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356017v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030802275768" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365819v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanclou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Quetel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030802272450" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264790v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.05.036" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56RMV03F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259949v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Malarde" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Abherve-Gueguen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2431798" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188290v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guignard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2006.887794" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077738v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ribette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.06.040" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4823HM97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145552v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaczmarek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouzer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gautreau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.01.052" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GM062WL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145584v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1689335" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145951v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caledec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guignard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20030986" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143199v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hary L. Ramanitra" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2002.1007937" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133909v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376273v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Iostec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.40.000458" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920613v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chanclou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thual" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lostec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gadonna" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ofte.2000.0340" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9DFE218DC5F2840340C199C2296B316F0D1D718/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920621v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lostec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auvray" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caulet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19980108" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05122216v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingl&#233;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2025.W1F.5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296338v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266882v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joindot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/sppcom.2025.spm3f.3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405699v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingles" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11263416" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298786v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zandueta" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saliou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652717v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kervazo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Congar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Perin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Butt&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04652158v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Mallek" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Eddine Demagh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921880v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652629v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651173v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bideau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042129v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198368v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gaillard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dessemond" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2023.Th3G.3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709396v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652207v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816710v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ofc49934.2023.10116072" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526932v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saliou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaillard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevalier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.2509" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526916v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coudyzer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.2076" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839969v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839959v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767672v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le M&#233;haut&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Insou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767638v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621689" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04283152v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guise" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajasoa Ratovo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375159v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549540v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Potet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546157v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC52684.2021.9606153" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327483v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2021.W1H.1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415813v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336790v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431513v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891554v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926819v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Havranek" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Monteville" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2018.ATh1A.6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888402v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ofs.2018.tue31" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431687v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Ayed" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588511v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058770v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guendouz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588493v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588488v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429544v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486788v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136425v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peucheret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frignac" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2015.M3J.5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895299v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lengle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lepers" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneck Gottesman" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144336v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Riboulet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2015.W4B.5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076285v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gabet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963921" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080239v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Fall" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6964026" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075438v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2013.1572" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744832v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECEOC.2012.Th.2.F.3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724450v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724457v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Rasoloniaina" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tr&#233;baol" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mortier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724465v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744833v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Hey Tow" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717330v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2012.OTh4H.4" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744746v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Akrout" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD.2011.6041179" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151468v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECOC.2011.Mo.2.LeCervin.4" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744754v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744752v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Toupin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2011.5971093" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744758v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744760v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586682v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2010.5621464" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151477v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150998v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496529v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.853673" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496450v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151483v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744836v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2010.5553651" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151465v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488693v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487771v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487777v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585108v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OECC.2009.5214434" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496433v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496428v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488350v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488348v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585096v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;s&#233;v&#233;davy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.815907" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496344v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487765v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488346v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585191v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trebaol" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355097v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Henrio" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.779275" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358916v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Huchard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic van Dijk" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lelarge" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359134v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Corral" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Hua Duan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonzalez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2008.4666620" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362309v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2008.4666705" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264780v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260328v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Tacon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maalouf Azar" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260957v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Prigent" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904210v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwou&#233; Ondo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palermo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194972v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lobo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259372v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078803v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662416" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078686v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Akwoue Ondo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Torres" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Palermo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662915" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904211v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwou&#233; Ando" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078815v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259630v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148078v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083722v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azar Maalouf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosso" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147674v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghisa" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Feron" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ferrari" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148120v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147675v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147918v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171002v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147653v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Maran" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vaudel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147673v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Assa&#239;d" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batte" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147633v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147672v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnaud" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148110v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mihaescu" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147640v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147646v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanch Lebreton" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167926v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138266v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141716v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345501v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400018v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cassio" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891918v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486870v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550641" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376631v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Sy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866154v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030802545376" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921723v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Nam" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585114v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921635v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921696v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921662v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921653v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921616v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Clavel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>