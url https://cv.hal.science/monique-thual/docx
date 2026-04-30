--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -2504,328 +2504,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-destructive method to measure coupling and propagation losses in optical guided structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Lenglé</w:t>
+                <w:t xml:space="preserve">Numerical method for simultaneous measurement of dispersion and nonlinear coefficient in optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sy Dat Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 285 (6), pp.1461-1465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2011.11.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788772v1</w:t>
+                <w:t xml:space="preserve">hal-00717311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical method for simultaneous measurement of dispersion and nonlinear coefficient in optical fibers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Méchin</w:t>
+                <w:t xml:space="preserve">A non-destructive method to measure coupling and propagation losses in optical guided structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lenglé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (12), pp.3393-3397</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00717311v1</w:t>
+                <w:t xml:space="preserve">hal-00788772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal decomposition technique for multimode fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3062,51 +3062,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient four-wave mixing in an ultra-highly nonlinear suspended-core chalcogenide As38Se62 fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sy Dat Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3177,316 +3177,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances on low loss and highly nonlinear AsSe suspended core photonic crystal optical fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demonstration of Nonlinear Effects in an Ultra Highly Nonlinear AsSe Suspended-core Chalcogenide Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sy Dat Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lenglé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of science and technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (24), pp.1844-1846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2010.2088386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696198v1</w:t>
+                <w:t xml:space="preserve">hal-00586717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of Nonlinear Effects in an Ultra Highly Nonlinear AsSe Suspended-core Chalcogenide Fiber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Recent advances on low loss and highly nonlinear AsSe suspended core photonic crystal optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sy Dat Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Monique Thual</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (1), pp.1-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2010.2088386⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00586717v1</w:t>
+                <w:t xml:space="preserve">hal-00696198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next-generation fibers : Chalcogenide photonic-crystal fibers expand nonlinear applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3494,51 +3494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Focus World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (5), pp.41-47</w:t>
@@ -3567,51 +3567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy Improvement in the Measurement of the Non-Linear Coefficient of Optical Fibers Based on Self-Phase Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3812,252 +3812,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and Optical Properties of Poly(3-AlkylThiophene) with a View to the Fabrication of a Highly Nonlinear Waveguide</w:t>
+                <w:t xml:space="preserve">Fiber Optic Research in France: Editorial for the Special Issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalida Messaad</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Open Materials Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1874088X00802010047⟩</w:t>
+              <w:t xml:space="preserve">Fiber and Integrated Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol.27 (Issue 5), pp.317-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01468030802275768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353737v1</w:t>
+                <w:t xml:space="preserve">hal-00356017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber Optic Research in France: Editorial for the Special Issue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Physical and Optical Properties of Poly(3-AlkylThiophene) with a View to the Fabrication of a Highly Nonlinear Waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalida Messaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Haesaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiber and Integrated Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Vol.27 (Issue 5), pp.317-319. </w:t>
+              <w:t xml:space="preserve">The Open Materials Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.47-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01468030802275768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1874088X00802010047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356017v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to Research on Micro-Lensed Fibers for Modes Coupling</w:t>
               </w:r>
@@ -5744,407 +5744,407 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of Cost-Effective 50G ONU with Analog FFE and HI-FEC</w:t>
+                <w:t xml:space="preserve">Impact of Analog FeedForward Equalizer Cells Initialization and Optimization in 50G-PON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Scalart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Anet Neto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucas Inglés</w:t>
+                <w:t xml:space="preserve">Michel Joindot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Communication Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OFC.2025.W1F.5⟩</w:t>
+              <w:t xml:space="preserve">Advanced Photonics Congress (IPR, Networks, NOMA, SOLITH, SPPCom) (2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/sppcom.2025.spm3f.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122216v1</w:t>
+                <w:t xml:space="preserve">hal-05266882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waist Size Story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFO, Jul 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Analog FeedForward Equalizer Cells Initialization and Optimization in 50G-PON</w:t>
+                <w:t xml:space="preserve">Performances of Cost-Effective 50G ONU with Analog FFE and HI-FEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Anet Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Scalart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Joindot</w:t>
+                <w:t xml:space="preserve">Lucas Inglés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Photonics Congress (IPR, Networks, NOMA, SOLITH, SPPCom) (2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Marseille, France. </w:t>
+              <w:t xml:space="preserve">Optical Fiber Communication Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, San Francisco, France. pp.W1F.5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/sppcom.2025.spm3f.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OFC.2025.W1F.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266882v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital vs Analog Equalization in FEC Supported 50G-PON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Anet Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6340,484 +6340,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards narrow-linewidth hybrid-integrated laser diode using Bragg grating for the blue/near-UV range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Butté</w:t>
+                <w:t xml:space="preserve">Analog FFE Coefficients Optimization Using MMSE-based LMS Algorithm in PON Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Scalart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Joindot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Optical, Optoelectronic and Photonic Materials and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Pardubice, Czech Republic</w:t>
+              <w:t xml:space="preserve">Signal Processing in Photonic Communications (SPPCom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652717v1</w:t>
+                <w:t xml:space="preserve">hal-04921880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation et caractérisation d'un micro-collimateur à fibres optiques à microlentille hémi-ellipsoïdale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nacer Eddine Demagh</w:t>
+                <w:t xml:space="preserve">Towards narrow-linewidth hybrid-integrated laser diode using Bragg grating for the blue/near-UV range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Congar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lablonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Butté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTIQUE Normandie 2024 JNOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Optical, Optoelectronic and Photonic Materials and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Pardubice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652158v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog FFE Coefficients Optimization Using MMSE-based LMS Algorithm in PON Context</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Joindot</w:t>
+                <w:t xml:space="preserve">Réalisation et caractérisation d'un micro-collimateur à fibres optiques à microlentille hémi-ellipsoïdale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouher Mallek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjiba Boulaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Eddine Demagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing in Photonic Communications (SPPCom)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">OPTIQUE Normandie 2024 JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921880v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturisation d'une diode laser InGaN à faible largeur de raie par contre réaction optique d'un réseau de Bragg fibré pour la gamme du bleu et du proche ultraviolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Congar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lablonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Butté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t>
@@ -7090,545 +7090,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncooled High Speed Ge/Si Avalanche Photodiode for 50 Gbit/s-PON with 60 km Reach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Simon</w:t>
+                <w:t xml:space="preserve">Development of SiON-based photonic integrated circuits for the blue/near-UV wavelength range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Gaillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Saliou</w:t>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Communications Conference and Exhibition (OFC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, University of Twente, Enschede, The Netherlands, Netherlands. https://www.ecio-conference.org/2023-proceedings/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198368v1</w:t>
+                <w:t xml:space="preserve">hal-04652207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRANSMISSION 25 GBIT/S TEMPS R ÉEL EN MODE BURST POUR LE LIEN MONTANT DU 50G-PON</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dylan Chevalier</w:t>
+                <w:t xml:space="preserve">Real-Time 400 Gbit/s PAM-4 Optical Link over 30 km for Future Access Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Simon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationale de l'Optique Guidée (JNOG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 Optical Fiber Communications Conference and Exhibition (OFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ofc49934.2023.10116072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709396v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of SiON-based photonic integrated circuits for the blue/near-UV wavelength range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Levallois</w:t>
+                <w:t xml:space="preserve">TRANSMISSION 25 GBIT/S TEMPS R ÉEL EN MODE BURST POUR LE LIEN MONTANT DU 50G-PON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, University of Twente, Enschede, The Netherlands, Netherlands. https://www.ecio-conference.org/2023-proceedings/</w:t>
+              <w:t xml:space="preserve">Journée Nationale de l'Optique Guidée (JNOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652207v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time 400 Gbit/s PAM-4 Optical Link over 30 km for Future Access Network</w:t>
+                <w:t xml:space="preserve">Uncooled High Speed Ge/Si Avalanche Photodiode for 50 Gbit/s-PON with 60 km Reach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dessemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Saliou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Optical Fiber Communications Conference and Exhibition (OFC)</w:t>
+              <w:t xml:space="preserve">Optical Fiber Communications Conference and Exhibition (OFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, San Diego, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ofc49934.2023.10116072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OFC.2023.Th3G.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816710v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 Gbit/s/λ WDM real time transmission in hollow core antiresonant fiber reaching 42.3 dB optical budget for mobile X-haul</w:t>
               </w:r>
@@ -7876,445 +7876,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time 100 Gbit/s/lambda PAM-4 Fiber Link supporting 4λ Operation with a Common Fiber Amplifier for Future Mobile X-haul and Point to Point Access Networks</w:t>
+                <w:t xml:space="preserve">Cross Gain Modulation Mitigation with Automatic Gain Control of Bidirectional SOA for DSP-free 50G-PON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chanclou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th European Conference on Optical Communication (ECOC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Basel, Switzerland. pp.Mo3C.4</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839969v1</w:t>
+                <w:t xml:space="preserve">hal-03839959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross Gain Modulation Mitigation with Automatic Gain Control of Bidirectional SOA for DSP-free 50G-PON</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gay</w:t>
+                <w:t xml:space="preserve">Spectroscopie moyen infrarouge déportée à base de fibres optiques creuses anti-résonantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Méhauté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Insou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th European Conference on Optical Communication (ECOC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">OPTIQUE Nice 2022 - 41è Journées Nationales d'Optique Guidée (JNOG'41)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839959v1</w:t>
+                <w:t xml:space="preserve">hal-03767672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie moyen infrarouge déportée à base de fibres optiques creuses anti-résonantes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chartier</w:t>
+                <w:t xml:space="preserve">Real-Time 100 Gbit/s/lambda PAM-4 Fiber Link supporting 4λ Operation with a Common Fiber Amplifier for Future Mobile X-haul and Point to Point Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTIQUE Nice 2022 - 41è Journées Nationales d'Optique Guidée (JNOG'41)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">48th European Conference on Optical Communication (ECOC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Basel, Switzerland. pp.Mo3C.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767672v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica hollow-core anti-resonant fiber for harsh environment mid-infrared sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Insou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Méhauté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8529,51 +8529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanded Beam Connectors for Single Mode Optical Fiber Sensor Applications in Aerospace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Claudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Insou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Quétel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9011,316 +9011,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Expanded Beam Connectors for Single Mode Optical Fiber Sensor Applications in Harsh Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Système embarqué de mesure optique des gaz de combustion du kérosène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Insou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Quetel</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Claudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Provino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Haboucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Reliability of Optoelectronics for Systems (ISROS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415813v1</w:t>
+                <w:t xml:space="preserve">hal-02336790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système embarqué de mesure optique des gaz de combustion du kérosène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Reliable Expanded Beam Connectors for Single Mode Optical Fiber Sensor Applications in Harsh Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Insou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Quetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Claudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Reliability of Optoelectronics for Systems (ISROS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336790v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica Hollow Core Antiresonant Fiber for Harsh Environment Mid-IR Sensing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Insou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Provino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Haboucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9369,299 +9369,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microlentille à faisceau expansé en connecteur standard pour capteur optique à fibre monomode en environnement sévère</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large-Core Hollow-Core Antiresonant Fiber with Low-Loss and Truly Single-Mode Guidance for N-IR Wavelengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Provino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Haboucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Havranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Monteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Toulouse 2018 - 38è Journées Nationales d'Optique Guidée (JNOG'38)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Solid State Lasers Conference (ASSL 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Boston, MA, United States. pp.ATh1A.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ASSL.2018.ATh1A.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891554v1</w:t>
+                <w:t xml:space="preserve">hal-01926819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Core Hollow-Core Antiresonant Fiber with Low-Loss and Truly Single-Mode Guidance for N-IR Wavelengths</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microlentille à faisceau expansé en connecteur standard pour capteur optique à fibre monomode en environnement sévère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Insou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Quetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Claudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Solid State Lasers Conference (ASSL 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optique Toulouse 2018 - 38è Journées Nationales d'Optique Guidée (JNOG'38)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ASSL.2018.ATh1A.6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01926819v1</w:t>
+                <w:t xml:space="preserve">hal-01891554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanded Beam Connectors for Single Mode Optical Fiber Sensor Applications in Harsh Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Insou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Quetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9728,277 +9728,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of optical integrated devices by the CCLO platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet vernier hybride polymere-silicium poreux pour des applications biocapteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Azuelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Walid El Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5è Journées Nationales sur les Technologies Emergentes en micro-nanofabrication (JNTE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">37è Journées Nationales d'Optique Guidée (JNOG 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431687v1</w:t>
+                <w:t xml:space="preserve">hal-01588511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet vernier hybride polymere-silicium poreux pour des applications biocapteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of optical integrated devices by the CCLO platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Azuelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37è Journées Nationales d'Optique Guidée (JNOG 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">5è Journées Nationales sur les Technologies Emergentes en micro-nanofabrication (JNTE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588511v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vernier effect hybrid optical sensors based on porous silicon and polymer waveguides</w:t>
               </w:r>
@@ -10336,670 +10336,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of self-phase modulation and four-wave mixing in chalcogenide ridge waveguides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-lensed fibers for coupling optimization in optical fibers and photonic integrated circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sy Dat Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enguerran Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Azuelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Photonics and Applications (ICPA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Ninh Binh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429544v1</w:t>
+                <w:t xml:space="preserve">hal-01486788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-lensed fibers for coupling optimization in optical fibers and photonic integrated circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of self-phase modulation and four-wave mixing in chalcogenide ridge waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enguerran Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sy Dat Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paul Azuelos</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Photonics and Applications (ICPA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Ninh Binh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486788v1</w:t>
+                <w:t xml:space="preserve">hal-02429544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond 25 Gbit/s directly modulated, directly detected OFDM using channel flattening by a Fabry-Perot filter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+                <w:t xml:space="preserve">Reliable Expanded Beam Connector Compliant with Single-mode Fiber Transmission at 10 Gbit/s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sy Dat Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gadonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Quetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Peucheret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Frignac</w:t>
+                <w:t xml:space="preserve">Jean-François Riboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Fiber Communication Conference (OFC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Los Angeles, California, United States. pp.M3J.5, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OFC.2015.M3J.5⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2015, Los Angeles, United States. pp.W4B.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OFC.2015.W4B.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136425v1</w:t>
+                <w:t xml:space="preserve">hal-01144336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibre à gradient d'indice adaptative pour réseau local domestique optique multimode et monomode haut débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Le Cren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Fall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Le Cren</w:t>
+                <w:t xml:space="preserve">Kevin Lengle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Lengle</w:t>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneck Gottesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Expanded Beam Connector Compliant with Single-mode Fiber Transmission at 10 Gbit/s</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lionel Quetel</w:t>
+                <w:t xml:space="preserve">Beyond 25 Gbit/s directly modulated, directly detected OFDM using channel flattening by a Fabry-Perot filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Anet Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Riboulet</w:t>
+                <w:t xml:space="preserve">Yann Frignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Fiber Communication Conference (OFC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Los Angeles, United States. pp.W4B.5, </w:t>
+              <w:t xml:space="preserve">, Mar 2015, Los Angeles, California, United States. pp.M3J.5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OFC.2015.W4B.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OFC.2015.M3J.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144336v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Few Mode Fibers by OLCI Technique</w:t>
               </w:r>
@@ -11158,64 +11158,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Le Cren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lenglé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneck Gottesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th European Conference on Optical Communications (ECOC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cannes, France. </w:t>
@@ -11381,51 +11381,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical Wavelength Conversion of a 56 Gb/s DQPSK Signal and All-optical Demultiplexing of a 170 Gb/s OOK Signal in Chalcogenide Photonic Crystal Fibers</w:t>
+                <w:t xml:space="preserve">Conversion de longueur d'onde et démultiplexage optique dans des fibres optiques microstructurées en verres de chalcogénures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sy Dat Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
@@ -11460,457 +11460,457 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lenglé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Optical Communication 2012 (ECOC 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31èmes Journées nationales d'Optique Guidée (JNOG 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.18-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744832v1</w:t>
+                <w:t xml:space="preserve">hal-00724450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion de longueur d'onde et démultiplexage optique dans des fibres optiques microstructurées en verres de chalcogénures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Lenglé</w:t>
+                <w:t xml:space="preserve">Amplification sélective dans des microrésonateurs à modes de galerie en verre ZBLaLiP dopés erbium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Rasoloniaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Trébaol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Le Cren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31èmes Journées nationales d'Optique Guidée (JNOG 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.18-20</w:t>
+              <w:t xml:space="preserve">31èmes Journées Nationales d'Optique Guidée (JNOG 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.P41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724450v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification sélective dans des microrésonateurs à modes de galerie en verre ZBLaLiP dopés erbium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Mortier</w:t>
+                <w:t xml:space="preserve">Une méthode simple et non-destructive de mesure des pertes de couplage et des pertes du guide dans des guides optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lenglé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31èmes Journées Nationales d'Optique Guidée (JNOG 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.P41</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.P16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724457v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode simple et non-destructive de mesure des pertes de couplage et des pertes du guide dans des guides optiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
+                <w:t xml:space="preserve">All-optical Wavelength Conversion of a 56 Gb/s DQPSK Signal and All-optical Demultiplexing of a 170 Gb/s OOK Signal in Chalcogenide Photonic Crystal Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sy Dat Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia Costa E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lenglé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31èmes Journées Nationales d'Optique Guidée (JNOG 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Optical Communication 2012 (ECOC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Amsterdam, Netherlands. pp.Th.2.F.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ECEOC.2012.Th.2.F.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724465v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear applications of chalcogenide photonic crystal fibers at 1550 nm</w:t>
               </w:r>
@@ -12034,51 +12034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">42.7 Gbit/s RZ-33% Wavelength Conversion in a Chalcogenide Microstructured Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sy Dat Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12149,537 +12149,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between PhC membrane and lensed fiber: simulations and measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rochard</w:t>
+                <w:t xml:space="preserve">Efficient Four-Wave Mixing in a Ultra-Highly Nonlinear Suspended-Core Chalcogenide Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sy Dat Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia Costa E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NUSOD.2011.6041179⟩</w:t>
+              <w:t xml:space="preserve">37th European Conference on Optical Communication (ECOC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Genève, Switzerland. pp.Mo.2.LeCervin.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ECOC.2011.Mo.2.LeCervin.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744746v1</w:t>
+                <w:t xml:space="preserve">hal-01151468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Four-Wave Mixing in a Ultra-Highly Nonlinear Suspended-Core Chalcogenide Fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation du mélange à quatre ondes et applications à la mesure simultanée de la dispersion et du coefficient Kerr sur des fibres en verres de chalcogénure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sy Dat Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th European Conference on Optical Communication (ECOC 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optique Marseille 2011 - 30è Journées Nationales d'Optique Guidée (JNOG 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.277-279</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151468v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation du mélange à quatre ondes et applications à la mesure simultanée de la dispersion et du coefficient Kerr sur des fibres en verres de chalcogénure.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
+                <w:t xml:space="preserve">Chalcogenide suspended-core fibers : Manufacturing and non-linear properties at 1. 55 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Toupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sy Dat Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Marseille 2011 - 30è Journées Nationales d'Optique Guidée (JNOG 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Transparent Optical Networks (ICTON 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden. pp.We.B6.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2011.5971093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744754v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide suspended-core fibers : Manufacturing and non-linear properties at 1. 55 µm</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling between PhC membrane and lensed fiber: simulations and measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Toupin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sy Dat Le</w:t>
+                <w:t xml:space="preserve">Akram Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lenglé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Transparent Optical Networks (ICTON 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden. pp.We.B6.2, </w:t>
+              <w:t xml:space="preserve">11th International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Rome, Italy. pp.137 - 138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2011.5971093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NUSOD.2011.6041179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744752v1</w:t>
+                <w:t xml:space="preserve">hal-00744746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage entre une membrane à cristaux photoniques en matériaux III-V et une fibre micro-lentillée : simulations et mesures</w:t>
               </w:r>
@@ -12691,51 +12691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lenglé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12803,51 +12803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélange à quatre ondes dans une fibre à cœur suspendu en verre de chalcogénure AsSe très fortement non-linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sy Dat Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12909,424 +12909,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of a low loss and ultra highly nonlinear AsSe suspended-core chalcogenide fiber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Chalcogenide photonic crystal fibers for telecommunication applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sy Dat Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Johann Troles</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lenglé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Conference and Exhibition on Optical Communication (ECOC 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference on Photonics ans Applications (ICPA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Hanoi, Vietnam</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586682v1</w:t>
+                <w:t xml:space="preserve">hal-01150998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure simultanée de la dispersion et du coefficient non-lineaire kerr de fibres optiques baséé sur l’effet d’automodulation de phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Demonstration of a low loss and ultra highly nonlinear AsSe suspended-core chalcogenide fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sy Dat Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Coulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29è Journées Nationales d'Optique Guidée (JNOG 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th European Conference and Exhibition on Optical Communication (ECOC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Torino, Italy. pp.Tu.4.D.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECOC.2010.5621464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151477v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide photonic crystal fibers for telecommunication applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure simultanée de la dispersion et du coefficient non-lineaire kerr de fibres optiques baséé sur l’effet d’automodulation de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sy Dat Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Photonics ans Applications (ICPA 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">29è Journées Nationales d'Optique Guidée (JNOG 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150998v1</w:t>
+                <w:t xml:space="preserve">hal-01151477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalar product technique in modal decomposition for multimode fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13438,51 +13438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sy Dat Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13537,51 +13537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibre optique à cœur suspendu en verre de chalcogénure AsSe très fortement non-linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sy Dat Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13662,51 +13662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in very highly nonlinear chalcogenide photonic crystal fibers and their applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13796,64 +13796,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Measurement of Group Velocity Dispersion and Nonlinear Coefficient in Optical Fiers Based on the Self-Phase Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sy Dat Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13911,301 +13911,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif pour l'Observation et l'Analyse Quantitative des Modes Transverses d'une Fibre Optique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in chalcogenide holey fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Provino</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Coulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28èmes Journées Nationales d'Optique Guidée (JNOG 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lille, France. pp.327-329</w:t>
+              <w:t xml:space="preserve">8th meeting of COST 299 FIDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488693v1</w:t>
+                <w:t xml:space="preserve">hal-00496428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Method to Measure the Third-Order Nonlinear Coefficient of Optical Fibres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simple modal analysis method for slightly mutli-mode optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brilland</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Provino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th European Conference on Optical Communications (ECOC 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Vienna, Austria. pp.P1.17</w:t>
+              <w:t xml:space="preserve">8th meeting of COST 299 FIDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487771v1</w:t>
+                <w:t xml:space="preserve">hal-00496433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra Highly Nonlinear AsSe Chalcogenide Holey Fiber for Nonlinear Applications</w:t>
+                <w:t xml:space="preserve">Nonlinear characterisation of an AsSe chalcogenide holey fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
@@ -14240,690 +14240,690 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th European Conference on Optical Communications (ECOC 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th OptoElectronics and Communications Conference (OECC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Hong-Kong, Hong Kong SAR China. pp.TuA1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OECC.2009.5214434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487777v1</w:t>
+                <w:t xml:space="preserve">hal-00585108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear characterisation of an AsSe chalcogenide holey fiber</w:t>
+                <w:t xml:space="preserve">Simple Method to Measure the Third-Order Nonlinear Coefficient of Optical Fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Houizot</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th OptoElectronics and Communications Conference (OECC 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th European Conference on Optical Communications (ECOC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Vienna, Austria. pp.P1.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OECC.2009.5214434⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00585108v1</w:t>
+                <w:t xml:space="preserve">hal-00487771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple modal analysis method for slightly mutli-mode optical fibers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra Highly Nonlinear AsSe Chalcogenide Holey Fiber for Nonlinear Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Provino</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Coulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th meeting of COST 299 FIDES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">35th European Conference on Optical Communications (ECOC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Vienna, Austria. pp.10.1.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496433v1</w:t>
+                <w:t xml:space="preserve">hal-00487777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in chalcogenide holey fibres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispositif pour l'Observation et l'Analyse Quantitative des Modes Transverses d'une Fibre Optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brilland</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Provino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th meeting of COST 299 FIDES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">28èmes Journées Nationales d'Optique Guidée (JNOG 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France. pp.327-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496428v1</w:t>
+                <w:t xml:space="preserve">hal-00488693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la précision de la mesure du coefficient non-linéaire Kerr de fibres optiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une nouvelle méthode pour mesurer le coefficient non-linéaire Kerr des fibres optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28èmes Journées Nationales d'Optique Guidée (JNOG 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2009, Lille, France. pp.238-240</w:t>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France. pp.223-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488350v1</w:t>
+                <w:t xml:space="preserve">hal-00488348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle méthode pour mesurer le coefficient non-linéaire Kerr des fibres optiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amélioration de la précision de la mesure du coefficient non-linéaire Kerr de fibres optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28èmes Journées Nationales d'Optique Guidée (JNOG 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2009, Lille, France. pp.223-225</w:t>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France. pp.238-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488348v1</w:t>
+                <w:t xml:space="preserve">hal-00488350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress on the realization of chalcogenides Photonic Crystal Fibers</w:t>
               </w:r>
@@ -15069,51 +15069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Provino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15418,77 +15418,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composants et fonctions optiques Applications aux télécommunications et à l'émission de lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalida Messaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Trebaol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15537,325 +15537,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on optical waveguide realisations based on polymers with large third order non-linear susceptibility</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Millimeter-Wave Photonic Up-Conversion Based on a 55GHz Quantum Dashed Mode-Locked Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Henrio</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chanclou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic van Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lelarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34th European Conference on Optical Communication (ECOC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Brussels, Belgium. pp.195-197</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355097v1</w:t>
+                <w:t xml:space="preserve">hal-00358916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter-Wave Photonic Up-Conversion Based on a 55GHz Quantum Dashed Mode-Locked Laser</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chanclou</w:t>
+                <w:t xml:space="preserve">Investigation on optical waveguide realisations based on polymers with large third order non-linear susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalida Messaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Haesaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic van Dijk</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Henrio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th European Conference on Optical Communication (ECOC 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.69991V, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.779275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358916v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonics for broadband radio communications at 60 GHz in access and home networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chanclou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Corral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15932,90 +15932,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">60 GHz Radio Signal Up-conversion and transport using a directly modulated mode-locked lase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chanclou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic van Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guang Hua Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16060,438 +16060,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00362309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion and non linear coefficient measurements in optical fibers using soliton effect compression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Provino</w:t>
+                <w:t xml:space="preserve">Intérêt des « Strip Loaded Waveguides » pour la réalisation de guides polymères à fort ki(3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalida Messaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Haesaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Henrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Optoelectronics and Communications Conference / 16th international conference on Integrated Optics and Optical fiber Communication (OECC/IOOC 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Yokohama Kanagawa, Japan. pp.13C5-3</w:t>
+              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.359-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00264780v1</w:t>
+                <w:t xml:space="preserve">hal-00260957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation de guides d'étude pour la caractérisation de circuits en polymère à forts ki(3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalida Messaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maalouf Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.291-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des « Strip Loaded Waveguides » pour la réalisation de guides polymères à fort ki(3)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hardy</w:t>
+                <w:t xml:space="preserve">Dispersion and non linear coefficient measurements in optical fibers using soliton effect compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Provino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.359-361</w:t>
+              <w:t xml:space="preserve">12th Optoelectronics and Communications Conference / 16th international conference on Integrated Optics and Optical fiber Communication (OECC/IOOC 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Yokohama Kanagawa, Japan. pp.13C5-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00260957v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the stable two-mode operation of a 4-sections semiconductor laser for THz generation by photomixing</w:t>
+                <w:t xml:space="preserve">Étude et caractérisation d'une source laser bimode pour la génération THz par photomélange à 1,55 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Akwoué Ondo</w:t>
+                <w:t xml:space="preserve">A. Akwoué Ando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16514,781 +16514,781 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Space Terahertz Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France. pp.255--258</w:t>
+              <w:t xml:space="preserve">JNMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Aussois, France. pp.175--176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904210v1</w:t>
+                <w:t xml:space="preserve">hal-01904211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica and chalcogenide fibers for all-optical signal processing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two mode operation of 4-section semiconductor laser for terahertz generation by photomixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Lobo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Besnard</w:t>
+                <w:t xml:space="preserve">Abraham Akwoue Ondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st meeting of COST 299 " Fibres Dedicated to Society " (FIDES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.61940L, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.662915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194972v1</w:t>
+                <w:t xml:space="preserve">hal-00078686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la réalisation de guides en polymères à fort ki(3)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Severine Haesaert</w:t>
+                <w:t xml:space="preserve">Analysis of the stable two-mode operation of a 4-sections semiconductor laser for THz generation by photomixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Akwoué Ondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée (JNOG 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Metz,, France. pp.315-317</w:t>
+              <w:t xml:space="preserve">International Symposium on Space Terahertz Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. pp.255--258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259372v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actively mode-locked semiconductor lasers using fibre Bragg grating external cavities : importance of apodization on performances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Guignard</w:t>
+                <w:t xml:space="preserve">Silica and chalcogenide fibers for all-optical signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st meeting of COST 299 " Fibres Dedicated to Society " (FIDES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Mons, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00078803v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two mode operation of 4-section semiconductor laser for terahertz generation by photomixing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joel Jacquet</w:t>
+                <w:t xml:space="preserve">Vers la réalisation de guides en polymères à fort ki(3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalida Messaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Haesaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée (JNOG 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Metz,, France. pp.315-317</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00078686v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et caractérisation d'une source laser bimode pour la génération THz par photomélange à 1,55 μm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Actively mode-locked semiconductor lasers using fibre Bragg grating external cavities : importance of apodization on performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNMO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.Vol.6184, 61841R, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.662416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904211v1</w:t>
+                <w:t xml:space="preserve">hal-00078803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4 sections semiconductor bi-stable laser for THz generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Akwoue Ondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics North 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Quebec City, Canada</w:t>
@@ -17561,273 +17561,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of optical circuits integration with polymer technology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser micro-sphérique en verre oxyde dopé Erbium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azar Maalouf</w:t>
+                <w:t xml:space="preserve">Laura Ghisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Grosso</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Integrated Optics (ECIO'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Grenoble, France. pp.211-214</w:t>
+              <w:t xml:space="preserve">Journées 2005 du Groupement De Recherche "Ondes" (GDR "Ondes")</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Marseille, France. pp.64-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083722v1</w:t>
+                <w:t xml:space="preserve">hal-00147674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser micro-sphérique en verre oxyde dopé Erbium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+                <w:t xml:space="preserve">Potential of optical circuits integration with polymer technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Feron</w:t>
+                <w:t xml:space="preserve">Azar Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Ferrari</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Haesaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2005 du Groupement De Recherche "Ondes" (GDR "Ondes")</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Marseille, France. pp.64-65</w:t>
+              <w:t xml:space="preserve">12th European Conference on Integrated Optics (ECIO'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Grenoble, France. pp.211-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147674v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microlentilles pour télécommunications optiques</w:t>
               </w:r>
@@ -17882,103 +17882,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasers à 4 sections 1.55 µm bimode pour la génération Térahertz par photomélange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Akwoue Ondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons de l'Optique 2005 &amp; 24èmes Journées Nationales d'Optique Guidée (Horizons 2005 / JNOG 2005) [ http://www.univ-savoie.fr/labos/lahc/horizonsjnog/presentation_hor.html ]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Chambéry, France. pp.54-55</w:t>
@@ -18109,152 +18109,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-lentilles pour télécommunications optiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of mode-locked lasers with nonlinear or filtered feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOTON 2004 (1er séminaire du Groupement d'Intérêt Scientifique dédié aux Fonctions Optiques pour les TélécommunicatiONs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Plestin-Les-Grèves, France</w:t>
+              <w:t xml:space="preserve">European Semiconductor Laser Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Saro, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171002v1</w:t>
+                <w:t xml:space="preserve">hal-00147633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasers impulsionnels picosecondes à 1,55 µm</w:t>
               </w:r>
@@ -18391,64 +18374,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Assaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Batte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18484,204 +18467,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of mode-locked lasers with nonlinear or filtered feedback</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-lentilles pour télécommunications optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gadonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chanclou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Semiconductor Laser Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Saro, Sweden</w:t>
+              <w:t xml:space="preserve">FOTON 2004 (1er séminaire du Groupement d'Intérêt Scientifique dédié aux Fonctions Optiques pour les TélécommunicatiONs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Plestin-Les-Grèves, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147633v1</w:t>
+                <w:t xml:space="preserve">hal-02171002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturisation de fonctions optiques en technologie intégrée polymère: exemple des micro-résonateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azar Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Batte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18717,277 +18717,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources impulsionnelles pour les télécommunications optiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrian Mihaescu</w:t>
+                <w:t xml:space="preserve">Expanded beam connectors with microlens fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chanclou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Guignard</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kaczmarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mouzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Action Spécifique n°36 CNRS-STIC " Communications Numériques Optiques et Systèmes "Tout Optique" " (COSTO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">29th European Conference on Optical Communication / 14th international conference on Integrated Optics and Optical fibre Communication (ECOC-IOOC 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Rimini, Italy. pp.218-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148110v1</w:t>
+                <w:t xml:space="preserve">hal-00147640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanded beam connectors with microlens fibres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chanclou</w:t>
+                <w:t xml:space="preserve">Sources impulsionnelles pour les télécommunications optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Mihaescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Mouzer</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Conference on Optical Communication / 14th international conference on Integrated Optics and Optical fibre Communication (ECOC-IOOC 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Rimini, Italy. pp.218-219</w:t>
+              <w:t xml:space="preserve">Colloque de l'Action Spécifique n°36 CNRS-STIC " Communications Numériques Optiques et Systèmes "Tout Optique" " (COSTO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147640v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecteurs à faisceau expansé pour fibre monomode</w:t>
               </w:r>
@@ -20073,51 +20073,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue: Fiber Optic Research in France (Part I of III)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20228,51 +20228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Thanh Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20346,51 +20346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21060,51 +21060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05042324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scalart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Potet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.551393" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratovo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thual" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fehlen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167272" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan N Cano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2022.3191460" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjiba Boulaiche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Guessoum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer-Eddine Demagh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-8695/ac3a58" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673701v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Page" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goujon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Poffo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/2525-2518/58/3/14640" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955831v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lorrain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Pirasteh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Azuelos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.11.038" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891887v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aad01b" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588497v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.030799" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.07.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Delcourt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gutierrez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0868-3166/26/4/8951" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300833v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Briand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Qu&#233;tel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Claudot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2525804" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chimot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshi Siddarth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Provost" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mekhazni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Blache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2517329" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133905v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Lovamamy Rasoloniaina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F&#233;ron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.000370" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Cren" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gadonna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2014.2376702" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848965v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.4104" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913446v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parini Alberto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Bellanca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Annoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Morichetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Melloni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2285248" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817135v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lengl&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2252888" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788772v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Gueguen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;chin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.11.063" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VQVD6QJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711171v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.000450" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848880v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Costa E Silva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004576" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719543v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.00B653" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696198v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586717v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mechin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2088386" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854446v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulombier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030.2010.490872" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378777v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Provino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.835436" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353737v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Messaad" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Haesaert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874088X00802010047" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356017v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030802275768" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365819v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanclou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Quetel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030802272450" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264790v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.05.036" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56RMV03F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259949v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Malarde" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Abherve-Gueguen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2431798" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188290v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guignard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2006.887794" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077738v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ribette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.06.040" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4823HM97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145552v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaczmarek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouzer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gautreau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.01.052" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GM062WL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145584v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1689335" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145951v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caledec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guignard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20030986" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143199v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hary L. Ramanitra" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2002.1007937" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133909v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376273v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Iostec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.40.000458" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920613v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chanclou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thual" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lostec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gadonna" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ofte.2000.0340" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9DFE218DC5F2840340C199C2296B316F0D1D718/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920621v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lostec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auvray" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caulet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19980108" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05122216v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingl&#233;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2025.W1F.5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296338v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266882v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joindot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/sppcom.2025.spm3f.3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405699v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingles" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11263416" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298786v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zandueta" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saliou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652717v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kervazo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Congar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Perin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Butt&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04652158v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Mallek" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Eddine Demagh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921880v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652629v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651173v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bideau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042129v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198368v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gaillard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dessemond" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2023.Th3G.3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709396v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652207v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816710v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ofc49934.2023.10116072" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526932v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saliou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaillard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevalier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.2509" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526916v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coudyzer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.2076" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839969v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839959v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767672v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le M&#233;haut&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Insou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767638v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621689" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04283152v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guise" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajasoa Ratovo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375159v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549540v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Potet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546157v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC52684.2021.9606153" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327483v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2021.W1H.1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415813v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336790v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431513v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891554v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926819v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Havranek" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Monteville" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2018.ATh1A.6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888402v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ofs.2018.tue31" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431687v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Ayed" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588511v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058770v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guendouz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588493v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588488v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429544v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486788v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136425v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peucheret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frignac" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2015.M3J.5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895299v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lengle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lepers" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneck Gottesman" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144336v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Riboulet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2015.W4B.5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076285v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gabet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963921" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080239v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Fall" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6964026" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075438v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2013.1572" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744832v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECEOC.2012.Th.2.F.3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724450v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724457v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Rasoloniaina" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tr&#233;baol" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mortier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724465v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744833v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Hey Tow" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717330v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2012.OTh4H.4" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744746v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Akrout" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD.2011.6041179" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151468v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECOC.2011.Mo.2.LeCervin.4" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744754v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744752v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Toupin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2011.5971093" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744758v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744760v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586682v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2010.5621464" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151477v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150998v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496529v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.853673" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496450v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151483v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744836v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2010.5553651" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151465v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488693v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487771v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487777v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585108v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OECC.2009.5214434" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496433v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496428v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488350v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488348v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585096v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;s&#233;v&#233;davy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.815907" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496344v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487765v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488346v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585191v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trebaol" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355097v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Henrio" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.779275" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358916v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Huchard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic van Dijk" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lelarge" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359134v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Corral" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Hua Duan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonzalez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2008.4666620" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362309v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2008.4666705" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264780v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260328v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Tacon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maalouf Azar" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260957v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Prigent" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904210v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwou&#233; Ondo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palermo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194972v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lobo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259372v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078803v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662416" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078686v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Akwoue Ondo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Torres" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Palermo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662915" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904211v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwou&#233; Ando" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078815v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259630v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148078v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083722v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azar Maalouf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosso" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147674v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghisa" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Feron" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ferrari" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148120v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147675v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147918v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171002v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147653v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Maran" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vaudel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147673v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Assa&#239;d" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batte" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147633v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147672v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnaud" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148110v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mihaescu" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147640v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147646v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanch Lebreton" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167926v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138266v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141716v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345501v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400018v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cassio" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891918v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486870v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550641" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376631v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Sy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866154v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030802545376" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921723v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Nam" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585114v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921635v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921696v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921662v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921653v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921616v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Clavel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05042324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scalart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Potet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.551393" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratovo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thual" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fehlen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167272" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan N Cano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2022.3191460" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjiba Boulaiche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Guessoum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer-Eddine Demagh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-8695/ac3a58" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673701v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Page" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goujon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Poffo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/2525-2518/58/3/14640" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955831v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lorrain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Pirasteh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Azuelos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.11.038" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891887v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aad01b" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588497v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.030799" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.07.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Delcourt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gutierrez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0868-3166/26/4/8951" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300833v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Briand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Qu&#233;tel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Claudot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2525804" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chimot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshi Siddarth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Provost" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mekhazni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Blache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2517329" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133905v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Lovamamy Rasoloniaina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F&#233;ron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.000370" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Cren" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gadonna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2014.2376702" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848965v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.4104" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913446v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parini Alberto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Bellanca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Annoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Morichetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Melloni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2285248" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817135v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lengl&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2252888" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717311v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Gueguen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;chin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.11.063" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VQVD6QJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711171v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.000450" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848880v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Costa E Silva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004576" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719543v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.00B653" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mechin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2088386" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696198v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854446v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulombier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030.2010.490872" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378777v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Provino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.835436" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356017v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030802275768" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353737v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Messaad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Haesaert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874088X00802010047" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365819v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanclou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Quetel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030802272450" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264790v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.05.036" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56RMV03F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259949v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Malarde" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Abherve-Gueguen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2431798" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188290v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guignard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2006.887794" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077738v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ribette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.06.040" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4823HM97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145552v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaczmarek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouzer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gautreau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.01.052" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GM062WL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145584v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1689335" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145951v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caledec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guignard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20030986" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143199v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hary L. Ramanitra" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2002.1007937" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133909v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376273v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Iostec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.40.000458" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920613v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chanclou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thual" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lostec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gadonna" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ofte.2000.0340" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9DFE218DC5F2840340C199C2296B316F0D1D718/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920621v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lostec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auvray" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caulet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19980108" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266882v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joindot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/sppcom.2025.spm3f.3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296338v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05122216v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingl&#233;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2025.W1F.5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405699v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingles" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11263416" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298786v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zandueta" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saliou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921880v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652717v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kervazo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Congar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Perin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Butt&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04652158v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Mallek" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Eddine Demagh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652629v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651173v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bideau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042129v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652207v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816710v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ofc49934.2023.10116072" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709396v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gaillard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198368v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dessemond" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2023.Th3G.3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526932v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saliou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaillard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevalier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.2509" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526916v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coudyzer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.2076" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839959v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767672v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le M&#233;haut&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Insou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839969v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767638v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621689" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04283152v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guise" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajasoa Ratovo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375159v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549540v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Potet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546157v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC52684.2021.9606153" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327483v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2021.W1H.1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336790v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415813v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431513v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926819v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Havranek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Monteville" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2018.ATh1A.6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891554v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888402v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ofs.2018.tue31" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588511v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431687v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Ayed" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058770v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guendouz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588493v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588488v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486788v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429544v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144336v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Riboulet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2015.W4B.5" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895299v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lengle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lepers" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneck Gottesman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136425v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peucheret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frignac" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2015.M3J.5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076285v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gabet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963921" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080239v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Fall" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6964026" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075438v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2013.1572" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724450v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724457v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Rasoloniaina" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tr&#233;baol" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mortier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724465v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744832v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECEOC.2012.Th.2.F.3" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744833v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Hey Tow" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717330v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2012.OTh4H.4" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151468v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECOC.2011.Mo.2.LeCervin.4" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744754v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744752v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Toupin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2011.5971093" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744746v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Akrout" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD.2011.6041179" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744758v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744760v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150998v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586682v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2010.5621464" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151477v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496529v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.853673" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496450v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151483v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744836v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2010.5553651" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151465v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496428v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496433v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585108v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OECC.2009.5214434" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487771v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487777v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488693v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488348v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488350v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585096v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;s&#233;v&#233;davy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.815907" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496344v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487765v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488346v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585191v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trebaol" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358916v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Huchard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic van Dijk" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lelarge" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355097v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Henrio" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.779275" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359134v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Corral" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Hua Duan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonzalez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2008.4666620" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362309v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2008.4666705" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260957v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Prigent" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260328v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Tacon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maalouf Azar" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264780v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904211v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwou&#233; Ando" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palermo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078686v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Akwoue Ondo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Torres" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Palermo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662915" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904210v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwou&#233; Ondo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194972v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lobo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259372v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078803v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662416" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078815v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259630v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148078v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147674v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghisa" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Feron" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ferrari" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083722v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azar Maalouf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosso" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148120v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147675v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147918v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147633v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147653v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Maran" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vaudel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147673v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Assa&#239;d" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batte" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171002v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147672v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnaud" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147640v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148110v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mihaescu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147646v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanch Lebreton" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167926v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138266v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141716v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345501v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400018v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cassio" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891918v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486870v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550641" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376631v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Sy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866154v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030802545376" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921723v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Nam" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585114v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921635v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921696v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921662v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921653v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921616v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Clavel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>