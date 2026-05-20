--- v0 (2026-04-10)
+++ v1 (2026-05-20)
@@ -240,503 +240,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-induced plasminogen activator inhibitor-1 (PAI-1) as a blood biomarker and brain risk factor for PTSD</w:t>
+                <w:t xml:space="preserve">Pregnenolone and AEF0117 block cannabinoid-induced hyperlocomotion through GSK3β signaling at striatopallidal neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Mennesson</w:t>
+                <w:t xml:space="preserve">G. Tomaselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Abdelkaoui</w:t>
+                <w:t xml:space="preserve">L. Bellocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Roullot-Lacarriere</w:t>
+                <w:t xml:space="preserve">Pl. Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Roullot-Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Tronel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Cathala</w:t>
+                <w:t xml:space="preserve">A. Busquets-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRxiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2025.07.02.661922⟩</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2025.03.07.641990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343402v1</w:t>
+                <w:t xml:space="preserve">hal-05343379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnenolone and AEF0117 block cannabinoid-induced hyperlocomotion through GSK3β signaling at striatopallidal neurons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress-induced plasminogen activator inhibitor-1 (PAI-1) as a blood biomarker and brain risk factor for PTSD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tomaselli</w:t>
+                <w:t xml:space="preserve">S Abdelkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bellocchio</w:t>
+                <w:t xml:space="preserve">V Roullot-Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pl. Raux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Roullot-Lacarrière</w:t>
+                <w:t xml:space="preserve">S Tronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Busquets-Garcia</w:t>
+                <w:t xml:space="preserve">A Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRxiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.03.07.641990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2025.07.02.661922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343379v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New perspectives on the role of the neurosteroid pregnenolone as an endogenous regulator of type‐1 cannabinoid receptor (CB1R) activity and function</w:t>
+                <w:t xml:space="preserve">Cross‐talk between neurosteroid and endocannabinoid systems in cannabis addiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐louis Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Papers from the Virtual International Meeting STEROIDS and NERVOUS SYSTEM, TORINO, ITALY - February 2021, 34 (2), pp.e13034. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jne.13034⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jne.13191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424066v1</w:t>
+                <w:t xml:space="preserve">hal-03821421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross‐talk between neurosteroid and endocannabinoid systems in cannabis addiction</w:t>
+                <w:t xml:space="preserve">New perspectives on the role of the neurosteroid pregnenolone as an endogenous regulator of type‐1 cannabinoid receptor (CB1R) activity and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐louis Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐michel Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">, 2022, Papers from the Virtual International Meeting STEROIDS and NERVOUS SYSTEM, TORINO, ITALY - February 2021, 34 (2), pp.e13034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jne.13191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jne.13034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821421v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Relationship Between Circulating Endogenous Cannabinoids and the Effects of Smoked Cannabis</w:t>
               </w:r>
@@ -774,51 +774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Belluomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cannabis and Cannabinoid Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -869,459 +869,459 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross‐talk between neurosteroid and endocannabinoid systems in cannabis addiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐louis Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jne.13191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New perspectives on the role of the neurosteroid pregnenolone as an endogenous regulator of type‐1 cannabinoid receptor (CB1R) activity and function</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PAI-1 protein is a key molecular effector in the transition from normal to PTSD-like fear memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Roullot-Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jne.13034⟩</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-021-01024-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376069v1</w:t>
+                <w:t xml:space="preserve">hal-03132810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAI-1 protein is a key molecular effector in the transition from normal to PTSD-like fear memory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New perspectives on the role of the neurosteroid pregnenolone as an endogenous regulator of type‐1 cannabinoid receptor (CB1R) activity and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐louis Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐michel Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jne.13034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-021-01024-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03132810v1</w:t>
+                <w:t xml:space="preserve">hal-03376069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAI-1 protein is a key molecular effector in the transition from normal to PTSD-like fear memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Roullot-Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41380-021-01024-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420646v1</w:t>
@@ -1505,51 +1505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Devroye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléa Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Revest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1613,51 +1613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress and drug abuse-related disorders: The promising therapeutic value of neurosteroids focus on pregnenolone-progesterone-allopregnanolone pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Tomaselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.100789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1717,51 +1717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheila Sharp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kuzmanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1851,51 +1851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Contarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kitchener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Papaleo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1994,51 +1994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Mondésir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.V. Piazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2085,51 +2085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurosteroids and potential therapeutics: Focus on pregnenolone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 160, pp.78-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2215,51 +2215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Haddjeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rovera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 109, pp.59-68. </w:t>
@@ -2297,51 +2297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pregnenolone Can Protect the Brain from Cannabis Intoxication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Vitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2483,51 +2483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Llidó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (02), pp.259-273. </w:t>
@@ -2565,51 +2565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-activity relationship studies on neuroactive steroids in memory, alcohol and stress-related functions: a crucial benefit from endogenous level analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 231 (17), pp.3243-3255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2669,51 +2669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mòdol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sònia Darbra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pallarès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2786,51 +2786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sònia Darbra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mòdol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pallarès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3049,51 +3049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Espallergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayoshi Mamiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takenao Koseki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3221,51 +3221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rougé-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
@@ -3316,51 +3316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Brain Allopregnanolone Levels Mediate Flattened Circadian Activity Associated with Memory Impairments in Aged Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Vitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3450,51 +3450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurosteroids and cholinergic systems: implications for sleep and cognitive processes and potential role of age-related changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3592,51 +3592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura O'Dell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Alomary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Koob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3712,51 +3712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroactive steroids: new biomarkers of cognitive aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Purdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3867,51 +3867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acutely administered ethanol participates in testosterone synthesis and increases testosterone in rat brain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Alomary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura O'Dell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4040,51 +4040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Darbra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 71 (1), pp.43-8</w:t>
@@ -4247,51 +4247,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Neurosteroids in Rat Plasma and Brain Following Swim Stress and Allopregnanolone Administration Using Negative Chemical Ionization Gas Chromatography/Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffery Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4428,51 +4428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hollenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Hagey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Purdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4548,51 +4548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neurosteroid pregnenolone sulphate increases dopamine release and the dopaminergic response to morphine in the rat nucleus accumbens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Gingras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4681,51 +4681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term effects of prenatal stress and postnatal handling on age-related glucocorticoid secretion and cognitive performance: a longitudinal study in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfania Maccari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4827,51 +4827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term effects of prenatal stress and handling on metabolic parameters: relationship to corticosterone secretion response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Mayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5001,51 +5001,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture process of the Mw=6.9 Boumerdès (Algeria) earthquake of May 21, 2003 from seismological data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5288,51 +5288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mennesson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdelkaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roullot-Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tronel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cathala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-026-03564-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05343402v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mennesson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abdelkaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Roullot-Lacarriere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tronel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cathala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.07.02.661922" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05343379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tomaselli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellocchio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl. Raux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Busquets-Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.03.07.641990" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Raux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drutel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Revest" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vall&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821421v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13191" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821434v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonisha Kearney-Ramos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Herrmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Belluomo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Matias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/can.2021.0185" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754210v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03132810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouarab" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vallee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01024-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420646v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02990027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zanese" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tomaselli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roullot-Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Moreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bellocchio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2019.108543" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02990034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cathala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Devroye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;a Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Revest" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108309" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yfrne.2019.100789" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Sharp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mitchell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kuzmanova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cooper" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b00055" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323655v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Contarino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kitchener" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Papaleo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Vincenzo Piazza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2017.01.024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325241v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Metna-Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mond&#233;sir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Piazza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpns.31" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2015.09.030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devroye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Haddjeri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rovera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2016.05.024" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323691v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vitiello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hebert-Chatelain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monlezun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1243985" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323710v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M&#242;dol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Casas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Navarro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Llid&#243;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1461145713000989" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323685v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-014-3593-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323725v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#242;nia Darbra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallar&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.11.043" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323723v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2012.12.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323763v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sasso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Russo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Mattace Raso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe D&#8217;agostino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pain.2011.08.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKMT48SZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323757v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Espallergues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayoshi Mamiya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takenao Koseki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshitaka Nabeshima" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2011.09.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1FBJBHJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523673v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kaouane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roug&#233;-Pont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Roux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2010.40" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323740v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier George" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Moal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2010.03.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323856v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Mayo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-005-0254-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2PP1RKP7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323882v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura O'Dell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alomary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Koob" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fitzgerald" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2003.11.031" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM2WFC1J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323890v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Purdy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-0760(03)00227-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8SL8TFP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323901v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ALC.0000047304.28550.4F" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323887v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Darbra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bouyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323897v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Koehl" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lemaire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoher Nora Abrous" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefania Maccari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1029842021000010866" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323926v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Rivera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.2000.4841" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNJ06MKF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323957v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Chatman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hollenbeck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Hagey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac9806411" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PS49LH8G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323934v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barrot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gingras" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.1999.00816.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CA95BDA7225ED003B8EE829E39B1FA03C38DE3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323949v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fania Maccari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dellu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Simon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.1999.00705.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X1ZP23TN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323998v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(95)01459-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9P9PW4J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119315v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mennesson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdelkaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roullot-Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tronel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cathala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-026-03564-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05343379v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tomaselli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellocchio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl. Raux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Busquets-Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.03.07.641990" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05343402v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mennesson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abdelkaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Roullot-Lacarriere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tronel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cathala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.07.02.661922" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Raux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vall&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13191" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424066v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drutel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Revest" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13034" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821434v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonisha Kearney-Ramos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Herrmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Belluomo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Matias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/can.2021.0185" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754210v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03132810v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouarab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vallee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01024-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420646v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02990027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zanese" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tomaselli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roullot-Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Moreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bellocchio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2019.108543" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02990034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cathala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Devroye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;a Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Revest" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108309" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yfrne.2019.100789" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Sharp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mitchell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kuzmanova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cooper" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b00055" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323655v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Contarino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kitchener" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Papaleo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Vincenzo Piazza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2017.01.024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325241v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Metna-Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mond&#233;sir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Piazza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpns.31" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2015.09.030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devroye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Haddjeri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rovera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2016.05.024" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323691v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vitiello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hebert-Chatelain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monlezun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1243985" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323710v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M&#242;dol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Casas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Navarro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Llid&#243;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1461145713000989" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323685v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-014-3593-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323725v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#242;nia Darbra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallar&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.11.043" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323723v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2012.12.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323763v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sasso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Russo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Mattace Raso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe D&#8217;agostino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pain.2011.08.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKMT48SZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323757v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Espallergues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayoshi Mamiya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takenao Koseki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshitaka Nabeshima" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2011.09.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1FBJBHJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523673v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kaouane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roug&#233;-Pont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Roux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2010.40" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323740v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier George" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Moal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2010.03.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323856v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Mayo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-005-0254-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2PP1RKP7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323882v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura O'Dell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alomary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Koob" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fitzgerald" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2003.11.031" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM2WFC1J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323890v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Purdy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-0760(03)00227-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8SL8TFP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323901v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ALC.0000047304.28550.4F" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323887v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Darbra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bouyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323897v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Koehl" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lemaire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoher Nora Abrous" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefania Maccari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1029842021000010866" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323926v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Rivera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.2000.4841" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNJ06MKF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323957v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Chatman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hollenbeck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Hagey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac9806411" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PS49LH8G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323934v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barrot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gingras" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.1999.00816.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CA95BDA7225ED003B8EE829E39B1FA03C38DE3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323949v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fania Maccari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dellu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Simon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.1999.00705.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X1ZP23TN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323998v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(95)01459-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9P9PW4J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119315v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>