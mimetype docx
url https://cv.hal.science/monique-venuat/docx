--- v0 (2026-03-23)
+++ v1 (2026-04-16)
@@ -475,51 +475,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (9)</w:t>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -593,726 +593,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Témoigner à l'âge classique et moderne: des sens au sens. Sens, voix, lois, lieux et legs</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 978-2-7453-5149-4</w:t>
+                <w:t xml:space="preserve">La Naissance des Académies Protestantes (Lausanne, 1537 et Strasbourg, 1538 - Genève, 1559) et la diffusion du modèle, (ouvrage collectif, dir., en collaboration avec Ruxandra Vulcan ).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Venuat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUBP. 2017, collection Ihrim, Sophie Chiari</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336633v1</w:t>
+                <w:t xml:space="preserve">hal-02005043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Naissance des Académies Protestantes (Lausanne, 1537 et Strasbourg, 1538 - Genève, 1559) et la diffusion du modèle, (ouvrage collectif, dir., en collaboration avec Ruxandra Vulcan ).</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">PUBP. 2017, collection Ihrim, Sophie Chiari</w:t>
+                <w:t xml:space="preserve">Témoigner : flibuste, piraterie et autres courses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Berton-Charrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jorrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Vénuat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires Blaise Pascal, 11, 2015, Cahiers de l'équipe de recherches sur la Réforme et la Contre-Réforme, 9782845166912</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005043v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Témoigner : flibuste, piraterie et autres courses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danièle Berton-Charrière</w:t>
+                <w:t xml:space="preserve">L'éloquence ecclésiastique de la pré-Réforme aux Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Vénuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jorrand</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires Blaise Pascal, 11, 2015, Cahiers de l'équipe de recherches sur la Réforme et la Contre-Réforme, 9782845166912</w:t>
+                <w:t xml:space="preserve">Christian Jérémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Champion, 15, 2015, Colloques, congrès et conférences sur le classicisme, 9782745326539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01172754v1</w:t>
+                <w:t xml:space="preserve">halshs-01172756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éloquence ecclésiastique de la pré-Réforme aux Lumières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Francis Trigge, A Godly and Fruitfull Sermon Preached at Grantham, Oxford, 1595</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Couton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jérémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vénuat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">H. Champion, 15, 2015, Colloques, congrès et conférences sur le classicisme, 9782745326539</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.162, 2013, CERHAC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01172756v1</w:t>
+                <w:t xml:space="preserve">halshs-01055451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Trigge, A Godly and Fruitfull Sermon Preached at Grantham, Oxford, 1595</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Pouvoirs de l'image aux XVe, XVIe, XVIIe siècles : pour un nouvel éclairage sur la pratique des Lettres à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Couton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jérémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Vénuat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 588 p., 2009, 978-2-84516-414-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fernandes</w:t>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01055451v1</w:t>
+                <w:t xml:space="preserve">halshs-00440563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouvoirs de l'image aux XVe, XVIe, XVIIe siècles : pour un nouvel éclairage sur la pratique des Lettres à la Renaissance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Emprunt, Plagiat, Réécriture aux XVe, XVIe et XVIIe siècles. Pour un nouvel éclairage sur la pratique des Lettres à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Couton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 588 p., 2009, 978-2-84516-414-7</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Venuat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires Blaise Pascal, 472 p., 2006, Collection CERHAC, 2-84516-324-X - 9782845163249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00440563v1</w:t>
+                <w:t xml:space="preserve">halshs-02004923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emprunt, Plagiat, Réécriture aux XVe, XVIe et XVIIe siècles. Pour un nouvel éclairage sur la pratique des Lettres à la Renaissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Couton</w:t>
+                <w:t xml:space="preserve">Les Indiens aux États-Unis : renaissance d'une culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Vénuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires Blaise Pascal, 472 p., 2006, Collection CERHAC, 2-84516-324-X - 9782845163249</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Garrait-Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, pp.192, 2002, Les Essentiels de la civilisation anglo-saxonne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00433652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1322,708 +1238,708 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'arrestation au procès : le parcours judiciaire de Moll Flanders, traduction en français de l'article de Jeanne Clegg, à la demande de l'auteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jorrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Venuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Clegg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danièle Berton-Charrière et Monique Vénuat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Témoigner à l'âge classique et moderne : des sens au sens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalies climatiques et considérations eschatologiques dans A Godly and Fruitful Sermon Preached at Grantham, Anno. dom. 1592 de Francis Trigge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vénuat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires Blaise Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrire la catastrophe. L'Angleterre à l'épreuve des éléments (XVIe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-2-84516-888-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jardins anglais au XVIIIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Venuat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire littéraire des fleurs et des jardins (XVIIIe et XIXe siècles) ; Éditions sous la direction de Pascale Auraix-Jonchière et Simone Bernard-Griffiths avec la collaboration d'Éric Francalanza. 840 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, collection "Dictionnaires et références", 9782745330352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘A Godly and Fruitfull Sermon’ de Francis Trigge - sermon contestataire ou conformiste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Venuat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires Blaise Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion et Contestation, Jérôme Grosclaude, dir.,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.137-155, 2016, Collection « Politiques et Identités », 978-2-84516-741-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preuve de la vérité, démonstration de l’erreur de l’adversaire ; la controverse Cranmer-Gardiner, 1550-51</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vénuat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérémie, Christian and Louison-Lassablière, Marie-Joëlle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erreur, faute, péché : le concept de faute dans les textes littéraires, philosophiques et théologiques de 1453 à 1715</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.97-120, 2013, Ouverture philosophique, 978-2-343-00387-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vénuat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un penseur républicain à l'époque de la première révolution anglaise : John Milton .. / Christophe Tournu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERHAC : Presses universitaires Blaise Pascal, pp.9-12, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00440640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'image des deux mères dans la polémique confessionnelle : la 'Réponse' de Thomas Cranmer à Stephen Gardiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vénuat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Couton, Marie;Fernandes, Isabelle;Jérémie, Christian;Vénuat, Monique;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs de l'image aux XVe, XVIe, XVIIe siècles : pour un nouvel éclairage sur la pratique des Lettres à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise Pascal ; Centre de recherches sur les littératures modernes et contemporaines, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00440639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un &amp;quot;Livre de la prière commune&amp;quot; à l'autre ; controverse et réécriture chez Thomas Cranmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vénuat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vénuat, Monique;Couton, Marie;Fernandes, Isabelle;Jérémie, Christian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emprunt, plagiat, réécriture aux XVe, XVIe, XVIIe siècles : pour un nouvel éclairage sur la pratique des Lettres à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, Pagination non précisée, 2006, Collection CERHAC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00287167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Scholemaster, de Roger Asham (1515-1568)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vénuat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hébert, Brigitte;Colbus, Jean-Claude;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les outils de la connaissance : enseignement et formation intellectuelle en Europe entre 1453 et 1715</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'université de Saint-Étienne, pp.159- 186, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00422742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2033,105 +1949,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Réformateurs du continent dans la controverse sur l’Eucharistie entre Cranmer et Gardiner (1550-51)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vénuat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2278,51 +2194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287165v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique V&#233;nuat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287166v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02000750v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Venuat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02000739v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02005045v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02373070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Berton-Charri&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/11089-book-08535149-9782745351494.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04336633v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11089-book-08535149-9782745351494.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02005043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jorrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055451v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fernandes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihrim.uca.fr/article22.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440563v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihrim.uca.fr/article168.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004923v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433652v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garrait-Bourrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02388020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Clegg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03233909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02005047v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02005048v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440640v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440639v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181989v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287165v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique V&#233;nuat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287166v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02000750v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Venuat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02000739v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02005045v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02373070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Berton-Charri&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/11089-book-08535149-9782745351494.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02005043v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172754v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jorrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055451v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fernandes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihrim.uca.fr/article22.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihrim.uca.fr/article168.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004923v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garrait-Bourrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02388020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Clegg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03233909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02005047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02005048v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440639v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287167v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181989v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>