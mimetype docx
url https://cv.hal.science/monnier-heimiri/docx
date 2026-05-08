--- v0 (2026-04-10)
+++ v1 (2026-05-08)
@@ -233,511 +233,511 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the Dynamics of the Vascular Flows in the Cerebral Arterial and Venous Trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interrater and intrarater reliability of aqueduct CSF flow parameters measured by phase-contrast MRI in healthy adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Attekeble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiachen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimi Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (5), pp.1106. </w:t>
+              <w:t xml:space="preserve">Quantitative Imaging in Medicine and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (7), pp.6399-6413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines13051106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21037/qims-24-1589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057660v1</w:t>
+                <w:t xml:space="preserve">hal-05184731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrater and intrarater reliability of aqueduct CSF flow parameters measured by phase-contrast MRI in healthy adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cardiac and respiratory activities induce temporal changes in cerebral blood volume, balanced by a mirror CSF volume displacement in the spinal canal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimi Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heimiri Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Attekeble</w:t>
+                <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiachen Xie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Heimiri Monnier</w:t>
+                <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Imaging in Medicine and Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (7), pp.6399-6413. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 305, pp.120988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21037/qims-24-1589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2024.120988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184731v1</w:t>
+                <w:t xml:space="preserve">hal-04862675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac and respiratory activities induce temporal changes in cerebral blood volume, balanced by a mirror CSF volume displacement in the spinal canal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quantification of the Dynamics of the Vascular Flows in the Cerebral Arterial and Venous Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heimiri Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimi Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 305, pp.120988. </w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (5), pp.1106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2024.120988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines13051106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862675v1</w:t>
+                <w:t xml:space="preserve">hal-05057660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronous assessment of CSF and cerebral arteriovenous flow interactions across ultra-low, low, respiratory, and cardiac frequencies using real-time phase-contrast MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimi Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.121490. </w:t>
@@ -775,103 +775,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmantle pressure under the influence of free breathing: non-invasive quantification of the aqueduct pressure gradient in healthy adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimi Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22 (1), pp.1. </w:t>
@@ -909,103 +909,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validating the accuracy of real-time phase-contrast MRI and quantifying the effects of free breathing on cerebrospinal fluid dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimi Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21 (1), pp.25. </w:t>
@@ -1043,51 +1043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Free Breathing on Cerebral Venous Flow: a real-time phase contrast MRI study in healthy adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1095,51 +1095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 94, pp.JN-RM-0965-23. </w:t>
@@ -1235,64 +1235,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan LIU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Attekeble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiachen Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1356,90 +1356,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Breathing and Cardiac functions interact with Cerebral arterio-venous blood flows: Origin of CSF oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan LIU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimi Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Magnetic Resonance in Medicine, May 2024, Singapoore, Singapore. </w:t>
@@ -1490,90 +1490,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral arterial venous blood flow dynamics under the influence of free and deep breathing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan LIU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimi Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Magnetic Resonance in Medicine, May 2024, Singapore, Singapore. </w:t>
@@ -1624,90 +1624,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'hétérogénéité du système veineux cérébral en IRM à contraste de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Amiénoise de Recherche en Santé (JARS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, AMIENS, France</w:t>
@@ -1762,77 +1762,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan LIU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimi Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2023 - International Society for Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toronto, Canada. </w:t>
@@ -1864,528 +1864,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport d’une séquence IRM en temps réel dans l’investigation de l'influence de la respiration sur la dynamique veineuse cérébrale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification par IRM des pulsations du liquide cérébro spinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan LIU</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. P. Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès scientifique de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
+              <w:t xml:space="preserve">Société française de résonance magnétique en biologie et médecine (6ème SFRMBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309973v1</w:t>
+                <w:t xml:space="preserve">hal-04479470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification par IRM des pulsations du liquide cérébro spinal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport d’une séquence IRM en temps réel dans l’investigation de l'influence de la respiration sur la dynamique veineuse cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heimiri Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan LIU</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Metanbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balédent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société française de résonance magnétique en biologie et médecine (6ème SFRMBM)</w:t>
+              <w:t xml:space="preserve">Congrès scientifique de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479470v1</w:t>
+                <w:t xml:space="preserve">hal-04309973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d'une nouvelle séquence de quantification en temps réel du débit veineux cérébral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of free breathing on cerebrospinal fluid hydrodynamics: a study based on real-time phase-contrast MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan LIU</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimi Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Amiénoise de la Recherche en Santé (JARS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISMRM 2023 - International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toronto (ON), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58530/2023/1187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309933v1</w:t>
+                <w:t xml:space="preserve">hal-04135327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of free breathing on cerebrospinal fluid hydrodynamics: a study based on real-time phase-contrast MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation d'une nouvelle séquence de quantification en temps réel du débit veineux cérébral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heimiri Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan LIU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2023 - International Society for Magnetic Resonance in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée Amiénoise de la Recherche en Santé (JARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58530/2023/1187⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04135327v1</w:t>
+                <w:t xml:space="preserve">hal-04309933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2416,90 +2416,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of cerebral drainage studied by phase contrast MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Barcelona, Spain</w:t>
@@ -2528,103 +2528,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La faisabilité de l'application clinique de séquences de Contraste de Phase en Temps Réel (TR-CP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Amienoise de Recherche en Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Amiens, France</w:t>
@@ -2653,51 +2653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application in vivo de l'IRM contraste de phase en temps réel - Quantification de l'effet de la respiration sur les artères cérébrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2705,51 +2705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidy Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société française de résonance magnétique en biologie et médecine (6ème SFRMBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
@@ -2804,64 +2804,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan LIU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balédent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3068,51 +3068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Batonon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heimiri Monnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauberville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Connesson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05057660v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimi Owashi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Metanbou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Capel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines13051106" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184731v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Attekeble" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachen Xie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/qims-24-1589" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862675v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2024.120988" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05294750v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121490" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04865702v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-024-00612-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517606v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-024-00520-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Owashi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0965-23.2023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baledent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan LIU" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2025/0589" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2024/4923" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2024/2201" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461696v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2023/2295" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bal&#233;dent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479470v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309933v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2023/1187" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316280v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Fall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309955v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Batonon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heimiri Monnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauberville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Connesson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184731v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Attekeble" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachen Xie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimi Owashi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/qims-24-1589" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862675v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Metanbou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Capel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2024.120988" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05057660v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines13051106" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05294750v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121490" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04865702v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-024-00612-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517606v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-024-00520-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Owashi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0965-23.2023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baledent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan LIU" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2025/0589" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2024/4923" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2024/2201" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461696v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2023/2295" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bal&#233;dent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135327v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2023/1187" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309933v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316280v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Fall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309955v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>