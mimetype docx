--- v0 (2026-03-17)
+++ v1 (2026-05-15)
@@ -310,794 +310,794 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Electro-Mechanical Behaviour of an XLPE Insulation Layer for Hi-Voltage Composite Power Cables: Effect of Voids on Onset of Coalescence</w:t>
+                <w:t xml:space="preserve">Numerical Modeling of the Micromechanics Damage of an Offshore Electrical High-Voltage Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Miceli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valter Carvelli</w:t>
+                <w:t xml:space="preserve">Fouad Ech-Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monssef Drissi-Habti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 16 (12), pp.4620. </w:t>
+              <w:t xml:space="preserve">, 2023, 16 (14), pp.5422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en16124620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en16145422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455845v1</w:t>
+                <w:t xml:space="preserve">hal-04456440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Multiphysics Modeling of Electric High-Voltage Cable of Offshore Wind-Farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Ech-Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Matine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monssef Drissi-Habti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (17), pp.6286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en16176286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling of the Micromechanics Damage of an Offshore Electrical High-Voltage Phase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fouad Ech-Cheikh</w:t>
+                <w:t xml:space="preserve">Modelling Electro-Mechanical Behaviour of an XLPE Insulation Layer for Hi-Voltage Composite Power Cables: Effect of Voids on Onset of Coalescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Miceli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter Carvelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monssef Drissi-Habti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 16 (14), pp.5422. </w:t>
+              <w:t xml:space="preserve">, 2023, 16 (12), pp.4620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en16145422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en16124620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456440v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue Behavior of Smart Composites with Distributed Fiber Optic Sensors for Offshore Applications</w:t>
+                <w:t xml:space="preserve">Concept of Placement of Fiber-Optic Sensor in Smart Energy Transport Cable under Tensile Loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monssef Drissi-Habti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venkadesh Raman</w:t>
+                <w:t xml:space="preserve">Neginhal Abhijit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manepalli Sriharsha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter Carvelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcs6010002⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (7), pp.2444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22072444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438477v1</w:t>
+                <w:t xml:space="preserve">hal-04456682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept of Placement of Fiber-Optic Sensor in Smart Energy Transport Cable under Tensile Loading</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manepalli Sriharsha</w:t>
+                <w:t xml:space="preserve">Fiber-Optic Sensors (FOS) for Smart High Voltage Composite Cables—Numerical Simulation of Multi-Parameter Bending Effects Generated by Irregular Seabed Topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monssef Drissi Habti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijit Neginhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriharsha Manepalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter Carvelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22 (7), pp.2444. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22072444⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 22 (20), pp.7899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22207899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456682v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber-Optic Sensors (FOS) for Smart High Voltage Composite Cables—Numerical Simulation of Multi-Parameter Bending Effects Generated by Irregular Seabed Topography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Simulation of Aging by Water-Trees of XPLE Insulator Used in a Single Hi-Voltage Phase of Smart Composite Power Cables for Offshore Farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sriharsha Manepalli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valter Carvelli</w:t>
+                <w:t xml:space="preserve">Drissi-Habti Monssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manepalli Sriharsha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neginhal Abhijit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carvelli Valter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonamy Pierre-Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22207899⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (5), pp.1844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15051844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456675v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Aging by Water-Trees of XPLE Insulator Used in a Single Hi-Voltage Phase of Smart Composite Power Cables for Offshore Farms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carvelli Valter</w:t>
+                <w:t xml:space="preserve">Fatigue Behavior of Smart Composites with Distributed Fiber Optic Sensors for Offshore Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monssef Drissi-Habti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonamy Pierre-Jean</w:t>
+                <w:t xml:space="preserve">Venkadesh Raman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (5), pp.1844. </w:t>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en15051844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcs6010002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438750v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Toughening of Composites with Carbon Nanotubes—Continuous Multiscale Reinforcement New Concept</w:t>
               </w:r>
@@ -1109,51 +1109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monssef Drissi-Habti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine El Assami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkadesh Raman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composites Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (5), pp.135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1200,51 +1200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffening offshore composite wind-blades bonding joints by carbon nanotubes reinforced resin – a new concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. El Assami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monssef Drissi Habti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Raman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1291,51 +1291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation for Void Coalescence (Water Treeing) in XLPE Insulation of Submarine Composite Power Cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monssef Drissi Habti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1360,51 +1360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finer SHM-Coverage of Inter-Plies and Bondings in Smart Composite by Dual Sinusoidal Placed Distributed Optical Fiber Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkadesh Raman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monssef Drissi-Habti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1636,51 +1636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded optical fiber sensors for continuous health monitoring of civil engineering structures in composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monssef Drissi Habti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomonori Tomiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1712,307 +1712,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00451123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural health monitoring of bridge cables : An overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Traitement des assemblages soudés par martelage à haute fréquence : Une revue des origines, principes et effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhaël Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monssef Drissi Habti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bojidar Yanev</w:t>
+                <w:t xml:space="preserve">Geneviève Inglebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Paul Lieurade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (1), pp 73-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.19.73-101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00451126v1</w:t>
+                <w:t xml:space="preserve">hal-00596544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des assemblages soudés par martelage à haute fréquence : Une revue des origines, principes et effets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Structural health monitoring of bridge cables : An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monssef Drissi Habti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri Paul Lieurade</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimondo Betti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojidar Yanev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00596544v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suspension bridge cables pathologies. Inspection. Alternative materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monssef Drissi Habti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojidar Yanev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimondo Betti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 67 (11)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2108,51 +2108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Dhamene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnae Zejli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monssef Drissi Habti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2229,51 +2229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laksimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monssef Drissi Habti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Symposium International sur les Essais Non Destructifs pour le Génie Civil NDTCE-09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, France. 6p</w:t>
@@ -2471,51 +2471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450021v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Su" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monssef Drissi-Habti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Carvelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14020932" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines12010050" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455845v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Miceli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16124620" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456666v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ech-Cheikh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Matine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16176286" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456440v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145422" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438477v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkadesh Raman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456682v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neginhal Abhijit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manepalli Sriharsha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bonamy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22072444" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monssef Drissi Habti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Neginhal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriharsha Manepalli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22207899" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissi-Habti Monssef" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvelli Valter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonamy Pierre-Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15051844" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438909v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Assami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs5050135" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Assami" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705314.2020.1729519" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438838v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preshit Limje" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030742" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830320v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichith Chean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Matadi Boumbimba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2012.11.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q69LD0KR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonori Tomiyama" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451126v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondo Betti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojidar Yanev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596544v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Le Quilliec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Inglebert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paul Lieurade" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.19.73-101" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-K1GPJ1CX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451125v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Dhamene" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnae Zejli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laksimi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tessier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450021v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Su" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monssef Drissi-Habti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Carvelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14020932" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines12010050" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456440v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ech-Cheikh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145422" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456666v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Matine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16176286" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455845v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Miceli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16124620" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456682v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neginhal Abhijit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manepalli Sriharsha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bonamy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22072444" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456675v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monssef Drissi Habti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Neginhal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriharsha Manepalli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22207899" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438750v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissi-Habti Monssef" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvelli Valter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonamy Pierre-Jean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15051844" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438477v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkadesh Raman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438909v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Assami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs5050135" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Assami" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705314.2020.1729519" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438838v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preshit Limje" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030742" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830320v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichith Chean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Matadi Boumbimba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2012.11.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q69LD0KR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonori Tomiyama" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Le Quilliec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Inglebert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paul Lieurade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.19.73-101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-K1GPJ1CX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451126v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondo Betti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojidar Yanev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451125v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Dhamene" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnae Zejli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laksimi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tessier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>