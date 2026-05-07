--- v0 (2026-03-21)
+++ v1 (2026-05-07)
@@ -4476,265 +4476,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01747132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eemian interglacial reconstructed from a Greenland folded ice core</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of crystal orientation in snow during temperature gradient metamorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. R. Albert</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabienne Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schneebeli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature11789⟩</w:t>
+              <w:t xml:space="preserve">Journal of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (213), pp.47-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3189/2013JoG12J116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821220v1</w:t>
+                <w:t xml:space="preserve">hal-05062292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of crystal orientation in snow during temperature gradient metamorphism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eemian interglacial reconstructed from a Greenland folded ice core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dahl-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aldahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Azuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Riche</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Balslev-Clausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaciology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 59 (213), pp.47-55. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 493, pp.489-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3189/2013JoG12J116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature11789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05062292v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modeling of ice deformation behavior</w:t>
               </w:r>
@@ -4848,3252 +4848,3240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01746108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of long-range internal stresses on grain nucleation during dynamic discontinuous recrystallization</w:t>
+                <w:t xml:space="preserve">Experimental characterization of the intragranular strain field in columnar ice during transient creep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Duval</w:t>
+                <w:t xml:space="preserve">Fanny Grennerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Louchet</w:t>
+                <w:t xml:space="preserve">Olivier Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Weiss</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 546, pp.207-211. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60, pp.3655-3666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2012.03.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05062297v1</w:t>
+                <w:t xml:space="preserve">hal-01207398v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale modeling of the mechanical behavior of polycrystalline ice under transient creep.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia IUTAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.76-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.piutam.2012.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the intragranular strain field in columnar ice during transient creep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements and numerical simulation of fabric evolution along the Talos Dome ice core, Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Buiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Grennerat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maurine Montagnat</w:t>
+                <w:t xml:space="preserve">Antonin Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Castelnau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+                <w:t xml:space="preserve">Robert L Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 60, pp.3655-3666. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 357-358, pp.168-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.03.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207398v2</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and numerical simulation of fabric evolution along the Talos Dome ice core, Antarctica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the role of long-range internal stresses on grain nucleation during dynamic discontinuous recrystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.09.025⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 546, pp.207-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2012.03.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815176v1</w:t>
+                <w:t xml:space="preserve">hal-05062297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TALDICE-1 age scale of the Talos Dome deep ice core, East Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Buiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chappellaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Chappellaz</w:t>
+                <w:t xml:space="preserve">Barbara Stenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Stenni</w:t>
+                <w:t xml:space="preserve">Massimo Frezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Baumgartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (1), pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/cp-7-1-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00649642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waterfall ice: mechanical stability of vertical structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cinquin-Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cinquin-Lapierre</w:t>
+                <w:t xml:space="preserve">P A Labory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Glaciology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01747073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between grain growth and grain-size reduction in polar ice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements and full-field predictions of deformation heterogeneities in ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Blackford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Piazolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Roessiger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. D. Bons</w:t>
+                <w:t xml:space="preserve">L. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Griera</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R.A. Lebensohn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaciology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3189/002214311798043690⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 305 (1-2), pp.153-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.02.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00647437v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00605029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and full-field predictions of deformation heterogeneities in ice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Montagnat</w:t>
+                <w:t xml:space="preserve">Competition between grain growth and grain-size reduction in polar ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roessiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. D. Bons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Griera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. R. Blackford</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Piazolo</w:t>
+                <w:t xml:space="preserve">M. W. Jessell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Arnaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.02.050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (205), pp.942-948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3189/002214311798043690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00605029v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00647437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of the bipolar see-saw in Antarctic climate records during the last deglaciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Stenni</w:t>
+                <w:t xml:space="preserve">D. Buiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Buiron</w:t>
+                <w:t xml:space="preserve">M. Frezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Frezzotti</w:t>
+                <w:t xml:space="preserve">Samuel Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barbante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (1), pp.46-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ngeo1026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00647558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waterfall ice: mechanical stability of vertical structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cinquin-Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cinquin-Lapierre</w:t>
+                <w:t xml:space="preserve">P.A. Labory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Glaciology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 57 (203), pp.407-415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3189/002214311796905587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00606743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement factors for grounded ice and ice shelves inferred from an anisotropic ice-flow model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Durand</w:t>
+                <w:t xml:space="preserve">Creep and plasticity of glacier ice: a material science perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grennerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Meyssonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Glaciology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 56 (199), pp.805-812(8). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3189/002214310794457209⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 56 (200), pp.1059-1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3189/002214311796406185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00653459v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05062291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep and plasticity of glacier ice: a material science perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Meyssonnier</w:t>
+                <w:t xml:space="preserve">Enhancement factors for grounded ice and ice shelves inferred from an anisotropic ice-flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gagliardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gillet-Chaulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Glaciology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 56 (200), pp.1059-1068. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3189/002214311796406185⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 56 (199), pp.805-812(8). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3189/002214310794457209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05062291v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00653459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waterfall ice: formation, structure and evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cinquin-Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cinquin-Lapierre</w:t>
+                <w:t xml:space="preserve">P A Labory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Glaciology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.225-234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3189/002214310791968412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01746981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling viscoplastic behavior and heterogeneous intracrystalline deformation of columnar ice polycrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.A. Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Meysonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 57 (5), pp.1405-1415. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2008.10.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2008.10.057⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00420863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-structure characterization of experimentally and naturally deformed ice using cryo-EBSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Piazolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Blackford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 230 (3), pp.509 à 519. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2008.02014.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00381041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastoviscoplastic micromechanical modeling of the transient creep of ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 113 (B11203), 1 à 14 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JB005751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008JB005751⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00378329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-range spatial correlations and scaling in dislocation and slip patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 87 (08-09), pp.1161-1174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14786430600936439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00513760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Size on the Dynamics of Dislocations in Ice Single Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Taupin</w:t>
+                <w:t xml:space="preserve">S. Varadhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Varadhan</w:t>
+                <w:t xml:space="preserve">J. Chevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chevy</w:t>
+                <w:t xml:space="preserve">C. Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 99 (155507), 1 à 4 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.155507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00377504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-range spatial correlations and scaling in dislocation and slip patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Density-Based Modelling of Dislocations, 87 (8-9), pp.1161-1174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14786430600936439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The heterogeneous nature of slip in ice single crystals deformed under torsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brunjail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bastie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 86 (27), pp.4259-4270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14786430500452602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00513637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A user-friendly anisotropic flow law for ice-sheet modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gillet-Chaulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gagliardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Meyssonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Glaciology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 51 (172), pp.3 à 14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3189/172756505781829584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00374360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain gradients and geometrically necessary dislocations in deformed ice single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bastie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 49 (5), pp.411-415. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6462(03)00303-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1359-6462(03)00303-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On friction and surface cracking during sliding of ice on ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erland Schulson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Glaciology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 49 (166), pp.391-396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3189/172756503781830647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “Superplastic deformation of ice: Experimental observations” by D. L. Goldsby and D. L. Kohlstedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 107 (B4), pp.ECV 4-1-ECV 4-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2001JB000946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High crystalline quality of large single crystals of subglacial ice above Lake Vostok (Antarctica) revealed by hard X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bastie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bastie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 333 (8), pp.419-425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1251-8050(01)01667-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate controlling processes in the creep of polar ice, influence of grain boundary migration associated with recrystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 183 (1-2), pp.179-186. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(00)00262-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(00)00262-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8103,147 +8091,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glacier de la Girose, versant sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bodin</w:t>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Chambru</w:t>
+                <w:t xml:space="preserve">Sébastien Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ibanez</w:t>
+                <w:t xml:space="preserve">Lucas Berard-Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Berard-Chenu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Bisiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le naturographe éditions, 2024, 978-2-9560549-9-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8253,249 +8241,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the texture along the EPICA Dome C ice core. (in press)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Durand</w:t>
+                <w:t xml:space="preserve">A. Svensson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Svensson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Persson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gagliardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillet-Chaulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Properties of Ice Core Records II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hokkaido University Press, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00421712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical deformation modes of ice in glaciers and ice sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter G. Knight. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glacier Science and Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blackwell Publishing, pp.303 à 307, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470750636.ch59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00381632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8505,152 +8493,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: About the Relevance of Snow Microstructure Study in Cryospheric Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hagenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Gaume</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Melody Sandells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melody Sandells</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/feart.2020.619509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03668359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8660,100 +8648,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude du comportement viscoplastique des glaces des calottes polaires : modes de déformation et simulation du développement des textures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Joseph-Fourier - Grenoble I, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00010695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8763,408 +8751,408 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformation viscoplastique dans la glace ; du matériau modèle aux environnements naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université Grenoble - Alpes, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01835302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the viscoplastic behavior of porous polycrystals using FFT-based methods</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Compiling analysis-ready ice data across cryosphere disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Catalina Plesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boxberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Buffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kalousova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. pp.3063-3070, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-21117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157029v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compiling analysis-ready ice data across cryosphere disciplines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the viscoplastic behavior of porous polycrystals using FFT-based methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Védrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hagenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Löwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gélébart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCOMAS 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOMAS Congress 2024, Jun 2024, Lisbonne, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05062300v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais de compression à vitesse imposée d’échantillon de neige et avec suivi tomographique</w:t>
+                <w:t xml:space="preserve">Essais de compression à vitesse imposée sur des échantillons de neige avec suivi tomographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hagenmuller</w:t>
@@ -9182,1142 +9170,1034 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2022 (CFM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280061v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais de compression à vitesse imposée sur des échantillons de neige avec suivi tomographique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hétérogénéités de déformation et mécanismes de recristallisation. Cas de la glace &amp;quot;2D-1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Benoit Grennerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2022 (CFM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque National MECAMAT" Matériaux Numériques : Microstructures et comportements thermomécaniques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172113v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéités de déformation et mécanismes de recristallisation. Cas de la glace &amp;quot;2D-1/2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Tensile Behavior Of Granular Ice Using The Spalling Test Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Saletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Benoit Grennerat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Forquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National MECAMAT" Matériaux Numériques : Microstructures et comportements thermomécaniques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
+              <w:t xml:space="preserve">2017 Annual Conference on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010322v1</w:t>
+                <w:t xml:space="preserve">hal-02042372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Tensile Behavior Of Granular Ice Using The Spalling Test Technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Gouy</w:t>
+                <w:t xml:space="preserve">Un modèle de plasticité cristalline considérant le transport des dislocations géométriquement nécessaires sur les systèmes de glissement : application aux mono- et multi-cristaux de glace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Tuan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Annual Conference on Experimental and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">Plasticité 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042372v1</w:t>
+                <w:t xml:space="preserve">hal-01480115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de plasticité cristalline considérant le transport des dislocations géométriquement nécessaires sur les systèmes de glissement : application aux mono- et multi-cristaux de glace</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the transport of geometrically necessary dislocations on slip systems: application to single- and multi-crystals of ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Tuan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticité 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Mechanics of Materials Conference (EMMC15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brussels, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-651X/aa5341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480115v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the transport of geometrically necessary dislocations on slip systems: application to single- and multi-crystals of ice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Recrystallization in Ice: In-Situ Observation of the Strain Field during Grain Nucleation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Mechanics of Materials Conference (EMMC15)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479768v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Recrystallization in Ice: In-Situ Observation of the Strain Field during Grain Nucleation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dislocation dynamics in ice single crystals deformed by torsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fressangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.1</w:t>
+              <w:t xml:space="preserve">EUROMAT 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055570v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation dynamics in ice single crystals deformed by torsion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+                <w:t xml:space="preserve">Dislocation patterning and deformation processes in ice single crystals deformed by torsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Fressangeas</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Beaudoin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc C. Fivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Ice </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Bremerhaven Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196763v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation patterning and deformation processes in ice single crystals deformed by torsion</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation du comportement mécanique de polycristaux par approche variationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Weiss</w:t>
-[...47 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">P. Gilormini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Programme Matériaux et du Réseau National Matériaux et Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10327,65 +10207,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can we learn from ice collected in high mountain rockfall scars? Three examples from the Mont Blanc massif (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10420,70 +10300,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Preunkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Southern Hemisphere Conference on Permafrost - SouthCOP2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Queenstown, New Zealand. 42, pp.426 - 438, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/esp.3992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10493,120 +10373,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The physics and chemistry of ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Bartels-Rausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 377 (2146), pp.20190138, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsta.2019.0138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10616,169 +10496,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-Term Lessons Learned from a Voluntary Carbon Footprint Reduction initiative in a Climate Lab Aiming for a 50% Reduction in 10 Years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Pellarin</w:t>
+                <w:t xml:space="preserve">Nicolas Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+                <w:t xml:space="preserve">Charles Amory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Champollion</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of porosity in the induced failure mechanisms of isotropic ice under three-points flexural loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10800,99 +10680,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Forquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the texture of large hailstones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10901,108 +10781,108 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul D Bons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId351"/>
+      <w:footerReference w:type="default" r:id="rId349"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11149,51 +11029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373510v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Berton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105597" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465250v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Doucet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gagliardini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M Rathmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Lilien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H Richards" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity S Mccormack" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2025.10070" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286919v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis V&#233;drine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hagenmuller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning L&#246;we" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121507" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388880v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Boissonneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Tommasi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Lopez-Sanchez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.267" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528866v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL107676" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dansereau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saramito" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fourteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.243" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172099v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Guillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrat Kaushik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2023.15" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A Lopez-Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118149" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2022.109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328409v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saletti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-021-00300-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409459v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourcier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Philip" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bons" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bauer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2021.66" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Friedrich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2021.65" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024371v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Calonne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schneebeli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret Matzl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00365" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001659v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel L'H&#244;te" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montagnat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courtois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100501" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151495v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gouy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.103315" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173757v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Journaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-1495-2019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306775v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lachaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Weiss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018339" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilu Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose V&#233;lez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Leuschen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyangar Harish" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Gogineni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2689-2018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685644v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoly Hidas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mainprice" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2017.05.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062294v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Th&#233;ry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Predoi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5009933" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01826154v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Tuan Le" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aa5341" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832189v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chauve" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piazolo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Journaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wheeler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.06.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698762v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lachaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-8-943-2017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832198v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.11.041" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467152v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hidas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2015.0345" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418303v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-3063-2016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515284v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beausir" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2015.00081" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164351v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lund" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0988" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014830v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.08.033" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746106v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grennerat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moulinec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.02.046" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745573v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azuma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dahl-Jensen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eichler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fujita" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1129-2014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904919v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Bons" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Faria" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gagliardini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.05.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01747132v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weiss" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;tu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2013JoG12J206" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821220v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Albert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldahan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balslev-Clausen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11789" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062292v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Riche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2013JoG12J116" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746108v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faria" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062297v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duval" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louchet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.03.052" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19V0DN85-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644773v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207398v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grennerat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.03.025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815176v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Buiron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Broquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Jacob" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.09.025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649642v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chappellaz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stenni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Frezzotti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Baumgartner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-7-1-2011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01747073v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cinquin-Lapierre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Labory" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647437v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roessiger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Griera" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Jessell" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Evans" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214311798043690" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605029v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Blackford" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Lebensohn" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.02.050" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647558v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stenni" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buiron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frezzotti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbante" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1026" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00606743v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cinquin-Lapierre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Labory" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214311796905587" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00653459v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ma" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214310794457209" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05062291v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meyssonnier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214311796406185" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746981v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214310791968412" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420863v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mansuy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meysonnier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2008.10.057" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV2FC26P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381041v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2008.02014.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378329v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005751" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DQ6VPDP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513760v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600936439" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377504v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taupin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Varadhan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressengeas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Beaudoin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.155507" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832176v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513637v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brunjail" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bastie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500452602" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374360v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756505781829584" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062298v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bastie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hamelin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(03)00303-8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F52NMZQS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062293v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erland Schulson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756503781830647" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698732v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duval" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000946" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062295v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brissaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01667-6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062290v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00262-4" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVJWWFD0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774149v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard-Chenu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bisiaux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421712v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Svensson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381632v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470750636.ch59" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668359v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gaume" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Sandells" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.619509" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010695v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01835302v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157029v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062300v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kowalski" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Catalina Plesa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boxberg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Buffo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kalousova" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21117" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280061v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172113v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010322v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Benoit Grennerat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042372v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forquin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480115v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479768v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055570v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196763v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chevy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressangeas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698729v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Fivel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Weiss" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170825v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilormini" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenner" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440776v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3992" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062302v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Bartels-Rausch" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0138" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544057v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207437v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maigre" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942822v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Bons" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C Bauer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373510v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Berton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2025.105597" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465250v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Doucet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gagliardini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M Rathmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Lilien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H Richards" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity S Mccormack" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2025.10070" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286919v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis V&#233;drine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hagenmuller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning L&#246;we" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121507" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388880v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Boissonneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Tommasi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Lopez-Sanchez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.267" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528866v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL107676" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dansereau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saramito" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fourteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.243" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172099v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Guillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrat Kaushik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2023.15" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A Lopez-Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118149" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2022.109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328409v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saletti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-021-00300-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409459v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourcier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Philip" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bons" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bauer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2021.66" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Friedrich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2021.65" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024371v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Calonne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schneebeli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret Matzl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00365" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001659v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel L'H&#244;te" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montagnat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courtois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100501" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151495v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gouy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.103315" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173757v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Journaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-1495-2019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306775v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lachaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Weiss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018339" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilu Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose V&#233;lez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Leuschen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyangar Harish" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Gogineni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2689-2018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685644v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoly Hidas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mainprice" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2017.05.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062294v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Th&#233;ry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Predoi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5009933" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01826154v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Tuan Le" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aa5341" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832189v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chauve" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piazolo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Journaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wheeler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.06.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698762v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lachaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-8-943-2017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832198v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.11.041" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467152v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hidas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2015.0345" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418303v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-3063-2016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515284v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beausir" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2015.00081" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164351v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lund" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2014.0988" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014830v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.08.033" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746106v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grennerat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moulinec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.02.046" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745573v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azuma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dahl-Jensen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eichler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fujita" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1129-2014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904919v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Bons" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Faria" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gagliardini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.05.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01747132v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weiss" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;tu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2013JoG12J206" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062292v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Riche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2013JoG12J116" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821220v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Albert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldahan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balslev-Clausen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11789" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746108v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faria" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207398v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grennerat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.03.025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644773v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815176v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Buiron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Broquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Jacob" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.09.025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062297v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duval" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louchet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.03.052" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649642v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chappellaz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stenni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Frezzotti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Baumgartner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-7-1-2011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01747073v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cinquin-Lapierre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Labory" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605029v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Blackford" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Lebensohn" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.02.050" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647437v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roessiger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Griera" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Jessell" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Evans" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214311798043690" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647558v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stenni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buiron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frezzotti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbante" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1026" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00606743v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cinquin-Lapierre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Labory" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214311796905587" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05062291v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meyssonnier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214311796406185" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00653459v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ma" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214310794457209" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746981v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/002214310791968412" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420863v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mansuy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meysonnier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2008.10.057" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV2FC26P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381041v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2008.02014.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378329v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005751" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DQ6VPDP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513760v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600936439" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377504v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taupin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Varadhan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressengeas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Beaudoin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.155507" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832176v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513637v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brunjail" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bastie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500452602" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374360v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gillet-Chaulet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756505781829584" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062298v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bastie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hamelin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(03)00303-8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F52NMZQS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062293v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erland Schulson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756503781830647" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698732v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duval" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000946" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062295v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brissaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01667-6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062290v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00262-4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVJWWFD0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774149v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard-Chenu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bisiaux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421712v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Svensson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381632v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470750636.ch59" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668359v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gaume" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Sandells" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.619509" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010695v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01835302v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062300v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kowalski" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Catalina Plesa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boxberg" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Buffo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kalousova" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21117" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157029v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172113v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010322v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Benoit Grennerat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042372v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forquin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480115v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479768v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055570v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196763v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chevy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressangeas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698729v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Fivel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Weiss" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170825v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilormini" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenner" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440776v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3992" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062302v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Bartels-Rausch" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0138" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544057v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207437v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maigre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942822v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Bons" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C Bauer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>