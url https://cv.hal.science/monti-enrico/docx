--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1488,789 +1488,789 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi retraduisons-nous les classiques ?</w:t>
+                <w:t xml:space="preserve">Why retranslate the literary classics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402062v1</w:t>
+                <w:t xml:space="preserve">hal-04492524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why retranslate the literary classics?</w:t>
+                <w:t xml:space="preserve">Présentation : La Subjectivité dans la retraduction collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Filliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TTR : traduction, terminologie, rédaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (2), pp.15-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La retraduction, ou l’historicité des traductions : un élan francophone ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanica Wratislaviensia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71, pp.115-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19195/0557-2665.71.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi retraduisons-nous les classiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former à la traduction scientifique et technique : le cas d’un projet réel de fin de Master</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TTR : traduction, terminologie, rédaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37 (2), pp.15-31</w:t>
+              <w:t xml:space="preserve">Équivalences : Revue de traduction et de traductologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Traduction technique et technicité de la traduction, 50 (1-2), pp.263-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La retraduction, ou l’historicité des traductions : un élan francophone ?</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Routes de la traduction : Babel à Genève (compte-rendu exposition Fondation Bodmer, Cologny, Suisse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TransLittérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55, pp.76-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconstruction d’un univers merveilleux. Autour de la traduction des métaphores d’Angela Carter en français et en italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Między Oryginałem a Przekładem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35, pp.65-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction dans la presse culturelle. Une étude contrastive : France, États-Unis, Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier de traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26, pp.121-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Re)Traduire les métaphores d’Angela Carter : les versions italiennes de The Bloody Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Centre de Traduction Littéraire de Lausanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (Automne-hiver 2014), pp.111-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Échos de la traduction dans la presse culturelle : Étude comparative de trois suppléments littéraires – États-Unis, France et Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Pologne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.109-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hofstadter et les paradoxes de la traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanica Wratislaviensia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 71, pp.115-127. </w:t>
-[...490 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59, pp.279-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2554,233 +2554,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation/Presentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Regattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RILUNE - Revue des littératures européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Traduction et tradition ? Parcours dans le polysystème littéraire européen / Traduzione Tradizione? Paths in the European Literary Polysystem, 4, pp.xv-xvii</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dwelling upon Metaphors: Translating William Gass’s Novellas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordic Journal of English Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Metaphors, 5 (1), pp.117-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285672v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02288182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction : Former aux métiers de la traduction aujourd'hui et demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Hernandez Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former aux métiers de la traduction aujourd'hui et demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9791041308187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction : Traduire la littérature grand public et la vulgarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Della Casa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2815,470 +2910,470 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orizons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13-27, 2024, 979-10-309-0495-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métaphoriser la physique : Traduire le bestseller de Carlo Rovelli en français et en anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduire la littérature grand public et la vulgarisation / Translating Popular Fiction and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orizons, pp.169-183, 2024, 979-10-309-0495-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the translation of deliberate metaphors in literary texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonella Luporini; Marina Manfredi; Monica Turci; Jane Helen Johnson; Sabrina Fusari; Cinzia Bevitori. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Life in Style</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tab edizioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.171-182, 2024, 978-88-9295-945-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la traduction collective d'un roman collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesco Laurenti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La traduzione collaborativa, tra didattica e mercato globale delle lingue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aracne, pp.81-96, 2022, 979–12–218–0422–5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.53136/97912218042253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riscrivere al plurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivere vicino ai tigli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEF, pp.xv-xviii, 2021, 9788860325853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Bianciardi, traduttore-autore, incontra Richard Brautigan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tra due rive. Traduzioni letterarie d’autore nella cultura europea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aracne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.105-118, 2020, 978-88-255-2658-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4399/97888255265856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4399/97888255265856⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03220083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à Valesio, Le Minuit de Spoleto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Collani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3294,845 +3389,927 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paolo Valesio, La Mezzanotte di Spoleto/Le Minuit de Spolète, édition bilingue de Martina Della Casa et Michel Delville, avec une introduction de Tania Collani et Enrico Monti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orizons, p. 13-18, 2019, 9791030901993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface to Metaphor in times of economic changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Luporini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">METAPHOR IN TIMES OF ECONOMIC CHANGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aracne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-12, 2019, 978-88-255-2468-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aracne</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02285687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La retraduction, une constante variable dans l’histoire de la traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au coeur de la traductologie : Hommage à Michel Ballard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Wecksteen, Lieven D'hulst, Michaël Mariaule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.131-141, 2019, ILLE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Traduire, une démarche plurielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduire à plusieurs / Collaborative Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orizons, pp.11-17, 2018, 979-10-309-0155-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tradurre avanti e indietro il dolore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Attraversare le parole. La poesia nella Svizzera italiana.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Società editrice fiorentina, pp.113-137, 2017, 9788860324146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire la métaphore littéraire : Entre théorie et pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations et inventions: mélanges offerts à Peter Schnyder</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 139, Classiques Garnier, pp.383-394, 2015, Rencontres, 978-2-8124-4815-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Tradurre Figure/Translating Figurative Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tradurre Figure / Translating Figurative Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaderni del Ceslic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From ‘Beginners’ to ‘What We Talk...’ : Variations on a Carver’s Story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Not far from here: the Paris Symposium on Raymond Carver [reprinted in Contemporary Literary Criticism, vol. 450, “Gordon Lish”, Farmington Hills (MI), Gale, 2020, p. 234-241]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.37-50, 2014, 978-1-4438-4252-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una voce dentro una voce, dentro un ripostiglio: Raymond Federman autotraduttore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autotraduzione e riscrittura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bononia University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.399-411, 2013, Rizomatica, 978-88-7395-867-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimalism, Dirty Realism, and Raymond Carver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Insights: Raymond Carver</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.56-69, 2013, Critical Insights, 978-1-4298-3830-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’année 2011 et les retraductions italiennes de The Great Gatsby : la course à l’appropriation d’un classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Béghain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand l’Europe retraduit The Great Gatsby. Le corps transfrontalier du texte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.35-49, 2013, 978-2-86781-906-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : La retraduction, un état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de la retraduction: perspectives littéraires européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orizons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-20, 2011, 978-2-296-08811-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4148,659 +4325,577 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de la retraduction : Perspectives littéraires européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orizons, pp.7-8, 2011, 978-2-296-08801-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction : La retraduction, un état des lieux</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il linguaggio figurato di Richard Brautigan in traduzione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de la retraduction: perspectives littéraires européennes</w:t>
+              <w:t xml:space="preserve">Testo e traduzione: lingue a confronto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.161-174, 2010, 9783631595749</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metaphors for metaphor translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">James St. André. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thinking Through Translation With Metaphors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-20, 2011, 978-2-296-08811-5</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Benjamins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.192-210, 2010, 978-1-905763-22-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gass ‘translecteur' de Rilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translatio in Fabula : Enjeux d'une rencontre entre fictions et traductions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications des Facultés universitaires Saint-Louis, pp.191-204, 2010, 9782802801993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métaphores spatiales dans le discours sur la traduction: la cinétique de la littérature traduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thinking Through Translation With Metaphors</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.192-210, 2010, 978-1-905763-22-1</w:t>
+              <w:t xml:space="preserve">Entre Tensions et passions: construction/déconstruction de l'espace européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.403-415, 2009, Europes littéraires, 978-2-86820-459-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translating and Retranslating Figurative Language: The Case of Richard Brautigan’s Trout Fishing in America in its Italian and French Translations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Traduction : philosophie, linguistique et didactique, dir. Tatiana Milliaressi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Conseil scientifique de l'Université Charles-de-Gaulle, pp.305-308, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation : La Réception des idéogrammes dans la poésie européenne du début XXe siècle (The Reception of Ideograms in Early 20th Century European Poetry)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RiLUnE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Clueb, pp.XV-XX, 2008, 9788849133790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation : Traduction et tradition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Regattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RiLUnE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clueb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.xv-xvii, 2006, 9788849129885</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4810,2237 +4905,2237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction et l’interprétation à l’époque du numérique – problèmes et pratiques (table ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine française des sciences sociales les 20-24 mars 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Varsovie, Mar 2023, Varsovie, Pologne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divulgare e tradurre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incontri con l'esperto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renata Londero, Nov 2023, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La retraduction, ou l'exercice de la pluralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche / EXERCICES DE TRADUCTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinamiche della traduzione collaborativa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratorio di redattologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulgariser, traduire : métaphores de la traduction, vulgarisation et traduction, traduire la vulgarisation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ETIB Beyrouth - Professeur invité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Beyrouth (Liban), Liban</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erasmus Mundus Scholar, Università di Bologna, Cycle de conférences trilingues « Traduzione e pluralità/Traduction et pluralité/Translation and plurality »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erasmus Mundus Scholar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli Studi di Bologna, May 2021, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Retraduction, une histoire plurielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire doctoral transversal : La Retraduction : Lieu et moment d’interprétation, Pour une histoire culturelle de la subjectivité en retraduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carole Fillière, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée : L’union fait la force ? Considérations sur la traduction collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches et métiers de la traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vasilica Le Floch, Jan 2019, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métaphoriser la physique : Traduire un bestseller de vulgarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Traduire la littérature grand-public et la vulgarisation/ Translating Popular Fiction and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enrico Monti; Tatiana Musinova, Apr 2019, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde Traduction et qualité, Journée Mondiale de la traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée mondiale de la traduction (SFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFT, Sep 2019, Montbéliard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Luciano Bianciardi traduttore di Richard Brautigan »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Translator-writers and European Literary Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IULM Milan, Oct 2018, Milan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire traductologique ETIB USJ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire traductologique ETIB USJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Beyrouth, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritraduzione/Traduzione collaborativa/La traduzione nei supplementi culturali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erasmus+ Teacher Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IULM, May 2017, Milan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La déverbalisation détournée : sur quelques contraintes de la traduction spécialisée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Traduction et représentation, Lille, 23-24 novembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ritraduzione/Traduzione collaborativa/La traduzione nei supplementi culturali</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La retraduction, une constante variable dans l’histoire de la traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Erasmus+ Teacher Exchange</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IULM, May 2017, Milan, France</w:t>
+              <w:t xml:space="preserve">Au cœur de la traductologie : Hommage à Michel Ballard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Corinne Wecksteen, Lieven D'hulst, Michaël Mariaule, Jun 2016, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde &amp;quot;Formation et professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H.E.A.D., Humanities at Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Master Erasmus Mundus CLE, Jun 2016, Mulhouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La retraduction, une constante variable dans l’histoire de la traduction</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Peut-on s’affranchir d’une lingua franca ? Sur les possibilités (et les limites) de la traduction automatique comme moteur d’un nouveau multilinguisme »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au cœur de la traductologie : Hommage à Michel Ballard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Corinne Wecksteen, Lieven D'hulst, Michaël Mariaule, Jun 2016, Arras, France</w:t>
+              <w:t xml:space="preserve">Colloque international Langues nationales, langues régionales, langues des migrants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rolf Kailuweit; Greta Komur Thilloy; Enrico Monti, Nov 2015, Mulhouse et Freiburg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roundtable on &amp;quot;Translating Brian Evenson&amp;quot; with Claro, Enrico Monti, Anne-Laure Tissut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international L'Œuvre de Brian Evenson, Rennes, 21-22 mai 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Anna Ruchat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la poésie suisse-italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La re-construction d’un univers merveilleux : autour des métaphores d’Angela Carter en traduction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fantastique, fantasy, merveilleux en traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jagellonne de Cracovie, Dec 2015, Cracovie, Pologne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On translating Brian Evenson : roundtable with Anne-Laure Tissut, Claro, Enrico Monti and Brian Evension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brian Evenson's work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De la TAO à la post-édition »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">, Colloque international : 25 ans après : Traduire dans une Europe en reconfiguration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Wroclaw, Oct 2014, Wroclaw, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence invitée, Traduire la métaphore littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences doctorales FNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée, Les métaphores à l’épreuve de la traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CTL Centre de traduction littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Suisse, Oct 2012, Lausanne (CH), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la traduction de la métaphore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire méthodologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILLE, May 2013, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metaphors in translation : Examples from Angela Carter (Université de Lausanne, 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metaphors in translation: Examples from Angela Carter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lausanne ( CH), Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence invitée, Retraduire The Great Gatsby en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraduire The Great Gatsby aujourd’hui, Journée d’études, Université de Bordeaux 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Véronique Béghain et Isabelle Poulin, Oct 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Conférence invitée, Les métaphores à l’épreuve de la traduction</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« On the translation of deliberate metaphors »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTL Centre de traduction littéraire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Suisse, Oct 2012, Lausanne (CH), France</w:t>
+              <w:t xml:space="preserve">Tradurre figure / Translating Figurative Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Donna Rose Miller; Enrico Monti, Dec 2012, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La traduction de la métaphore littéraire : problématiques stylistiques et cognitives »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international, Rhétorique et traduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Septet, université d'Orléans, Jan 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plenary conference, « Editing Raymond Carver : The Shaping of a Minimalist »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCOR « English and American Rhenish Scholars ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUCOR, Feb 2009, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«From ‘Beginners’ to ‘What We Talk...’: Variations on a Carver’s Story»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commemorating and Celebrating Raymond Carver</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claire Fabre Clark; Sandra Lee Kleppe, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La traduzione della metafora : la letteratura incontra la linguistica cognitiva »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEminario CeSLiC-DRiST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ceslic, Apr 2008, Bologna, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7050,374 +7145,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retraducción (tr. Ricardo Muñoz Martin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENTI – ENcyclopedia of Translation and Interpreting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retranslation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENTI – ENcyclopedia of Translation and Interpreting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritraduzione (tr. Sara Giuliani)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENTI Encyclopedia of Translation and Interpreting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Retranslation</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retraduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENTI – ENcyclopedia of Translation and Interpreting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Gass (First published 19 October 2010; last revised 15 February 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Literary Encyclopedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7427,153 +7522,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seigne, Una rete grande come il mondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivere vicino ai tigli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7583,114 +7678,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduzione della metafora nelle novelle di William Gass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistics. Università degli Studi di Bologna, 2007. Italian. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03873050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7758,51 +7853,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C97B51FD"/>
+    <w:nsid w:val="5C143FB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7989,51 +8084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monti-enrico" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1103-3708" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982721v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Filliere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Monti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288183v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Regattin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487542v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Hernandez Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/10918/former-aux-metiers-de-la-traduction-aujourd-hui-et-demain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Della Casa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Musinova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-traduire_la_litterature_grand_public_et_la_vulgarisation_tatiana_musinova_enrico_monti_martina_della_casa-9791030904956-79535.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889609v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Collani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Polizzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schnyder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Rose Miller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://amsacta.unibo.it/id/eprint/4030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/4030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/index.php/autour-de-la-retraduction-enrico-monti-et-peter-schnyder.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odoya.it/arti/narrativa/62-la-storia-di-blackie-audett.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883767v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883773v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402062v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492524v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982394v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19195/0557-2665.71.8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435934v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285688v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566313v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220084v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873115v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567706v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290773v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825570902907243" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874069v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285672v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288182v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525874v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647347v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tabedizioni.it/web/content/332181" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53136/97912218042253" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874136v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/index.php/pubblicazione.html?item=9788825526585" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888255265856" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285687v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Luporini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/39619091/Preface_to_Metaphor_in_times_of_economic_changes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285685v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220085v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254569v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290771v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/7722831/_Introduction_Tradurre_Figure_Translating_Figurative_Language_" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252806v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.buponline.com/ita/catalogo-noscript.asp?nscodice=978-88-7395-867-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220078v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://salempress.com/Critical-Insights-Raymond-Carver" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288176v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285690v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Thinking-Through-Translation-with-Metaphors/StAndre/p/book/9781905763221" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285683v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285675v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285694v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291524v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285678v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rilune.org" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293503v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293497v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063265v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293508v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883633v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883588v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883637v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883638v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883639v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883661v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883663v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883665v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290774v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250674v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883644v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285682v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04285378v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883741v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883645v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883739v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883743v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883652v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04279490v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883747v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883745v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883654v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883656v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883657v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386353v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415617v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386341v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386346v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285689v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873060v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03873050v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monti-enrico" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1103-3708" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982721v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Filliere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Monti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288183v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Regattin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487542v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Hernandez Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/10918/former-aux-metiers-de-la-traduction-aujourd-hui-et-demain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Della Casa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Musinova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-traduire_la_litterature_grand_public_et_la_vulgarisation_tatiana_musinova_enrico_monti_martina_della_casa-9791030904956-79535.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889609v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Collani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Polizzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schnyder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Rose Miller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://amsacta.unibo.it/id/eprint/4030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/4030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/index.php/autour-de-la-retraduction-enrico-monti-et-peter-schnyder.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odoya.it/arti/narrativa/62-la-storia-di-blackie-audett.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883767v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883773v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492524v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982394v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757954v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19195/0557-2665.71.8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402062v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435934v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285688v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566313v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220084v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873115v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567706v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290773v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825570902907243" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874069v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285672v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10918/former-aux-metiers-de-la-traduction-aujourd-hui-et-demain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525878v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tabedizioni.it/web/content/332181" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063258v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53136/97912218042253" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874136v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/index.php/pubblicazione.html?item=9788825526585" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888255265856" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388926v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285687v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Luporini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/39619091/Preface_to_Metaphor_in_times_of_economic_changes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285681v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220085v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254569v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290771v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/7722831/_Introduction_Tradurre_Figure_Translating_Figurative_Language_" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252806v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199785v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.buponline.com/ita/catalogo-noscript.asp?nscodice=978-88-7395-867-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220078v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://salempress.com/Critical-Insights-Raymond-Carver" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285679v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285683v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285690v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Thinking-Through-Translation-with-Metaphors/StAndre/p/book/9781905763221" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285684v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285694v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285675v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291524v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285678v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rilune.org" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063265v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293503v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293508v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883588v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883633v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883637v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883639v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883661v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883638v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250674v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290774v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883665v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285682v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883644v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883741v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883646v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883645v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883739v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04285378v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883743v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883647v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883650v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288184v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04279490v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883652v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883745v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883747v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883656v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883657v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386341v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415617v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386346v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285689v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048852v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873060v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03873050v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>