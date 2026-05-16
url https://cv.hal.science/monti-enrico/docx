--- v1 (2026-04-06)
+++ v2 (2026-05-16)
@@ -1488,112 +1488,181 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why retranslate the literary classics?</w:t>
+                <w:t xml:space="preserve">Pourquoi retraduisons-nous les classiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04402062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why retranslate the literary classics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-04492524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation : La Subjectivité dans la retraduction collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Filliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1609,204 +1678,135 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TTR : traduction, terminologie, rédaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 37 (2), pp.15-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La retraduction, ou l’historicité des traductions : un élan francophone ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanica Wratislaviensia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 71, pp.115-127. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19195/0557-2665.71.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19195/0557-2665.71.8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04757954v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04402062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former à la traduction scientifique et technique : le cas d’un projet réel de fin de Master</w:t>
               </w:r>
@@ -3419,204 +3419,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La retraduction, une constante variable dans l’histoire de la traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au coeur de la traductologie : Hommage à Michel Ballard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Wecksteen, Lieven D'hulst, Michaël Mariaule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.131-141, 2019, ILLE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Preface to Metaphor in times of economic changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Luporini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">METAPHOR IN TIMES OF ECONOMIC CHANGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aracne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-12, 2019, 978-88-255-2468-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aracne</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02285687v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02285681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Traduire, une démarche plurielle</w:t>
               </w:r>
@@ -4036,182 +4036,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’année 2011 et les retraductions italiennes de The Great Gatsby : la course à l’appropriation d’un classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Béghain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand l’Europe retraduit The Great Gatsby. Le corps transfrontalier du texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.35-49, 2013, 978-2-86781-906-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Minimalism, Dirty Realism, and Raymond Carver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Insights: Raymond Carver</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.56-69, 2013, Critical Insights, 978-1-4298-3830-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salem Press</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03220078v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03974364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : La retraduction, un état des lieux</w:t>
               </w:r>
@@ -4579,165 +4579,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Translating and Retranslating Figurative Language: The Case of Richard Brautigan’s Trout Fishing in America in its Italian and French Translations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Traduction : philosophie, linguistique et didactique, dir. Tatiana Milliaressi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Conseil scientifique de l'Université Charles-de-Gaulle, pp.305-308, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Métaphores spatiales dans le discours sur la traduction: la cinétique de la littérature traduite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre Tensions et passions: construction/déconstruction de l'espace européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.403-415, 2009, Europes littéraires, 978-2-86820-459-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285694v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02285675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation : La Réception des idéogrammes dans la poésie européenne du début XXe siècle (The Reception of Ideograms in Early 20th Century European Poetry)</w:t>
               </w:r>
@@ -4913,234 +4913,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Divulgare e tradurre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Incontri con l'esperto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renata Londero, Nov 2023, Udine, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La retraduction, ou l'exercice de la pluralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche / EXERCICES DE TRADUCTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La traduction et l’interprétation à l’époque du numérique – problèmes et pratiques (table ronde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine française des sciences sociales les 20-24 mars 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Varsovie, Mar 2023, Varsovie, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063265v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04293497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinamiche della traduzione collaborativa</w:t>
               </w:r>
@@ -5879,165 +5879,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Table ronde &amp;quot;Formation et professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">H.E.A.D., Humanities at Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Master Erasmus Mundus CLE, Jun 2016, Mulhouse (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La retraduction, une constante variable dans l’histoire de la traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au cœur de la traductologie : Hommage à Michel Ballard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Corinne Wecksteen, Lieven D'hulst, Michaël Mariaule, Jun 2016, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285682v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03883644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Peut-on s’affranchir d’une lingua franca ? Sur les possibilités (et les limites) de la traduction automatique comme moteur d’un nouveau multilinguisme »</w:t>
               </w:r>
@@ -6500,441 +6500,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée, Retraduire The Great Gatsby en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retraduire The Great Gatsby aujourd’hui, Journée d’études, Université de Bordeaux 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Véronique Béghain et Isabelle Poulin, Oct 2012, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conférence invitée, Les métaphores à l’épreuve de la traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CTL Centre de traduction littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, Suisse, Oct 2012, Lausanne (CH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la traduction de la métaphore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire méthodologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ILLE, May 2013, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaphors in translation : Examples from Angela Carter (Université de Lausanne, 2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metaphors in translation: Examples from Angela Carter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lausanne ( CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Conférence invitée, Retraduire The Great Gatsby en Italie</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La traduction de la métaphore littéraire : problématiques stylistiques et cognitives »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retraduire The Great Gatsby aujourd’hui, Journée d’études, Université de Bordeaux 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Véronique Béghain et Isabelle Poulin, Oct 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque international, Rhétorique et traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Septet, université d'Orléans, Jan 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« On the translation of deliberate metaphors »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tradurre figure / Translating Figurative Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Donna Rose Miller; Enrico Monti, Dec 2012, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883745v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03883747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plenary conference, « Editing Raymond Carver : The Shaping of a Minimalist »</w:t>
               </w:r>
@@ -7222,165 +7222,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ritraduzione (tr. Sara Giuliani)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENTI Encyclopedia of Translation and Interpreting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Retranslation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENTI – ENcyclopedia of Translation and Interpreting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386341v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04415617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retraduction</w:t>
               </w:r>
@@ -7853,51 +7853,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C143FB4"/>
+    <w:nsid w:val="0A3FEE7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8084,51 +8084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monti-enrico" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1103-3708" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982721v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Filliere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Monti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288183v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Regattin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487542v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Hernandez Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/10918/former-aux-metiers-de-la-traduction-aujourd-hui-et-demain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Della Casa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Musinova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-traduire_la_litterature_grand_public_et_la_vulgarisation_tatiana_musinova_enrico_monti_martina_della_casa-9791030904956-79535.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889609v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Collani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Polizzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schnyder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Rose Miller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://amsacta.unibo.it/id/eprint/4030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/4030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/index.php/autour-de-la-retraduction-enrico-monti-et-peter-schnyder.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odoya.it/arti/narrativa/62-la-storia-di-blackie-audett.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883767v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883773v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492524v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982394v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757954v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19195/0557-2665.71.8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402062v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435934v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285688v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566313v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220084v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873115v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567706v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290773v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825570902907243" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874069v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285672v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10918/former-aux-metiers-de-la-traduction-aujourd-hui-et-demain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525878v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tabedizioni.it/web/content/332181" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063258v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53136/97912218042253" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874136v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/index.php/pubblicazione.html?item=9788825526585" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888255265856" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388926v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285687v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Luporini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/39619091/Preface_to_Metaphor_in_times_of_economic_changes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285681v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220085v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254569v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290771v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/7722831/_Introduction_Tradurre_Figure_Translating_Figurative_Language_" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252806v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199785v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.buponline.com/ita/catalogo-noscript.asp?nscodice=978-88-7395-867-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220078v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://salempress.com/Critical-Insights-Raymond-Carver" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285679v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285683v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285690v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Thinking-Through-Translation-with-Metaphors/StAndre/p/book/9781905763221" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285684v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285694v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285675v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291524v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285678v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rilune.org" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063265v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293503v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293508v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883588v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883633v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883637v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883639v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883661v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883638v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250674v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290774v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883665v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285682v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883644v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883741v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883646v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883645v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883739v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04285378v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883743v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883647v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883650v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288184v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04279490v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883652v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883745v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883747v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883656v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883657v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386341v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415617v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386346v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285689v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048852v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873060v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03873050v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/monti-enrico" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1103-3708" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982721v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Filliere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Monti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288183v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Regattin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487542v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Hernandez Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/10918/former-aux-metiers-de-la-traduction-aujourd-hui-et-demain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Della Casa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Musinova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-traduire_la_litterature_grand_public_et_la_vulgarisation_tatiana_musinova_enrico_monti_martina_della_casa-9791030904956-79535.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889609v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Collani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Polizzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schnyder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Rose Miller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://amsacta.unibo.it/id/eprint/4030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/4030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorizons.fr/index.php/autour-de-la-retraduction-enrico-monti-et-peter-schnyder.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odoya.it/arti/narrativa/62-la-storia-di-blackie-audett.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883767v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883773v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402062v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492524v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982394v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19195/0557-2665.71.8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435934v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285688v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566313v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220084v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873115v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567706v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290773v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825570902907243" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874069v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285672v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10918/former-aux-metiers-de-la-traduction-aujourd-hui-et-demain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525878v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tabedizioni.it/web/content/332181" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063258v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53136/97912218042253" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874136v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/index.php/pubblicazione.html?item=9788825526585" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888255265856" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388926v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285681v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285687v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Luporini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/39619091/Preface_to_Metaphor_in_times_of_economic_changes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220085v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254569v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290771v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/7722831/_Introduction_Tradurre_Figure_Translating_Figurative_Language_" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252806v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199785v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.buponline.com/ita/catalogo-noscript.asp?nscodice=978-88-7395-867-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220078v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://salempress.com/Critical-Insights-Raymond-Carver" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285679v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285683v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285690v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Thinking-Through-Translation-with-Metaphors/StAndre/p/book/9781905763221" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285684v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285675v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285694v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291524v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285678v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rilune.org" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293503v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293497v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063265v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293508v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883588v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883633v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883637v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883639v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883661v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883638v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250674v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290774v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883665v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883644v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285682v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883741v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883646v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883645v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883739v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04285378v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883743v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883647v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883652v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883650v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288184v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04279490v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883747v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883745v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883656v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883657v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415617v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386341v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386346v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285689v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048852v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873060v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03873050v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>