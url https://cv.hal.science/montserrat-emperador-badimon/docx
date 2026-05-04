--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -464,174 +464,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04541239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incluir y representar en espacios militantes: identidad colectiva y feminización del activismo en la Plataforma de Afectadas por la Hipoteca</w:t>
+                <w:t xml:space="preserve">Les mobilisations pour le logement social en Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Emperador Badimon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Internacional de Sociología</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Possibles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (1), pp.58-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03641663v1</w:t>
+                <w:t xml:space="preserve">halshs-03714382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilisations pour le logement social en Espagne</w:t>
+                <w:t xml:space="preserve">Incluir y representar en espacios militantes: identidad colectiva y feminización del activismo en la Plataforma de Afectadas por la Hipoteca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Emperador Badimon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Possibles </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Internacional de Sociología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 80 (1), pp.e200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/ris.2022.80.1.20.118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03714382v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03641663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Contestation to Conciliation: Social Networks and Engagement in the Unemployed Graduates Movement in Morocco</w:t>
               </w:r>
@@ -2029,51 +2029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05058273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ancelovici" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dussault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Emperador Badimon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/polp.70000" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05058280v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/polp.70001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2024.2349573" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541239v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.143.0149" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/ris.2022.80.1.20.118" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714382v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555811v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2018.1540347" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097562v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.097.0094" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623364v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.118.0207" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Emperador" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.120.0067" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250817v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vall&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839109652.00014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04695801v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470674871.wbespm510" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03858967v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Allal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084340v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Bogaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433097v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433092v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aufauvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05058273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ancelovici" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dussault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Emperador Badimon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/polp.70000" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05058280v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/polp.70001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2024.2349573" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541239v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.143.0149" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/ris.2022.80.1.20.118" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555811v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2018.1540347" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097562v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.097.0094" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623364v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.118.0207" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Emperador" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.120.0067" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250817v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vall&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839109652.00014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04695801v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470674871.wbespm510" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03858967v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Allal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084340v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Bogaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433097v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433092v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aufauvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>