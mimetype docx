--- v0 (2026-03-24)
+++ v1 (2026-05-01)
@@ -926,165 +926,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nombre propio y motivación. Una estructuración gradual y bipolar de la categoría</w:t>
+                <w:t xml:space="preserve">Le nom propre, une catégorie exceptionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Rangel Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moenia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25, pp.1 - 33</w:t>
+              <w:t xml:space="preserve">ReCHERches. Culture et Histoire dans l'Espace Roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Díaz Rodríguez, C. et Santos Palmou, S. (éds.), Excepción y excepcionalidad en lengua española, pp. 31-44, 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02897436v1</w:t>
+                <w:t xml:space="preserve">hal-03218803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nom propre, une catégorie exceptionnelle ?</w:t>
+                <w:t xml:space="preserve">Nombre propio y motivación. Una estructuración gradual y bipolar de la categoría</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Rangel Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReCHERches. Culture et Histoire dans l'Espace Roman</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Díaz Rodríguez, C. et Santos Palmou, S. (éds.), Excepción y excepcionalidad en lengua española, pp. 31-44, 23</w:t>
+              <w:t xml:space="preserve">Moenia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.1 - 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03218803v1</w:t>
+                <w:t xml:space="preserve">hal-02897436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La glose comme outil de désambiguïsation référentielle des noms propres purs</w:t>
               </w:r>
@@ -1594,51 +1594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05442579v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Rangel Vicente" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05308583v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Hern&#225;ndez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04248946v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04248921v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01825297v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Laurent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553286v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553313v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925110v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.6824" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897436v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218803v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01825311v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1212" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01825216v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Crochemore" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01825156v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05442579v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Rangel Vicente" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05308583v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Hern&#225;ndez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04248946v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04248921v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01825297v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Laurent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553286v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553313v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925110v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.6824" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218803v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01825311v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1212" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01825216v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Crochemore" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01825156v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>