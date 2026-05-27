--- v1 (2026-05-01)
+++ v2 (2026-05-27)
@@ -66,1388 +66,1466 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of place names: A challenge in the morphological description from a synchronic perspective</w:t>
+                <w:t xml:space="preserve">Las denominaciones institucionales en el paisaje lingüístico de Salamanca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Rangel Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOS 2024 (28th edition) Sustainability of names, naming and onomastics</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Onomástica desde América Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Fernández Juncal, María Carmen (éd.) Onomástica y paisaje lingüístico: logros y retos., 7 (1), pp.1-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48075/odal.v7i1.36731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442579v1</w:t>
+                <w:t xml:space="preserve">hal-05624531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topónimos disponibles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainability of place names: A challenge in the morphological description from a synchronic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Rangel Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Jornadas Científicas sobre la Investigación en Disponibilidad Léxica. Nuevas metodologías, desafíos renovados</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05308583v1</w:t>
+              <w:t xml:space="preserve">Onomastica Uralica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Onomastics as a sustainable science, 20, pp.113-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une structuration graduelle et bipolaire de la catégorie nom propre en français et en espagnol</w:t>
+                <w:t xml:space="preserve">Une structuration graduelle et bipolaire de la catégorie du nom propre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Rangel Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le nom propre, ses motivations et ses manifestations linguistiques</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Le nom propre en français et en anglais au prisme de plusieurs approches linguistiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248946v1</w:t>
+                <w:t xml:space="preserve">hal-04255962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El artículo del nombre propio en el empleo referencial estándar: una determinación en la intersección de la (morfo)sintaxis y de la (pragma)semántica</w:t>
+                <w:t xml:space="preserve">Configuration morpho-lexicale du nom propre et propension à la lexicalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Rangel Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Congreso Internacional Relaciones y límites entre la morfología, la sintaxis, la semántica y la pragmática del español</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lexis.6824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248921v1</w:t>
+                <w:t xml:space="preserve">hal-03925110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversidad formal del nombre propio: una estructuración prototípica</w:t>
+                <w:t xml:space="preserve">Le nom propre, une catégorie exceptionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Rangel Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CILX (Congreso Internacional de Lingüística Xeral)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02553340v1</w:t>
+              <w:t xml:space="preserve">ReCHERches. Culture et Histoire dans l'Espace Roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Díaz Rodríguez, C. et Santos Palmou, S. (éds.), Excepción y excepcionalidad en lengua española, pp. 31-44, 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une structuration prototypique de la catégorie nom propre en français</w:t>
+                <w:t xml:space="preserve">Nombre propio y motivación. Una estructuración gradual y bipolar de la categoría</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Rangel Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Names and their Environment</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02553398v1</w:t>
+              <w:t xml:space="preserve">Moenia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.1 - 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’anthroponyme et de nom de marque et de produit : comparaison du prototype du nom propre et d’un hybride</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La glose comme outil de désambiguïsation référentielle des noms propres purs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Rangel Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">dans Actes des VIIe. Rencontres Jeunes Chercheurs de l’Ecole Doctorale 268 « Langage et langues » de la Sorbonne Nouvelle </w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, HS-2, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-02553313v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.1212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une structuration graduelle et bipolaire de la catégorie du nom propre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topónimos disponibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natividad Hernández Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Rangel Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04255962v1</w:t>
+              <w:t xml:space="preserve">IV Jornadas Científicas sobre la Investigación en Disponibilidad Léxica. Nuevas metodologías, desafíos renovados</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade do Minho, May 2025, Braga, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration morpho-lexicale du nom propre et propension à la lexicalisation</w:t>
+                <w:t xml:space="preserve">Une structuration graduelle et bipolaire de la catégorie nom propre en français et en espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Rangel Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Le nom propre, ses motivations et ses manifestations linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen; Eriac, Apr 2022, Rouen (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925110v1</w:t>
+                <w:t xml:space="preserve">hal-04248946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nom propre, une catégorie exceptionnelle ?</w:t>
+                <w:t xml:space="preserve">El artículo del nombre propio en el empleo referencial estándar: una determinación en la intersección de la (morfo)sintaxis y de la (pragma)semántica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Rangel Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReCHERches. Culture et Histoire dans l'Espace Roman</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03218803v1</w:t>
+              <w:t xml:space="preserve">II Congreso Internacional Relaciones y límites entre la morfología, la sintaxis, la semántica y la pragmática del español</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Málaga, Dec 2020, Malaga, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nombre propio y motivación. Una estructuración gradual y bipolar de la categoría</w:t>
+                <w:t xml:space="preserve">La diversidad formal del nombre propio: una estructuración prototípica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Rangel Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moenia</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02897436v1</w:t>
+              <w:t xml:space="preserve">CILX (Congreso Internacional de Lingüística Xeral)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Vigo, Nov 2018, Vigo, Galicia, Francia. pp.750-757</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La glose comme outil de désambiguïsation référentielle des noms propres purs</w:t>
+                <w:t xml:space="preserve">Pour une structuration prototypique de la catégorie nom propre en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Rangel Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Names and their Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICOS (International Congress of Onomastic Sciences), Aug 2014, Glasgow, Royaume-Uni. pp.119-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anthroponyme et de nom de marque et de produit : comparaison du prototype du nom propre et d’un hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/corela.1212⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Benedicte Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Rangel Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Actes des VIIe. Rencontres Jeunes Chercheurs de l’Ecole Doctorale 268 « Langage et langues » de la Sorbonne Nouvelle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825311v1</w:t>
+                <w:t xml:space="preserve">hal-01825297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nom propre en discours : statut et fonctionnement des informations référentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Rangel Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nomination : quelles problématiques, quelles orientations, quelles applications ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Praxiling, Jan 2004, Montpellier, France. pp.129-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nom propre et dialogisme : la construction de la représentation de Napoléon Bonaparte en France et en Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Rangel Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogisme et nomination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Praxiling, Mar 2003, Montpellier, France. pp.199-214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La morfología del nombre propio. Una descripción en la que la sintaxis y la semántica se inmiscuyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Rangel Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">María Martínez Atienza de Dios. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre la morfología, la sintaxis y la semántica: límites e intersecciones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tirant lo Blanch, capítulo X, pp. 210-233, 2020, 9788417973384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le syndicalisme de transport et l'Europe à travers l'analyse du discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Rangel Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Crochemore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ghislaine Rolland-Lozachmeur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots en force dans le discours. Les mots stratégiques. Tome 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne Occidentale, pp.101-150, 2014, 978-2-908-195-40-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production de sens du nom propre prototypique et de son correspondant nom de marque et de produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Rangel Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Sorbonne Nouvelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'acte de nommer. Une dynamique entre langue et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 69-85, 2007, Sciences du langage, 9782878547641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1594,51 +1672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05442579v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Rangel Vicente" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05308583v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Hern&#225;ndez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04248946v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04248921v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01825297v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Laurent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553286v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553313v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925110v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.6824" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218803v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01825311v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1212" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01825216v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Crochemore" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01825156v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Rangel Vicente" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48075/odal.v7i1.36731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05442579v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255962v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925110v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.6824" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897436v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01825311v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1212" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05308583v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Hern&#225;ndez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04248946v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04248921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553340v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553398v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01825297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553313v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218813v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01825216v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Crochemore" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01825156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>