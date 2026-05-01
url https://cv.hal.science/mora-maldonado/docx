--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -573,191 +573,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring horizontal homophony in pronominal paradigms: A case study where cross-linguistic regularities defy individual learning biases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen Saldana</w:t>
+                <w:t xml:space="preserve">The moody expletivizer: Spanish creerse and its protean inferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mora Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mora Maldonado</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orin Percus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Annual Meeting of the Cognitive Science Society, 46.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rotterdam (NL), Netherlands</w:t>
+              <w:t xml:space="preserve">Syntactic Epithets and (Non-)compositionality [Workshop]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Linguistique de Nantes, UMR 6310 Nantes Université/CNRS, May 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681147v1</w:t>
+                <w:t xml:space="preserve">hal-05531540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The moody expletivizer: Spanish creerse and its protean inferences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring horizontal homophony in pronominal paradigms: A case study where cross-linguistic regularities defy individual learning biases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Saldana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mora Maldonado</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orin Percus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syntactic Epithets and (Non-)compositionality [Workshop]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Linguistique de Nantes, UMR 6310 Nantes Université/CNRS, May 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the Annual Meeting of the Cognitive Science Society, 46.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rotterdam (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05531540v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a language-independent conceptual representation of pronominal referents</w:t>
               </w:r>
@@ -933,51 +933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretations of plurality in personal pronouns differ across person categories: An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mora Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Saldana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 23rd Amsterdam Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Amsterdam, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1155,51 +1155,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mora Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Culbertson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa: a journal of general linguistics (2021-..)</w:t>
+              <w:t xml:space="preserve">Glossa a journal of general linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.16995/glossa.9185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
@@ -2086,51 +2086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mora Maldonado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orin Percus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18148/sub/2024.v29.1256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918036v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Soria-Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidora Stojanovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91017-4_3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531530v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531535v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681147v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Saldana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531540v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408103v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noga Zaslavsky Jennifer Culbertson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Culbertson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Uegaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5167/uzh-224749" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Kuhn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408197v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/glossa.9185" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918013v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ling_a_00406" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-021-09816-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274523v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Dunbar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chemla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-018-01194-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Spector" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2018.09.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474226v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X17000516" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2017.02.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01892104v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLEE014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mora Maldonado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orin Percus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18148/sub/2024.v29.1256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918036v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Soria-Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidora Stojanovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91017-4_3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531530v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531535v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681147v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Saldana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408103v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noga Zaslavsky Jennifer Culbertson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Culbertson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Uegaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5167/uzh-224749" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Kuhn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408197v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/glossa.9185" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918013v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ling_a_00406" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-021-09816-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274523v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Dunbar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chemla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-018-01194-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Spector" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2018.09.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474226v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X17000516" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2017.02.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01892104v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLEE014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>