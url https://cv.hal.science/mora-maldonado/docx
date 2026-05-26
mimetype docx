--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -409,355 +409,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spanish contrafactive predicate creerse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The moody expletivizer: Spanish creerse and its protean inferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mora Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orin Percus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mora Maldonado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hosting a Clause [Workshop]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eberhard Karls Universität Tübingen, Oct 2024, Tübingen, Germany</w:t>
+              <w:t xml:space="preserve">Syntactic Epithets and (Non-)compositionality [Workshop]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Linguistique de Nantes, UMR 6310 Nantes Université/CNRS, May 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05531535v1</w:t>
+                <w:t xml:space="preserve">hal-05531540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another look at contrafactive predicates: the case of Spanish creerse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring horizontal homophony in pronominal paradigms: A case study where cross-linguistic regularities defy individual learning biases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Saldana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mora Maldonado</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orin Percus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sinn und Bedeutung 29</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università di Messina/Università di Enna « Kore », Sep 2024, Noto, Sicile, Italy</w:t>
+              <w:t xml:space="preserve">Proceedings of the Annual Meeting of the Cognitive Science Society, 46.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rotterdam (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05531544v1</w:t>
+                <w:t xml:space="preserve">hal-04681147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The moody expletivizer: Spanish creerse and its protean inferences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Spanish contrafactive predicate creerse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orin Percus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mora Maldonado</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orin Percus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syntactic Epithets and (Non-)compositionality [Workshop]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Linguistique de Nantes, UMR 6310 Nantes Université/CNRS, May 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Hosting a Clause [Workshop]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eberhard Karls Universität Tübingen, Oct 2024, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05531540v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring horizontal homophony in pronominal paradigms: A case study where cross-linguistic regularities defy individual learning biases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen Saldana</w:t>
+                <w:t xml:space="preserve">Another look at contrafactive predicates: the case of Spanish creerse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mora Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mora Maldonado</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orin Percus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Annual Meeting of the Cognitive Science Society, 46.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rotterdam (NL), Netherlands</w:t>
+              <w:t xml:space="preserve">Sinn und Bedeutung 29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università di Messina/Università di Enna « Kore », Sep 2024, Noto, Sicile, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681147v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a language-independent conceptual representation of pronominal referents</w:t>
               </w:r>
@@ -933,51 +933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretations of plurality in personal pronouns differ across person categories: An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mora Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Saldana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 23rd Amsterdam Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Amsterdam, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1600,235 +1600,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priming methods in semantics and pragmatics</w:t>
+                <w:t xml:space="preserve">Priming plural ambiguities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mora Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chemla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Spector</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chemla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 40, </w:t>
+              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.89-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0140525X17000516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jml.2017.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474226v1</w:t>
+                <w:t xml:space="preserve">hal-02474191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priming plural ambiguities</w:t>
+                <w:t xml:space="preserve">Priming methods in semantics and pragmatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mora Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Spector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chemla</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Spector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95, pp.89-101. </w:t>
+              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jml.2017.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0140525X17000516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474191v1</w:t>
+                <w:t xml:space="preserve">hal-02474226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2086,51 +2086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mora Maldonado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orin Percus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18148/sub/2024.v29.1256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918036v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Soria-Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidora Stojanovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91017-4_3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531530v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531535v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681147v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Saldana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408103v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noga Zaslavsky Jennifer Culbertson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Culbertson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Uegaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5167/uzh-224749" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Kuhn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408197v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/glossa.9185" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918013v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ling_a_00406" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-021-09816-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274523v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Dunbar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chemla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-018-01194-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Spector" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2018.09.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474226v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X17000516" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2017.02.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01892104v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLEE014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mora Maldonado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orin Percus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18148/sub/2024.v29.1256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918036v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Soria-Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidora Stojanovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91017-4_3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531530v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531540v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Saldana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531535v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531544v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408103v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noga Zaslavsky Jennifer Culbertson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Culbertson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Uegaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5167/uzh-224749" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Kuhn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408197v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/glossa.9185" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918013v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ling_a_00406" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-021-09816-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274523v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Dunbar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chemla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-018-01194-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Spector" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2018.09.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2017.02.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474226v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X17000516" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01892104v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLEE014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>